--- v0 (2026-01-23)
+++ v1 (2026-04-13)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5299" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="5806"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B9326A" w14:paraId="15CD2CF5" w14:textId="77777777" w:rsidTr="00DF4621">
         <w:tc>
           <w:tcPr>
@@ -294,51 +294,51 @@
       <w:r w:rsidR="00C47CED">
         <w:t xml:space="preserve">nyinsamlade </w:t>
       </w:r>
       <w:r>
         <w:t>prov ska tas för</w:t>
       </w:r>
       <w:r w:rsidRPr="004522CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00364B45" w:rsidRPr="00364B45">
         <w:t>klinisk prövning</w:t>
       </w:r>
       <w:r w:rsidR="00C47CED">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="00364B45" w:rsidRPr="00364B45">
         <w:t>prestandastudie</w:t>
       </w:r>
       <w:r w:rsidR="00C47CED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9326A">
         <w:t>som regleras av CTR, MDR eller IVDR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DDB468" w14:textId="2C331BEB" w:rsidR="00CA59D4" w:rsidRPr="00447FD4" w:rsidRDefault="00F478C9" w:rsidP="00CA59D4">
+    <w:p w14:paraId="39DDB468" w14:textId="2D82401F" w:rsidR="00CA59D4" w:rsidRPr="00447FD4" w:rsidRDefault="00F478C9" w:rsidP="00CA59D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk137035708"/>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="00CA59D4" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nn</w:t>
       </w:r>
       <w:r w:rsidR="00BD5651" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -445,349 +445,556 @@
         </w:rPr>
         <w:t xml:space="preserve"> ska vara ansvarig biobank för </w:t>
       </w:r>
       <w:r w:rsidR="00CA59D4" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dessa </w:t>
       </w:r>
       <w:r w:rsidR="00C47CED" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>prov.</w:t>
       </w:r>
       <w:r w:rsidR="00CA59D4" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prov ska inrättas i annan biobank som då är ansvarig biobank. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D5AAD" w14:textId="3FD5DF0B" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="00C47CED" w:rsidP="00805FA7">
+    <w:p w14:paraId="5E5D5AAD" w14:textId="5F04FD11" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="2017429C" w:rsidP="00805FA7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk137035733"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00447FD4">
+      <w:r w:rsidRPr="2017429C">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bakgrund:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447FD4">
+      <w:r w:rsidRPr="2017429C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grundregeln</w:t>
+      </w:r>
+      <w:r w:rsidR="00800E55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FC1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F90DE6" w:rsidRPr="00447FD4">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="2017429C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att Sponsor är ansvarig biobank. Men, om prov tas i en region </w:t>
+      </w:r>
+      <w:r w:rsidR="00800E55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2017429C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utgångspunkten </w:t>
+      </w:r>
+      <w:r w:rsidR="00800E55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2017429C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att den regionen är ansvarig biobank, om inte annat meddelas av Sponsor. </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk137035785"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
+      <w:r w:rsidRPr="2017429C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Det innebär att Sponsor antingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6C7FF5" w14:textId="296D3021" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="00805FA7" w:rsidP="00805FA7">
+    <w:p w14:paraId="3E6C7FF5" w14:textId="097481E7" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="00A44FC1" w:rsidP="00805FA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00447FD4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ansöker om inrättande av provsamlingen i biobank hos biobanksansvarig där prov tas (blankett </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidR="003F58C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00384F73">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansöker om inrättande av provsamlingen i biobank </w:t>
+      </w:r>
+      <w:r w:rsidR="00462770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hos huvudman </w:t>
+      </w:r>
+      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">där prov tas (blankett </w:t>
       </w:r>
       <w:r w:rsidR="00764D93">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447FD4">
+      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1) eller, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63759D10" w14:textId="77777777" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="00805FA7" w:rsidP="00805FA7">
+    <w:p w14:paraId="63759D10" w14:textId="55A8410D" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="00A44FC1" w:rsidP="00805FA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidR="003F58C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b: </w:t>
+      </w:r>
+      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meddelar </w:t>
+      </w:r>
+      <w:r w:rsidR="00837FCE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>biobankssamordnare</w:t>
+      </w:r>
+      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> där prov tas om att prov ska inrättas i annan biobank (denna blankett</w:t>
+      </w:r>
+      <w:r w:rsidR="00837FCE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, T7a</w:t>
+      </w:r>
+      <w:r w:rsidR="00805FA7" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FE0FE8" w14:textId="7C998691" w:rsidR="00805FA7" w:rsidRPr="00447FD4" w:rsidRDefault="00805FA7" w:rsidP="00805FA7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Notera; </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk165559179"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk223953157"/>
+      <w:r w:rsidR="00A44FC1" w:rsidRPr="00D7305C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>T1.1 (alt</w:t>
+      </w:r>
+      <w:r w:rsidR="003F58C3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FC1" w:rsidRPr="00D7305C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ovan) eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3332C" w:rsidRPr="00A44FC1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T7a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FC1" w:rsidRPr="00A44FC1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(alt</w:t>
+      </w:r>
+      <w:r w:rsidR="003F58C3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FC1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b ovan) </w:t>
+      </w:r>
       <w:r w:rsidR="00E3332C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>T7a eller T1.1 ska signeras</w:t>
+        <w:t>ska signeras</w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>av ansvarig biobank och skicka</w:t>
       </w:r>
       <w:r w:rsidR="00E3332C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
+      <w:r w:rsidR="00800E55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>biobank</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FC1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00800E55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samordnare i </w:t>
+      </w:r>
       <w:r w:rsidR="00E41DB0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">den insamlande </w:t>
+        <w:t xml:space="preserve">den </w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>regionens biobank innan insamling av prov påbörjas.</w:t>
+        <w:t>region</w:t>
+      </w:r>
+      <w:r w:rsidR="00800E55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> där prov tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan insamling av prov påbörjas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F853950" w14:textId="46180290" w:rsidR="001779D2" w:rsidRPr="00447FD4" w:rsidRDefault="00F90DE6" w:rsidP="00805FA7">
+    <w:p w14:paraId="6F853950" w14:textId="09182739" w:rsidR="001779D2" w:rsidRPr="00447FD4" w:rsidRDefault="00F90DE6" w:rsidP="00805FA7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Rekommendation</w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00F06E8F" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">t frågan om ansvarig </w:t>
+        <w:t xml:space="preserve">t ansvarig </w:t>
       </w:r>
       <w:r w:rsidR="00B82469" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>biobank</w:t>
       </w:r>
       <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är fastställd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B82469" w:rsidRPr="00447FD4">
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r w:rsidR="000E39BC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utsedd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82469" w:rsidRPr="00447FD4">
+      <w:r w:rsidR="00B82469" w:rsidRPr="00D7305C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>innan</w:t>
       </w:r>
       <w:r w:rsidR="00B82469" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ansökan om klinisk prövning</w:t>
       </w:r>
       <w:r w:rsidR="009741B4" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="00B82469" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">prestandastudie skickas in till </w:t>
+        <w:t xml:space="preserve">prestandastudie skickas till </w:t>
       </w:r>
       <w:r w:rsidR="001003FB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tillståndsgivande</w:t>
       </w:r>
       <w:r w:rsidR="00B82469" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> myndighet</w:t>
       </w:r>
       <w:r w:rsidR="001003FB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="311171DA" w14:textId="343955E9" w:rsidR="008163F4" w:rsidRDefault="00805FA7" w:rsidP="004120FB">
@@ -821,203 +1028,251 @@
       <w:r w:rsidR="00F478C9" w:rsidRPr="00447FD4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">användas som bilaga till </w:t>
       </w:r>
       <w:r w:rsidR="001003FB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">avtal mellan sponsor och klinik. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w14:paraId="2AC18F1D" w14:textId="77777777" w:rsidTr="00EC59D7">
+      <w:tr w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w14:paraId="2AC18F1D" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="0788EB8F" w14:textId="77777777" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="00E41DB0" w:rsidP="00E41DB0">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="140" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Typ av ansvarig biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w14:paraId="61954150" w14:textId="77777777" w:rsidTr="00EC59D7">
+      <w:tr w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w14:paraId="61954150" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9C0DEC" w14:textId="77777777" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="00E41DB0" w:rsidP="00E41DB0">
+          <w:p w14:paraId="5E9C0DEC" w14:textId="7B6570EC" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="00E41DB0" w:rsidP="00E41DB0">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.1 Kryssa i ett av alternativen nedan. Ansvarig biobank finns:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CEEE07" w14:textId="77777777" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="004120FB" w:rsidP="00E41DB0">
+          <w:p w14:paraId="23CEEE07" w14:textId="77777777" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="008D0A23" w:rsidP="00E41DB0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1118373895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i en region</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548E4D78" w14:textId="67981B91" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="00E41DB0" w:rsidP="00E41DB0">
+          <w:p w14:paraId="548E4D78" w14:textId="63BF07D0" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="00462770" w:rsidP="00E41DB0">
             <w:pPr>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E41DB0">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blanketten fylls inte i av sökanden utan skickas av ansvarig biobank, som försättsblad, tillsammans med kopia på </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Ansvarig biobank fyller i sektionen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53A41" w:rsidRPr="001530AE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E41DB0">
+              <w:t xml:space="preserve"> 2.2.4 </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1.1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003261CD">
+              <w:t>och skickar blanketten</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">, som försättsblad, tillsammans med kopia på </w:t>
+            </w:r>
+            <w:r w:rsidR="00E41DB0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E41DB0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">till biobankssamordnare i de regioner där prov </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tas</w:t>
+            </w:r>
+            <w:r w:rsidR="003261CD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="723EE702" w14:textId="77777777" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="004120FB" w:rsidP="00E41DB0">
+          <w:p w14:paraId="723EE702" w14:textId="77777777" w:rsidR="00E41DB0" w:rsidRPr="00E41DB0" w:rsidRDefault="008D0A23" w:rsidP="00E41DB0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1712104596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
@@ -1034,249 +1289,325 @@
             <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inte</w:t>
             </w:r>
             <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> i en region</w:t>
             </w:r>
             <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72311F93" w14:textId="1D6A3C1F" w:rsidR="00E41DB0" w:rsidRPr="003261CD" w:rsidRDefault="00E41DB0" w:rsidP="003261CD">
+          <w:p w14:paraId="72311F93" w14:textId="3F1B3CCD" w:rsidR="00E41DB0" w:rsidRPr="003261CD" w:rsidRDefault="00462770" w:rsidP="003261CD">
             <w:pPr>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E41DB0">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blanketten fylls i, signeras av behörig företrädare för ansvarig biobank och skickas till biobankssamordnare i de regioner där prov </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E41DB0">
+              <w:t>Sponsor ansvarar för att h</w:t>
+            </w:r>
+            <w:r w:rsidR="004E418E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nyinsamlas</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E41DB0">
+              <w:t>ela b</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">lankett </w:t>
+            </w:r>
+            <w:r w:rsidR="00800E55">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T7a </w:t>
+            </w:r>
+            <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fylls i, signeras av behörig företrädare för ansvarig biobank och skickas till biobankssamordnare i de regioner där prov </w:t>
+            </w:r>
+            <w:r w:rsidR="004B6C34">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tas</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">. Kontaktuppgifter hittas på </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00E41DB0">
+              <w:r w:rsidR="00E41DB0" w:rsidRPr="00E41DB0">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kontakt - biobanksverige.se</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003A3709">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92FD3" w14:paraId="7A62FC3C" w14:textId="77777777" w:rsidTr="00F531D3">
+      <w:tr w:rsidR="00C92FD3" w14:paraId="7A62FC3C" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="64285573" w14:textId="200BB0F2" w:rsidR="00C92FD3" w:rsidRDefault="00364B45" w:rsidP="001C1C14">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00364B45">
               <w:t>Klinisk prövning/prestandastudie</w:t>
             </w:r>
             <w:r w:rsidR="009A3A6C">
               <w:rPr>
                 <w:rStyle w:val="Fotnotsreferens"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095305F" w:rsidRPr="00C8132E" w14:paraId="0DB066BE" w14:textId="77777777" w:rsidTr="003F734C">
+      <w:tr w:rsidR="0095305F" w:rsidRPr="00C8132E" w14:paraId="0DB066BE" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1133DCF5" w14:textId="7B11441E" w:rsidR="0095305F" w:rsidRPr="00C71175" w:rsidRDefault="007C7FB2" w:rsidP="00BF4061">
+          <w:p w14:paraId="1133DCF5" w14:textId="0C8875CF" w:rsidR="0095305F" w:rsidRPr="00C71175" w:rsidRDefault="007C7FB2" w:rsidP="00BF4061">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D11E62">
-              <w:t xml:space="preserve">.1 </w:t>
-[...2 lines deleted...]
-              <w:t>Ansvarig för studien</w:t>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11E62" w:rsidRPr="00FB0FAE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB0FAE" w:rsidRPr="00D7305C">
+              <w:t>Sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054045F" w14:paraId="431939D8" w14:textId="77777777" w:rsidTr="005A719D">
+      <w:tr w:rsidR="0054045F" w14:paraId="431939D8" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C916023" w14:textId="25A37736" w:rsidR="0054045F" w:rsidRPr="00217D17" w:rsidRDefault="007C7FB2" w:rsidP="00C32D85">
+          <w:p w14:paraId="59DB09F1" w14:textId="6DBF329F" w:rsidR="0054045F" w:rsidRPr="00AD1CAD" w:rsidRDefault="0054045F" w:rsidP="00D7305C">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:pStyle w:val="Flt-svar"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DF443D">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7305C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1CAD" w:rsidRPr="00C8132E" w14:paraId="5B924EB3" w14:textId="77777777" w:rsidTr="008A18C0">
+      <w:tr w:rsidR="00AD1CAD" w:rsidRPr="00C8132E" w14:paraId="5B924EB3" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4D83FD1E" w14:textId="0F12DFF4" w:rsidR="00AD1CAD" w:rsidRPr="00C71175" w:rsidRDefault="007C7FB2" w:rsidP="00BF4061">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004A3965">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="003576D8">
               <w:t>Information om studien</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1CAD" w:rsidRPr="00696A51" w14:paraId="3A139FEE" w14:textId="77777777" w:rsidTr="008A18C0">
+      <w:tr w:rsidR="00AD1CAD" w:rsidRPr="00696A51" w14:paraId="3A139FEE" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1B698537" w14:textId="6FB45064" w:rsidR="00AD1CAD" w:rsidRPr="00217D17" w:rsidRDefault="007C7FB2" w:rsidP="00C32D85">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="00217D17">
               <w:t>.2.1 Titel på den studie som anges i ansökan om klinisk prövning/prestandastudie:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A2860BA" w14:textId="77777777" w:rsidR="00AD1CAD" w:rsidRPr="00696A51" w:rsidRDefault="00AD1CAD" w:rsidP="00217D17">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77DA3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -1290,51 +1621,54 @@
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77DA3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9326A" w14:paraId="53FBC9A2" w14:textId="77777777" w:rsidTr="008A18C0">
+      <w:tr w:rsidR="00B9326A" w14:paraId="53FBC9A2" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6158C032" w14:textId="1B379E8B" w:rsidR="00B9326A" w:rsidRDefault="007C7FB2" w:rsidP="00C32D85">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B9326A">
               <w:t xml:space="preserve">.2.2 </w:t>
             </w:r>
             <w:r w:rsidR="00B9326A" w:rsidRPr="006C353A">
               <w:t>Studiens arbetsnamn (om tillämpligt):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7466B1BB" w14:textId="0587A206" w:rsidR="00B9326A" w:rsidRPr="00217D17" w:rsidRDefault="00B9326A" w:rsidP="00C32D85">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00DE62DF">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -1504,51 +1838,54 @@
             </w:r>
             <w:r w:rsidRPr="00DE62DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE62DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE62DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1CAD" w14:paraId="0F48D413" w14:textId="77777777" w:rsidTr="008A18C0">
+      <w:tr w:rsidR="00AD1CAD" w14:paraId="0F48D413" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DEB3791" w14:textId="431C9FB6" w:rsidR="00AD1CAD" w:rsidRPr="00C32D85" w:rsidRDefault="007C7FB2" w:rsidP="00C32D85">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="00217D17">
               <w:t>.2.</w:t>
             </w:r>
             <w:r w:rsidR="00B9326A">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="00217D17">
               <w:t xml:space="preserve"> EU-prövningsnummer/CIV-ID</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="00C32D85">
               <w:t>:</w:t>
             </w:r>
           </w:p>
@@ -1632,51 +1969,54 @@
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00217D17">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1CAD" w14:paraId="2F5D8B54" w14:textId="77777777" w:rsidTr="008A18C0">
+      <w:tr w:rsidR="00AD1CAD" w14:paraId="2F5D8B54" w14:textId="77777777" w:rsidTr="00D7305C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77FCA0EF" w14:textId="6276D473" w:rsidR="00AD1CAD" w:rsidRPr="00217D17" w:rsidRDefault="007C7FB2" w:rsidP="00C32D85">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="00217D17">
               <w:t>.2.</w:t>
             </w:r>
             <w:r w:rsidR="00B9326A">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="00217D17">
               <w:t xml:space="preserve"> Tfn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31B6EE55" w14:textId="77777777" w:rsidR="00AD1CAD" w:rsidRPr="00C32D85" w:rsidRDefault="00AD1CAD" w:rsidP="00C32D85">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
@@ -1805,58 +2145,64 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="66FC5E3E" w14:textId="0F4E9528" w:rsidR="00F478C9" w:rsidRDefault="00F478C9" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Ansvarig biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F478C9" w14:paraId="5608452E" w14:textId="77777777" w:rsidTr="00212AB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB8790B" w14:textId="10D765A1" w:rsidR="00F478C9" w:rsidRDefault="00296BE0" w:rsidP="00212AB2">
+          <w:p w14:paraId="0EB8790B" w14:textId="44E9FFE1" w:rsidR="00F478C9" w:rsidRDefault="00296BE0" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ansvarig biobank ska vara en svensk biobank registrerad hos Inspektionen för vård och omsorg. </w:t>
+              <w:t>Ansvarig biobank ska vara en svensk biobank registrerad hos Inspektionen för vård och omsorg</w:t>
+            </w:r>
+            <w:r w:rsidR="004B6C34">
+              <w:t xml:space="preserve"> (IVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004522CB" w14:paraId="09F5C702" w14:textId="77777777" w:rsidTr="00212AB2">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="77CE3B05" w14:textId="185BC45D" w:rsidR="00F54C85" w:rsidRDefault="007C7FB2" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F54C85">
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
@@ -2582,119 +2928,103 @@
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Sponsorn ansvara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att alla prov</w:t>
       </w:r>
       <w:r w:rsidR="008622BD">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008622BD">
+        <w:t xml:space="preserve"> nyinsamlas inom ramen för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>nyinsamlas</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008622BD">
+        <w:t xml:space="preserve"> en klinisk prövning eller prestandastudi</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inom ramen för</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en klinisk prövning eller prestandastudi</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5D1B">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F016EF">
+        <w:t>som har</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5D1B" w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E5D1B">
+      <w:r w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>som har</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E5D1B" w:rsidRPr="00F016EF">
+        <w:t>tillstånd enligt tillämplig EU-förordning: Klinisk prövning av humanläkemedel (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk137545658"/>
+      <w:r w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>EU-förordning no</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00F016EF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> 536/2014), klinisk prövning av </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2AFD">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">medicinteknisk produkt (EU-förordning no 2017/745) eller prestandastudie av </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2AFD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>medicintekniska produkter för in vitro-diagnostik </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2AFD">
         <w:rPr>
@@ -2861,51 +3191,51 @@
     <w:p w14:paraId="0A1E025A" w14:textId="77777777" w:rsidR="00A77A2A" w:rsidRPr="00212AB2" w:rsidRDefault="00A77A2A" w:rsidP="00212AB2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00022BE4" w14:paraId="303485EB" w14:textId="77777777" w:rsidTr="00F531D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="78A36A5E" w14:textId="75FC5BFA" w:rsidR="00022BE4" w:rsidRDefault="00022BE4" w:rsidP="00212AB2">
+          <w:p w14:paraId="78A36A5E" w14:textId="2FE4DAE6" w:rsidR="00022BE4" w:rsidRDefault="00022BE4" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Underskrifter</w:t>
             </w:r>
             <w:r w:rsidR="00E41DB0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E41DB0" w:rsidRPr="00A74051">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(om ansvarig biobank inte är en region)</w:t>
             </w:r>
           </w:p>
@@ -3112,198 +3442,197 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59F3CA44" w14:textId="77777777" w:rsidR="00022BE4" w:rsidRDefault="00022BE4" w:rsidP="008163F4"/>
-    <w:p w14:paraId="69DDB9A2" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6"/>
     <w:p w14:paraId="5509F44D" w14:textId="196EA69F" w:rsidR="002537D9" w:rsidRPr="002537D9" w:rsidRDefault="002537D9" w:rsidP="002537D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2605"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002537D9" w:rsidRPr="002537D9" w:rsidSect="00AD1CAD">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="2127" w:left="1134" w:header="471" w:footer="871" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B371431" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07">
+    <w:p w14:paraId="1F70DD1E" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0E6E85" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="153B33F8" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07"/>
+    <w:p w14:paraId="47DF8A5C" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="65CBC9AE" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="56050561" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="19AC4D08" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0213E9E0" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="50FFF22B" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F303238" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07">
+    <w:p w14:paraId="6A971BE7" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07037D3E" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="13375D3B" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07"/>
+    <w:p w14:paraId="42165BAA" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6EC74E10" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6F0ABCB0" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="09F595F7" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2D86D91B" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2943B960" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="374E82ED" w:rsidR="00BE011B" w:rsidRDefault="0014443E" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="67B9AD8D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
@@ -3340,51 +3669,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="67921F05" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="7AA67C0A" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="5A018414">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3423,63 +3752,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="7D61BF3C" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="23F76739" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21C0DCA6" w14:textId="0851CD39" w:rsidR="00B33C45" w:rsidRDefault="00447FD4">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r w:rsidRPr="0097158D">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="36CAF733">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10510520</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
@@ -3519,51 +3848,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3B2F23F8" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827.6pt;width:595.25pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;APOGYJ3eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6JUJcSpAhJc&#10;EEIEDj268ZJE2OsQO234ezYnetyZ0duZYjc7K444ht6TgnSVgEBqvOmpVfD58XSzBRGiJqOtJ1Tw&#10;iwF25eVFoXPjT/SOxzq2giEUcq2gi3HIpQxNh06HlR+Q2Pvyo9ORz7GVZtQnhjsr10mykU73xB86&#10;PeBjh813PTmm7PGtem7q1zn9qR9eqsmns90rdX01V/cgIs7xPwxLfa4OJXc6+IlMEFYBD4msbrJs&#10;DWLx07skA3FYtO1tBrIs5PmG8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkNwTffwIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzhmCd&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="4962D6B7" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827.6pt;width:595.25pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;APOGYJ3eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6JUJcSpAhJc&#10;EEIEDj268ZJE2OsQO234ezYnetyZ0duZYjc7K444ht6TgnSVgEBqvOmpVfD58XSzBRGiJqOtJ1Tw&#10;iwF25eVFoXPjT/SOxzq2giEUcq2gi3HIpQxNh06HlR+Q2Pvyo9ORz7GVZtQnhjsr10mykU73xB86&#10;PeBjh813PTmm7PGtem7q1zn9qR9eqsmns90rdX01V/cgIs7xPwxLfa4OJXc6+IlMEFYBD4msbrJs&#10;DWLx07skA3FYtO1tBrIs5PmG8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkNwTffwIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzhmCd&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000F750D">
       <w:rPr>
         <w:rStyle w:val="Fotnotsreferens"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:footnoteRef/>
     </w:r>
     <w:r w:rsidRPr="000F750D">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000F750D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3699,88 +4028,88 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5FEA8B57" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="4CA585F7" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F1360AF" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5A2637BD" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B9E1F81" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2007CAD8" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79B5D80F" w14:textId="77777777" w:rsidR="00795669" w:rsidRDefault="00795669">
+    <w:p w14:paraId="481953CB" w14:textId="77777777" w:rsidR="00D27D8D" w:rsidRDefault="00D27D8D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7B9002A9" w14:textId="49C61E28" w:rsidR="009A3A6C" w:rsidRDefault="009A3A6C">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -3810,52 +4139,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="482DDEE7" w:rsidR="00215DED" w:rsidRPr="002D302D" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="1C23210D" w:rsidR="00215DED" w:rsidRPr="002D302D" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="002D302D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
@@ -4066,62 +4395,62 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="002D302D">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="00D10D73">
       <w:t>T</w:t>
     </w:r>
     <w:r w:rsidR="002D302D">
       <w:t>7a</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="002D302D">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="002D302D">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002D302D">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="002D302D">
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00D10D73">
-      <w:t>2</w:t>
+    <w:r w:rsidR="007B4EC0">
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="002D302D">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="16C78B22" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00FD2ECD" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202476AC" wp14:editId="105B465F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -4208,116 +4537,125 @@
               </wp:positionV>
               <wp:extent cx="4442400" cy="331200"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4442400" cy="331200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="487304E8" w14:textId="0B9D1432" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="6A960A2D" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00BE4236">
                             <w:t>T</w:t>
                           </w:r>
                           <w:r w:rsidR="006768D1" w:rsidRPr="006768D1">
                             <w:t>7</w:t>
                           </w:r>
                           <w:r w:rsidR="006A3EC7">
                             <w:t>a</w:t>
                           </w:r>
                           <w:r w:rsidR="006768D1" w:rsidRPr="006768D1">
                             <w:t xml:space="preserve">. Ansvarig biobank när nyinsamlade prov ska tas för klinisk prövning eller prestandastudie </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00AA0C08">
                             <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidR="006768D1">
                             <w:t>0</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="0080451C">
-                            <w:t>2</w:t>
+                          <w:r w:rsidR="007B4EC0">
+                            <w:t>3</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> 202</w:t>
                           </w:r>
+                          <w:r w:rsidR="007B4EC0">
+                            <w:t>6</w:t>
+                          </w:r>
                           <w:r w:rsidR="00D10D73">
-                            <w:t>4-</w:t>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="007B4EC0">
+                            <w:t>03</w:t>
                           </w:r>
                           <w:r w:rsidR="007C7FB2">
-                            <w:t>07-02</w:t>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="007B4EC0">
+                            <w:t>16</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="5D8A1E5F" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="006768D1">
                             <w:t>Ledningsgrupp</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> på uppdrag av styrgrupp </w:t>
                           </w:r>
                           <w:r w:rsidR="006768D1">
                             <w:t>för</w:t>
                           </w:r>
@@ -4341,116 +4679,125 @@
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7F0112AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.4pt;margin-top:43.1pt;width:349.8pt;height:26.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEov1EQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8rBiMOkXWIsOA&#10;oC2QDj0rshQbkEWNUmJnv36UHCdFt9OwC02LFD/ee7q961vDjgp9A7bk00nOmbISqsbuS/7jZf3p&#10;C2c+CFsJA1aV/KQ8v1t+/HDbuULNoAZTKWRUxPqicyWvQ3BFlnlZq1b4CThlKagBWxHoF/dZhaKj&#10;6q3JZnl+k3WAlUOQyns6fRiCfJnqa61keNLaq8BMyWm2kCwmu4s2W96KYo/C1Y08jyH+YYpWNJaa&#10;Xko9iCDYAZs/SrWNRPCgw0RCm4HWjVRpB9pmmr/bZlsLp9IuBI53F5j8/ysrH49b94ws9F+hJwIj&#10;IJ3zhafDuE+vsY1fmpRRnCA8XWBTfWCSDheLxWyRU0hSbD6fEi+xTHa97dCHbwpaFp2SI9GS0BLH&#10;jQ9D6pgSm1lYN8YkaoxlXclv5p/zdOESoeLGUo/rrNEL/a5nTVXy2bjHDqoTrYcwMO+dXDc0w0b4&#10;8CyQqKaxSb7hiYw2QL3g7HFWA/7623nMJwYoyllH0im5/3kQqDgz3y1xE3U2Ojg6u9Gxh/YeSI1T&#10;ehhOJpcuYDCjqxHaV1L1KnahkLCSepV8N7r3YRAwvQqpVquURGpyImzs1slYOqIYEX3pXwW6M+yB&#10;CHuEUVSieIf+kDvgvzoE0E2iJuI6oHiGm5SYyD2/mij1t/8p6/q2l78BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBcCob/4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UadxiaIQ&#10;p0JUCCFxoOVxduIliRqvo9h5lF+Peyq3He1o5pt8u5iOTTi41pKE9SoChlRZ3VIt4fPj+S4F5rwi&#10;rTpLKOGEDrbF9VWuMm1n2uN08DULIeQyJaHxvs84d1WDRrmV7ZHC78cORvkgh5rrQc0h3HQ8jqKE&#10;G9VSaGhUj08NVsfDaCS8/5Zfydv3eJp3r7tpj8eX8X4tpLy9WR4fgHlc/MUMZ/yADkVgKu1I2rFO&#10;ghBxQPcS0iQGdjZEIt4AK8Ml0g3wIuf/NxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIUSi/URAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFwKhv/iAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="487304E8" w14:textId="0B9D1432" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="6A960A2D" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00BE4236">
                       <w:t>T</w:t>
                     </w:r>
                     <w:r w:rsidR="006768D1" w:rsidRPr="006768D1">
                       <w:t>7</w:t>
                     </w:r>
                     <w:r w:rsidR="006A3EC7">
                       <w:t>a</w:t>
                     </w:r>
                     <w:r w:rsidR="006768D1" w:rsidRPr="006768D1">
                       <w:t xml:space="preserve">. Ansvarig biobank när nyinsamlade prov ska tas för klinisk prövning eller prestandastudie </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00AA0C08">
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidR="006768D1">
                       <w:t>0</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="0080451C">
-                      <w:t>2</w:t>
+                    <w:r w:rsidR="007B4EC0">
+                      <w:t>3</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> 202</w:t>
                     </w:r>
+                    <w:r w:rsidR="007B4EC0">
+                      <w:t>6</w:t>
+                    </w:r>
                     <w:r w:rsidR="00D10D73">
-                      <w:t>4-</w:t>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="007B4EC0">
+                      <w:t>03</w:t>
                     </w:r>
                     <w:r w:rsidR="007C7FB2">
-                      <w:t>07-02</w:t>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="007B4EC0">
+                      <w:t>16</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="5D8A1E5F" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="006768D1">
                       <w:t>Ledningsgrupp</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> på uppdrag av styrgrupp </w:t>
                     </w:r>
                     <w:r w:rsidR="006768D1">
                       <w:t>för</w:t>
                     </w:r>
@@ -4522,51 +4869,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7E5C726A" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="56ED9BA5" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3"/>
@@ -4824,51 +5171,51 @@
                             <w:t>3</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="051F1377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8161A4A"/>
@@ -6460,468 +6807,525 @@
   <w:num w:numId="10" w16cid:durableId="908922698">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="581767353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="550270397">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="448739121">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="404379875">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="261764207">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1998143869">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="loQWkADNaByI7i4MsE8Q2Ckuh870j+9xxq+5PYsBioOt2UinVzxQId0fzKkLlau1jFo3gHb1jbuxbiNmJ3doVw==" w:salt="XtyB9vvuNgJ1QhKfWxOT0g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="C3G842fAEQJlRX01J02GO/uLgq/BG96iU2B/GeOXdbjnStXhEEgahu1e7Yj08fgfWYXbvyQGg3++kmpM4WCvRw==" w:salt="CrnarI0dDb27HbGYumC3zw=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00011559"/>
     <w:rsid w:val="000123D0"/>
     <w:rsid w:val="00012BB1"/>
     <w:rsid w:val="000172F2"/>
+    <w:rsid w:val="00022AA9"/>
     <w:rsid w:val="00022BE4"/>
     <w:rsid w:val="00023B91"/>
     <w:rsid w:val="000364B2"/>
+    <w:rsid w:val="00036C95"/>
     <w:rsid w:val="00053356"/>
     <w:rsid w:val="00065B8F"/>
     <w:rsid w:val="00067802"/>
     <w:rsid w:val="00070331"/>
+    <w:rsid w:val="00071A83"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00082277"/>
     <w:rsid w:val="00082D82"/>
     <w:rsid w:val="00090457"/>
+    <w:rsid w:val="00093F72"/>
     <w:rsid w:val="000951EE"/>
+    <w:rsid w:val="000B034F"/>
     <w:rsid w:val="000C741F"/>
     <w:rsid w:val="000D412E"/>
     <w:rsid w:val="000E2F02"/>
+    <w:rsid w:val="000E39BC"/>
     <w:rsid w:val="001003FB"/>
     <w:rsid w:val="00106C4D"/>
     <w:rsid w:val="001112C0"/>
     <w:rsid w:val="00116048"/>
     <w:rsid w:val="001346C9"/>
     <w:rsid w:val="0014443E"/>
     <w:rsid w:val="00146FD7"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00152E31"/>
+    <w:rsid w:val="001530AE"/>
+    <w:rsid w:val="001552F4"/>
     <w:rsid w:val="0017762C"/>
     <w:rsid w:val="001779D2"/>
     <w:rsid w:val="001A0D03"/>
     <w:rsid w:val="001A433D"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B33E7"/>
     <w:rsid w:val="001B3A33"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001E0B25"/>
     <w:rsid w:val="001E4A03"/>
     <w:rsid w:val="002000A2"/>
     <w:rsid w:val="00212AB2"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00217D17"/>
     <w:rsid w:val="002372C4"/>
     <w:rsid w:val="00243433"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="002537D9"/>
     <w:rsid w:val="00254A59"/>
     <w:rsid w:val="0026182F"/>
     <w:rsid w:val="00263A4C"/>
+    <w:rsid w:val="00266A2C"/>
     <w:rsid w:val="00266DCD"/>
     <w:rsid w:val="00272F8E"/>
     <w:rsid w:val="00296537"/>
     <w:rsid w:val="00296BE0"/>
     <w:rsid w:val="002A03B1"/>
     <w:rsid w:val="002A2855"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B48FA"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002D302D"/>
     <w:rsid w:val="002E175A"/>
     <w:rsid w:val="002E411C"/>
     <w:rsid w:val="002F4B9E"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="003000EE"/>
     <w:rsid w:val="00302BB5"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="0031469A"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0031615B"/>
     <w:rsid w:val="0032398A"/>
     <w:rsid w:val="003261CD"/>
     <w:rsid w:val="0032719B"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="003356F8"/>
     <w:rsid w:val="003576D8"/>
     <w:rsid w:val="00362FE1"/>
     <w:rsid w:val="00364382"/>
     <w:rsid w:val="00364B45"/>
     <w:rsid w:val="00365618"/>
     <w:rsid w:val="00367870"/>
     <w:rsid w:val="00371A36"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="003843C1"/>
     <w:rsid w:val="00384D03"/>
+    <w:rsid w:val="00384F73"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00396AFE"/>
     <w:rsid w:val="003A3709"/>
     <w:rsid w:val="003A3848"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A5AB1"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003D0E9C"/>
     <w:rsid w:val="003D3208"/>
     <w:rsid w:val="003E56D9"/>
+    <w:rsid w:val="003F58C3"/>
     <w:rsid w:val="003F61DE"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="004120FB"/>
     <w:rsid w:val="004170C2"/>
     <w:rsid w:val="00420D8A"/>
     <w:rsid w:val="004211D2"/>
     <w:rsid w:val="004236AA"/>
     <w:rsid w:val="004321FF"/>
     <w:rsid w:val="004437B8"/>
     <w:rsid w:val="00447FD4"/>
     <w:rsid w:val="004522CB"/>
+    <w:rsid w:val="00462770"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="00495072"/>
     <w:rsid w:val="004969F3"/>
     <w:rsid w:val="004A3965"/>
+    <w:rsid w:val="004B6C34"/>
+    <w:rsid w:val="004C081C"/>
     <w:rsid w:val="004D1472"/>
     <w:rsid w:val="004E22AF"/>
+    <w:rsid w:val="004E418E"/>
     <w:rsid w:val="004E570C"/>
     <w:rsid w:val="004F1385"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="004F729B"/>
+    <w:rsid w:val="00503156"/>
     <w:rsid w:val="00505742"/>
+    <w:rsid w:val="00507D26"/>
     <w:rsid w:val="005201D8"/>
+    <w:rsid w:val="00527E94"/>
     <w:rsid w:val="00533066"/>
     <w:rsid w:val="0054045F"/>
     <w:rsid w:val="00557570"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005668F4"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593099"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A4E62"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B56E6"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D6E78"/>
     <w:rsid w:val="005E5625"/>
     <w:rsid w:val="00603041"/>
     <w:rsid w:val="00606252"/>
     <w:rsid w:val="0062202D"/>
     <w:rsid w:val="006348B4"/>
     <w:rsid w:val="006408F9"/>
     <w:rsid w:val="00643B96"/>
     <w:rsid w:val="00646594"/>
+    <w:rsid w:val="0064688A"/>
     <w:rsid w:val="00652DE9"/>
     <w:rsid w:val="00652F10"/>
     <w:rsid w:val="00673137"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0067628F"/>
     <w:rsid w:val="006768D1"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
+    <w:rsid w:val="006A0684"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A3EC7"/>
     <w:rsid w:val="006D2667"/>
     <w:rsid w:val="006D72F4"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E5D1B"/>
     <w:rsid w:val="006F65CB"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="007176D3"/>
     <w:rsid w:val="00724A32"/>
     <w:rsid w:val="007323A7"/>
+    <w:rsid w:val="007466CC"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00764D93"/>
     <w:rsid w:val="00766562"/>
     <w:rsid w:val="00794238"/>
     <w:rsid w:val="00795669"/>
     <w:rsid w:val="007A0F60"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A546D"/>
+    <w:rsid w:val="007B4EC0"/>
     <w:rsid w:val="007C7FB2"/>
     <w:rsid w:val="007F0987"/>
     <w:rsid w:val="007F2199"/>
+    <w:rsid w:val="00800E55"/>
     <w:rsid w:val="0080451C"/>
     <w:rsid w:val="00805FA7"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00826502"/>
     <w:rsid w:val="00836B28"/>
+    <w:rsid w:val="00837FCE"/>
     <w:rsid w:val="008410D2"/>
     <w:rsid w:val="008622BD"/>
     <w:rsid w:val="008628F1"/>
     <w:rsid w:val="00864134"/>
     <w:rsid w:val="00876962"/>
     <w:rsid w:val="0088013C"/>
     <w:rsid w:val="00890297"/>
     <w:rsid w:val="008913E6"/>
     <w:rsid w:val="00891F5C"/>
+    <w:rsid w:val="008D0A23"/>
     <w:rsid w:val="008D1E3E"/>
     <w:rsid w:val="008D7BDC"/>
     <w:rsid w:val="008E5555"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F488A"/>
     <w:rsid w:val="008F7980"/>
     <w:rsid w:val="009037E2"/>
     <w:rsid w:val="009040F4"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00907A09"/>
     <w:rsid w:val="009117AD"/>
+    <w:rsid w:val="00912195"/>
+    <w:rsid w:val="0092442F"/>
+    <w:rsid w:val="00933B73"/>
     <w:rsid w:val="009341B5"/>
     <w:rsid w:val="0094623A"/>
     <w:rsid w:val="00946CBD"/>
     <w:rsid w:val="00952DE7"/>
     <w:rsid w:val="0095305F"/>
     <w:rsid w:val="009549B3"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="0096531F"/>
     <w:rsid w:val="0097158D"/>
     <w:rsid w:val="009741B4"/>
     <w:rsid w:val="00975365"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="0098364E"/>
     <w:rsid w:val="009841B6"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A3A6C"/>
     <w:rsid w:val="009A6002"/>
+    <w:rsid w:val="009B09E0"/>
     <w:rsid w:val="009B757F"/>
     <w:rsid w:val="009D4E07"/>
     <w:rsid w:val="00A045A3"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A33716"/>
     <w:rsid w:val="00A418D8"/>
+    <w:rsid w:val="00A44FC1"/>
     <w:rsid w:val="00A50EDE"/>
+    <w:rsid w:val="00A60A1D"/>
     <w:rsid w:val="00A67DA8"/>
+    <w:rsid w:val="00A72AA8"/>
     <w:rsid w:val="00A77A2A"/>
     <w:rsid w:val="00A77DA3"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97276"/>
     <w:rsid w:val="00AA0C08"/>
+    <w:rsid w:val="00AA1EDD"/>
     <w:rsid w:val="00AA26C1"/>
+    <w:rsid w:val="00AA50B3"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA6B98"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB0244"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB2A98"/>
     <w:rsid w:val="00AC2B42"/>
     <w:rsid w:val="00AD1CAD"/>
     <w:rsid w:val="00AD47F7"/>
     <w:rsid w:val="00AE5327"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B17B76"/>
     <w:rsid w:val="00B251D9"/>
+    <w:rsid w:val="00B300AA"/>
     <w:rsid w:val="00B33C45"/>
     <w:rsid w:val="00B342AE"/>
     <w:rsid w:val="00B34FBE"/>
+    <w:rsid w:val="00B51518"/>
     <w:rsid w:val="00B525F8"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B81193"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B876AC"/>
     <w:rsid w:val="00B9326A"/>
     <w:rsid w:val="00BD5651"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1015"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BE4236"/>
     <w:rsid w:val="00BE54D6"/>
     <w:rsid w:val="00BE6BFC"/>
     <w:rsid w:val="00BF4061"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
+    <w:rsid w:val="00BF6AC9"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
+    <w:rsid w:val="00C14E52"/>
     <w:rsid w:val="00C32D85"/>
     <w:rsid w:val="00C47CED"/>
     <w:rsid w:val="00C50789"/>
     <w:rsid w:val="00C56D06"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C71175"/>
     <w:rsid w:val="00C7783B"/>
     <w:rsid w:val="00C8132E"/>
     <w:rsid w:val="00C90E4C"/>
     <w:rsid w:val="00C92FD3"/>
+    <w:rsid w:val="00C94A37"/>
+    <w:rsid w:val="00CA11BC"/>
     <w:rsid w:val="00CA182E"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CA59D4"/>
     <w:rsid w:val="00CB157B"/>
+    <w:rsid w:val="00CB1ADE"/>
+    <w:rsid w:val="00CB45DA"/>
     <w:rsid w:val="00CD0DA6"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CE52AD"/>
     <w:rsid w:val="00CF0962"/>
     <w:rsid w:val="00CF31FD"/>
+    <w:rsid w:val="00CF5C5D"/>
     <w:rsid w:val="00D00DD1"/>
     <w:rsid w:val="00D060B2"/>
     <w:rsid w:val="00D10D73"/>
     <w:rsid w:val="00D11E62"/>
     <w:rsid w:val="00D13FE5"/>
     <w:rsid w:val="00D239C7"/>
+    <w:rsid w:val="00D27D8D"/>
     <w:rsid w:val="00D30ECF"/>
+    <w:rsid w:val="00D3241D"/>
+    <w:rsid w:val="00D7305C"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00DA0675"/>
+    <w:rsid w:val="00DB0866"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DD3EF9"/>
     <w:rsid w:val="00DE62DF"/>
     <w:rsid w:val="00DF443D"/>
     <w:rsid w:val="00DF4621"/>
+    <w:rsid w:val="00DF7F2D"/>
     <w:rsid w:val="00E01C9F"/>
     <w:rsid w:val="00E057C6"/>
     <w:rsid w:val="00E14049"/>
     <w:rsid w:val="00E175B6"/>
     <w:rsid w:val="00E27328"/>
     <w:rsid w:val="00E3332C"/>
     <w:rsid w:val="00E352F0"/>
     <w:rsid w:val="00E41DB0"/>
+    <w:rsid w:val="00E46875"/>
+    <w:rsid w:val="00E53A41"/>
     <w:rsid w:val="00E56288"/>
     <w:rsid w:val="00E62208"/>
+    <w:rsid w:val="00E62739"/>
     <w:rsid w:val="00E62AFC"/>
     <w:rsid w:val="00E6649D"/>
     <w:rsid w:val="00E67B30"/>
     <w:rsid w:val="00E75622"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
+    <w:rsid w:val="00E93979"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC6258"/>
     <w:rsid w:val="00EC7CE7"/>
     <w:rsid w:val="00ED1B64"/>
     <w:rsid w:val="00ED5597"/>
     <w:rsid w:val="00ED666A"/>
     <w:rsid w:val="00EE5821"/>
     <w:rsid w:val="00EE5CF7"/>
     <w:rsid w:val="00F06E8F"/>
     <w:rsid w:val="00F1320F"/>
     <w:rsid w:val="00F17A4E"/>
+    <w:rsid w:val="00F260F8"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F478C9"/>
     <w:rsid w:val="00F531D3"/>
     <w:rsid w:val="00F54C85"/>
     <w:rsid w:val="00F65C82"/>
     <w:rsid w:val="00F8098D"/>
     <w:rsid w:val="00F86624"/>
     <w:rsid w:val="00F90DE6"/>
     <w:rsid w:val="00F923A1"/>
+    <w:rsid w:val="00FA043C"/>
+    <w:rsid w:val="00FB0FAE"/>
     <w:rsid w:val="00FB224E"/>
     <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD35E4"/>
+    <w:rsid w:val="00FE0D49"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF5719"/>
     <w:rsid w:val="00FF7199"/>
+    <w:rsid w:val="2017429C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7907,51 +8311,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar2">
     <w:name w:val="Brödtext Char2"/>
     <w:aliases w:val="Brödtext Char Char Char Char Char,Brödtext Char Char Char,Brödtext Char1 Char,Brödtext Char Char2 Char,Brödtext Char Char Char Char Char1 Char,Brödtext Char Char Char1 Char"/>
     <w:link w:val="Brdtext"/>
     <w:locked/>
     <w:rsid w:val="00090457"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="003A3709"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="180511843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834422822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8291,69 +8695,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E2B176F-6FF2-408D-AFB1-C17D6BAA0653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>646</Words>
-  <Characters>3428</Characters>
+  <Words>613</Words>
+  <Characters>3552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4066</CharactersWithSpaces>
+  <CharactersWithSpaces>4064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>