--- v0 (2025-10-08)
+++ v1 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5295" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1126"/>
         <w:gridCol w:w="2555"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="5948"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1999" w14:paraId="185E86F3" w14:textId="77777777" w:rsidTr="009D1E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
@@ -397,240 +397,484 @@
         <w:t xml:space="preserve"> ska vara ansvarig biobank för</w:t>
       </w:r>
       <w:r w:rsidR="004B1667" w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> dessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> prov.</w:t>
       </w:r>
       <w:r w:rsidR="004B1667" w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prov ska inrättas i annan biobank som då är ansvarig biobank.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="34FD4172" w14:textId="0CB355BD" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="00104CD3" w:rsidP="00E0687F">
+    <w:p w14:paraId="34FD4172" w14:textId="158DC5B8" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="00104CD3" w:rsidP="00E0687F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF037E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Bakgrund:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Huvudregeln bör vara att </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B1667" w:rsidRPr="00EF037E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18C5">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">den </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D70E3" w:rsidRPr="00EF037E">
+        <w:t>Grund</w:t>
+      </w:r>
+      <w:r w:rsidR="003A18C5" w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">huvudman </w:t>
+        <w:t>regeln</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">som beslutat om insamlingen är ansvarig biobank. Men, om prov tas i en region är utgångspunkten att den region där prov tas är ansvarig huvudman för prov om inte annat </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B1667" w:rsidRPr="00EF037E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC001A">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">meddelas av </w:t>
+        <w:t xml:space="preserve">är </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1667" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="007D70E3" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">huvudman </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som beslutat om insamlingen </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC001A">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bör vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ansvarig biobank. Men, om prov tas i en region är utgångspunkten att den region</w:t>
+      </w:r>
+      <w:r w:rsidR="0058755B">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0214">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>biobank</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7C21">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om inte annat </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1667" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meddelas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
         <w:t xml:space="preserve">den som beslutat om insamlingen. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk137802403"/>
       <w:r w:rsidR="009E590B" w:rsidRPr="00EF037E">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Det innebär att den som beslutat om insamlingen antingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B007D30" w14:textId="7A923CDD" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="009E590B" w:rsidP="00E0687F">
+    <w:p w14:paraId="3B007D30" w14:textId="60ACF72A" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="005E14BE" w:rsidP="00A9277F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF037E">
+      <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">ansöker om inrättande av provsamlingen i biobank hos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00126654" w:rsidRPr="00EF037E">
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidR="00887763">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>huvudman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF037E">
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:t xml:space="preserve"> a: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E590B" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansöker om inrättande av provsamlingen i biobank hos </w:t>
+      </w:r>
+      <w:r w:rsidR="00126654" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>huvudman</w:t>
+      </w:r>
+      <w:r w:rsidR="009E590B" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
         <w:t xml:space="preserve"> där prov tas (blankett L1.1) eller, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654918D0" w14:textId="20B3D83F" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="009E590B" w:rsidP="00F016CA">
+    <w:p w14:paraId="654918D0" w14:textId="7AE6E554" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="005E14BE" w:rsidP="00F016CA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF037E">
+      <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>meddelar biobanksansvarig där prov tas om att prov ska inrättas i annan biobank (denna blankett)</w:t>
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidR="00887763">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E590B" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meddelar </w:t>
+      </w:r>
+      <w:r w:rsidR="00157A59">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>biobankssamordnare</w:t>
+      </w:r>
+      <w:r w:rsidR="00157A59" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E590B" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>där prov tas om att prov ska inrättas i annan biobank (denna blankett</w:t>
+      </w:r>
+      <w:r w:rsidR="00157A59">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>, L7</w:t>
+      </w:r>
+      <w:r w:rsidR="009E590B" w:rsidRPr="00EF037E">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281E3C39" w14:textId="0BED76AA" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="009E590B" w:rsidP="001A5BF0">
+    <w:p w14:paraId="281E3C39" w14:textId="3C654082" w:rsidR="009E590B" w:rsidRPr="00EF037E" w:rsidRDefault="009E590B" w:rsidP="007E4877">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF037E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notera; </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Notera;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF037E" w:rsidDel="009E590B">
+        <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Blanketten</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF037E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk165559179"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="005E14BE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00CF4ADF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.1 (alt</w:t>
+      </w:r>
+      <w:r w:rsidR="00887763">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00CF4ADF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ovan) eller </w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L7</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00A44FC1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (alt</w:t>
+      </w:r>
+      <w:r w:rsidR="00887763">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ernativ</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b ovan) ska signeras</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>av ansvarig biobank och skicka</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biobankssamordnare i den </w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>region</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> där prov tas</w:t>
+      </w:r>
+      <w:r w:rsidR="005E14BE" w:rsidRPr="00447FD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan insamling av prov påbörjas</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC001A">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska vara signerad av ansvarig biobank och skickad till </w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD277C" w14:paraId="1A07A646" w14:textId="77777777" w:rsidTr="005A2BAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="6BBF03F4" w14:textId="2EADC29C" w:rsidR="00BD277C" w:rsidRDefault="00947125" w:rsidP="00BD277C">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
@@ -646,179 +890,205 @@
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61C68257" w14:textId="036CEA1E" w:rsidR="00947125" w:rsidRPr="00AD1CAD" w:rsidRDefault="00BD277C" w:rsidP="00947125">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A5BF0">
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidR="00947125">
               <w:t xml:space="preserve"> Kryssa i ett av alternativen nedan. Ansvarig biobank finns:</w:t>
             </w:r>
             <w:r w:rsidR="00947125" w:rsidRPr="00AD1CAD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F5BA1D" w14:textId="77777777" w:rsidR="00283E6E" w:rsidRDefault="001239B7" w:rsidP="00283E6E">
+          <w:p w14:paraId="72F5BA1D" w14:textId="77777777" w:rsidR="00283E6E" w:rsidRDefault="00F72C8C" w:rsidP="00283E6E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1118373895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283E6E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00283E6E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00283E6E" w:rsidRPr="00A367EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i en region</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F1DD19" w14:textId="6EAC10C9" w:rsidR="00283E6E" w:rsidRPr="006F2613" w:rsidRDefault="00283E6E" w:rsidP="001348D4">
+          <w:p w14:paraId="57F1DD19" w14:textId="77DF31BE" w:rsidR="00283E6E" w:rsidRPr="006F2613" w:rsidRDefault="00EB2BA0" w:rsidP="001348D4">
             <w:pPr>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F2613">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Blanketten fylls i av ansvarig biobank</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00283E6E" w:rsidRPr="006F2613">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nsvarig biobank</w:t>
+            </w:r>
+            <w:r w:rsidR="005E539A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fyller i sektionen</w:t>
+            </w:r>
+            <w:r w:rsidR="008B4E5A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.2.4</w:t>
             </w:r>
             <w:r w:rsidR="00FA14FF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> och skickas</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006F2613">
+              <w:t xml:space="preserve"> och skicka</w:t>
+            </w:r>
+            <w:r w:rsidR="008B4E5A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r blanketten, som försättsblad</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2257C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00283E6E" w:rsidRPr="006F2613">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tillsammans med kopia på </w:t>
             </w:r>
             <w:r w:rsidR="00A20397">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">godkänd </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F2613">
+            <w:r w:rsidR="00283E6E" w:rsidRPr="006F2613">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L1.1</w:t>
             </w:r>
             <w:r w:rsidR="00E20D0C" w:rsidRPr="00E41DB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F2613">
+            <w:r w:rsidR="00283E6E" w:rsidRPr="006F2613">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">till biobankssamordnare i de regioner där prov </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006F2613">
+            <w:r w:rsidR="004A4B80">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nyinsamlas</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>tas.</w:t>
             </w:r>
             <w:r w:rsidR="005D4708">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B09FC09" w14:textId="77777777" w:rsidR="00283E6E" w:rsidRDefault="001239B7" w:rsidP="00283E6E">
+          <w:p w14:paraId="6B09FC09" w14:textId="77777777" w:rsidR="00283E6E" w:rsidRDefault="00F72C8C" w:rsidP="00283E6E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1712104596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283E6E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
@@ -835,74 +1105,72 @@
             <w:r w:rsidR="00283E6E" w:rsidRPr="00A367EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inte</w:t>
             </w:r>
             <w:r w:rsidR="00283E6E" w:rsidRPr="00A367EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> i en region</w:t>
             </w:r>
             <w:r w:rsidR="00283E6E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="178333B3" w14:textId="597F37E7" w:rsidR="00BD277C" w:rsidRPr="00AD1CAD" w:rsidRDefault="00283E6E" w:rsidP="001348D4">
+          <w:p w14:paraId="178333B3" w14:textId="45C4D34C" w:rsidR="00BD277C" w:rsidRPr="00AD1CAD" w:rsidRDefault="00283E6E" w:rsidP="001348D4">
             <w:pPr>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F2613">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Blanketten fylls i, signeras av behörig företrädare för ansvarig biobank och skickas till biobankssamordnare i de regioner där prov </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006F2613">
+            <w:r w:rsidR="005F38A7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nyinsamlas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>tas</w:t>
+            </w:r>
             <w:r w:rsidRPr="006F2613">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Kontaktuppgifter hittas på </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="006F2613">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Kontakt - biobanksverige.se</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E20D0C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
@@ -935,132 +1203,156 @@
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="64285573" w14:textId="1E92B33D" w:rsidR="00C92FD3" w:rsidRDefault="00C92FD3" w:rsidP="001A5BF0">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:t>Forskningsstudien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095305F" w:rsidRPr="00C8132E" w14:paraId="0DB066BE" w14:textId="77777777" w:rsidTr="003F734C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1133DCF5" w14:textId="18B1475D" w:rsidR="0095305F" w:rsidRPr="00C71175" w:rsidRDefault="001348D4" w:rsidP="00AD5DCF">
+          <w:p w14:paraId="1133DCF5" w14:textId="6CCCFB8E" w:rsidR="0095305F" w:rsidRPr="00C71175" w:rsidRDefault="001348D4" w:rsidP="00AD5DCF">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D11E62">
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
-            <w:r w:rsidR="0095305F" w:rsidRPr="00C71175">
-              <w:t>Ansvarig för studien</w:t>
+            <w:r w:rsidR="00865A8C" w:rsidRPr="004A4B80">
+              <w:t>Forskningshuvudman:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00453C2F" w14:paraId="431939D8" w14:textId="77777777" w:rsidTr="00965539">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE0284F" w14:textId="60B3CDE3" w:rsidR="00453C2F" w:rsidRPr="0095305F" w:rsidRDefault="001348D4" w:rsidP="001A5BF0">
+          <w:p w14:paraId="59DB09F1" w14:textId="12C10108" w:rsidR="00453C2F" w:rsidRPr="00AD1CAD" w:rsidRDefault="00453C2F" w:rsidP="00A9277F">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:keepNext/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DF443D">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00DF443D">
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9277F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD1CAD" w:rsidRPr="0032719B" w14:paraId="1D91833C" w14:textId="77777777" w:rsidTr="00BF2F2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4FB2E895" w14:textId="6B24AD2D" w:rsidR="00AD1CAD" w:rsidRPr="0032719B" w:rsidRDefault="001348D4" w:rsidP="00AD5DCF">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="0032719B">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A57C83">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1CAD" w:rsidRPr="0032719B">
@@ -1588,58 +1880,64 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="66FC5E3E" w14:textId="08613355" w:rsidR="00F478C9" w:rsidRDefault="00F478C9" w:rsidP="001A5BF0">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Ansvarig biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F478C9" w14:paraId="5608452E" w14:textId="77777777" w:rsidTr="001112C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB8790B" w14:textId="10D765A1" w:rsidR="00F478C9" w:rsidRDefault="00296BE0" w:rsidP="001A5BF0">
+          <w:p w14:paraId="0EB8790B" w14:textId="0235872F" w:rsidR="00F478C9" w:rsidRDefault="00296BE0" w:rsidP="001A5BF0">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ansvarig biobank ska vara en svensk biobank registrerad hos Inspektionen för vård och omsorg. </w:t>
+              <w:t>Ansvarig biobank ska vara en svensk biobank registrerad hos Inspektionen för vård och omsorg</w:t>
+            </w:r>
+            <w:r w:rsidR="007965D0">
+              <w:t xml:space="preserve"> (IVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004522CB" w14:paraId="09F5C702" w14:textId="77777777" w:rsidTr="008A18C0">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="596AA2EA" w14:textId="50DB67D8" w:rsidR="00D76716" w:rsidRDefault="00A45D15" w:rsidP="001A5BF0">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00D76716">
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
@@ -2289,65 +2587,56 @@
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="217"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0631">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Forskningshuvudmannen ansvarar för att alla prov </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008A3115" w:rsidRPr="00AF0631">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>nyinsamlas</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> inom ramen för</w:t>
+        <w:t>nyinsamlas inom ramen för</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0631">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> forskning som omfattas av godkänd ansökan om etikprövning</w:t>
       </w:r>
       <w:r w:rsidR="00474EAB" w:rsidRPr="00AF0631">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9F86DF" w14:textId="77777777" w:rsidR="00CB43F2" w:rsidRPr="00AF0631" w:rsidRDefault="00CB43F2" w:rsidP="00CB43F2">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
@@ -2781,174 +3070,174 @@
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="404C0AF7" w14:textId="3C8DF678" w:rsidR="001C1E50" w:rsidRDefault="001C1E50" w:rsidP="008163F4"/>
     <w:sectPr w:rsidR="001C1E50" w:rsidSect="00066613">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1276" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="131A5116" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07">
+    <w:p w14:paraId="5265DC0F" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A587AA" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4706AF57" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="28B81207" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="38986392" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4930A763" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6A926883" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0DC06AD8" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="29CFA09C" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EA150FD" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07">
+    <w:p w14:paraId="52134767" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DACA870" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3779EDD5" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="48A72198" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4EC0A2A1" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4F2BCF3B" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5EB9F4FB" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1EF82644" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="30E0B374" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
-    <w:altName w:val="PT Sans"/>
+    <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="374E82ED" w:rsidR="00BE011B" w:rsidRDefault="0014443E" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="67B9AD8D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
@@ -2985,51 +3274,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="63A5C1DD" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="09D83BEF" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="5A018414">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3068,63 +3357,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="31F5D6CC" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="1CB4A79A" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="423002E4" w:rsidR="0033297A" w:rsidRPr="001779D2" w:rsidRDefault="0033297A" w:rsidP="00AD1CAD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD1CAD">
       <w:rPr>
         <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="3FCCA7D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
@@ -3169,51 +3458,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="0C2E4A63" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="3033D9F5" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00AD1CAD">
       <w:rPr>
         <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
@@ -3255,84 +3544,84 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="2B717A88" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="69978B56" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4245C333" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4A9BEF86" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03F7DD93" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07">
+    <w:p w14:paraId="5F77CF89" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FBF62A" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7A58F46C" w14:textId="77777777" w:rsidR="00CC04E4" w:rsidRDefault="00CC04E4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1261B3EF" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="49408049" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4A864DA8" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1D5DF768" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="38E90E4C" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5FD65851" w14:textId="77777777" w:rsidR="00C2175C" w:rsidRDefault="00C2175C" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -3362,52 +3651,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="579FA597" w:rsidR="00215DED" w:rsidRPr="001A5BF0" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="126C9827" w:rsidR="00215DED" w:rsidRPr="001A5BF0" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="001A5BF0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
@@ -3469,71 +3758,58 @@
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="00B1597B">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="001239B7">
-[...19 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r w:rsidR="00B1597B">
+                                  <w:rPr>
+                                    <w:noProof/>
+                                  </w:rPr>
+                                  <w:t>2</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -3585,121 +3861,108 @@
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r w:rsidR="00B1597B">
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>2</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="001239B7">
-[...19 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r w:rsidR="00B1597B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="001A5BF0">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="001A5BF0">
       <w:t>L</w:t>
     </w:r>
     <w:r w:rsidR="0030796F">
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="001A5BF0">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="001A5BF0">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0030796F">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="001A5BF0">
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="001B0C6C">
-      <w:t>3</w:t>
+    <w:r w:rsidR="003411C6">
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="001A5BF0">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="16C78B22" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00FD2ECD" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202476AC" wp14:editId="45A4084C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -3804,94 +4067,106 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="432EDD87" w14:textId="45B181F6" w:rsidR="0030796F" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="0030796F" w:rsidRPr="0030796F">
                             <w:t xml:space="preserve">L7. Ansvarig biobank när nyinsamlade prov ska tas för forskning </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="487304E8" w14:textId="115982BE" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="0302E63B" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00AA0C08">
                             <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidR="0030796F">
                             <w:t>0</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="006621E2">
-                            <w:t>3</w:t>
+                          <w:r w:rsidR="003411C6">
+                            <w:t>4</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="006621E2">
-                            <w:t>2024-</w:t>
+                            <w:t>202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003411C6">
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidR="006621E2">
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003411C6">
+                            <w:t>03</w:t>
                           </w:r>
                           <w:r w:rsidR="001B0C6C">
-                            <w:t>06-19</w:t>
+                            <w:t>-1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003411C6">
+                            <w:t>6</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="0D63C522" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="0030796F">
                             <w:t>Ledningsgrupp</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                           </w:r>
                           <w:r w:rsidR="0030796F">
                             <w:t>ör</w:t>
                           </w:r>
@@ -3933,94 +4208,106 @@
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7F0112AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.4pt;margin-top:43.1pt;width:349.8pt;height:26.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEov1EQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8rBiMOkXWIsOA&#10;oC2QDj0rshQbkEWNUmJnv36UHCdFt9OwC02LFD/ee7q961vDjgp9A7bk00nOmbISqsbuS/7jZf3p&#10;C2c+CFsJA1aV/KQ8v1t+/HDbuULNoAZTKWRUxPqicyWvQ3BFlnlZq1b4CThlKagBWxHoF/dZhaKj&#10;6q3JZnl+k3WAlUOQyns6fRiCfJnqa61keNLaq8BMyWm2kCwmu4s2W96KYo/C1Y08jyH+YYpWNJaa&#10;Xko9iCDYAZs/SrWNRPCgw0RCm4HWjVRpB9pmmr/bZlsLp9IuBI53F5j8/ysrH49b94ws9F+hJwIj&#10;IJ3zhafDuE+vsY1fmpRRnCA8XWBTfWCSDheLxWyRU0hSbD6fEi+xTHa97dCHbwpaFp2SI9GS0BLH&#10;jQ9D6pgSm1lYN8YkaoxlXclv5p/zdOESoeLGUo/rrNEL/a5nTVXy2bjHDqoTrYcwMO+dXDc0w0b4&#10;8CyQqKaxSb7hiYw2QL3g7HFWA/7623nMJwYoyllH0im5/3kQqDgz3y1xE3U2Ojg6u9Gxh/YeSI1T&#10;ehhOJpcuYDCjqxHaV1L1KnahkLCSepV8N7r3YRAwvQqpVquURGpyImzs1slYOqIYEX3pXwW6M+yB&#10;CHuEUVSieIf+kDvgvzoE0E2iJuI6oHiGm5SYyD2/mij1t/8p6/q2l78BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBcCob/4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UadxiaIQ&#10;p0JUCCFxoOVxduIliRqvo9h5lF+Peyq3He1o5pt8u5iOTTi41pKE9SoChlRZ3VIt4fPj+S4F5rwi&#10;rTpLKOGEDrbF9VWuMm1n2uN08DULIeQyJaHxvs84d1WDRrmV7ZHC78cORvkgh5rrQc0h3HQ8jqKE&#10;G9VSaGhUj08NVsfDaCS8/5Zfydv3eJp3r7tpj8eX8X4tpLy9WR4fgHlc/MUMZ/yADkVgKu1I2rFO&#10;ghBxQPcS0iQGdjZEIt4AK8Ml0g3wIuf/NxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIUSi/URAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFwKhv/iAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="432EDD87" w14:textId="45B181F6" w:rsidR="0030796F" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="0030796F" w:rsidRPr="0030796F">
                       <w:t xml:space="preserve">L7. Ansvarig biobank när nyinsamlade prov ska tas för forskning </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="487304E8" w14:textId="115982BE" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="0302E63B" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00AA0C08">
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidR="0030796F">
                       <w:t>0</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="006621E2">
-                      <w:t>3</w:t>
+                    <w:r w:rsidR="003411C6">
+                      <w:t>4</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="006621E2">
-                      <w:t>2024-</w:t>
+                      <w:t>202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003411C6">
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006621E2">
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003411C6">
+                      <w:t>03</w:t>
                     </w:r>
                     <w:r w:rsidR="001B0C6C">
-                      <w:t>06-19</w:t>
+                      <w:t>-1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003411C6">
+                      <w:t>6</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="0D63C522" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="0030796F">
                       <w:t>Ledningsgrupp</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                     </w:r>
                     <w:r w:rsidR="0030796F">
                       <w:t>ör</w:t>
                     </w:r>
@@ -4092,51 +4379,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="5EB76195" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="33C0C6A5" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="79" name="Bildobjekt 79"/>
@@ -4265,71 +4552,58 @@
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="00B1597B">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="001239B7">
-[...19 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r w:rsidR="00B1597B">
+                                  <w:rPr>
+                                    <w:noProof/>
+                                  </w:rPr>
+                                  <w:t>2</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -4377,94 +4651,81 @@
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r w:rsidR="00B1597B">
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="001239B7">
-[...19 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r w:rsidR="00B1597B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="051F1377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8161A4A"/>
@@ -5940,504 +6201,552 @@
   <w:num w:numId="9" w16cid:durableId="1135366447">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2141217566">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="891575892">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="681905068">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="559947547">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1028919675">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="803500189">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qH4G8UxFiTZsJ0imB8LmnxctZaQRiBBdDlioKB7BRkLd7S2XrT9fqMwVAMJdMcX1j0upN+eFhPKhdEWfe9BFrg==" w:salt="h+KzfoYU+AwwRM1LpS4rDw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Gmy0BlS6NSF/exyOWfJK7p4y+KRx5PAycgqqo08bTKkkZ7S1uWklPVW3b+Zkx4cyJTL0/WIYYY/Eifj2mzljSw==" w:salt="S+8GOdgkJ7vw14N5ur05SA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00011559"/>
     <w:rsid w:val="000123D0"/>
     <w:rsid w:val="000172F2"/>
     <w:rsid w:val="00017711"/>
     <w:rsid w:val="00022BE4"/>
     <w:rsid w:val="000456B4"/>
     <w:rsid w:val="00053356"/>
     <w:rsid w:val="00066613"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00092BD1"/>
     <w:rsid w:val="000A284F"/>
     <w:rsid w:val="000A451C"/>
     <w:rsid w:val="000C741F"/>
     <w:rsid w:val="000D412E"/>
     <w:rsid w:val="000D58C1"/>
     <w:rsid w:val="000E0D24"/>
     <w:rsid w:val="000E2F02"/>
+    <w:rsid w:val="000E7C21"/>
     <w:rsid w:val="000F5675"/>
     <w:rsid w:val="00104CD3"/>
     <w:rsid w:val="00106C4D"/>
     <w:rsid w:val="00110B49"/>
     <w:rsid w:val="001112C0"/>
     <w:rsid w:val="001239B7"/>
     <w:rsid w:val="00126654"/>
+    <w:rsid w:val="00133BCC"/>
     <w:rsid w:val="001346C9"/>
     <w:rsid w:val="001348D4"/>
     <w:rsid w:val="001351D2"/>
     <w:rsid w:val="0014443E"/>
     <w:rsid w:val="00146FD7"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="001528E6"/>
+    <w:rsid w:val="00157A59"/>
+    <w:rsid w:val="00166CC6"/>
     <w:rsid w:val="00170066"/>
     <w:rsid w:val="001779D2"/>
     <w:rsid w:val="00181E19"/>
+    <w:rsid w:val="00192416"/>
     <w:rsid w:val="001951E7"/>
     <w:rsid w:val="001A5BF0"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001A74D0"/>
     <w:rsid w:val="001B0C6C"/>
     <w:rsid w:val="001B33E7"/>
     <w:rsid w:val="001B3A33"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C1E50"/>
     <w:rsid w:val="001C1F66"/>
     <w:rsid w:val="001E0B25"/>
     <w:rsid w:val="001E4A03"/>
     <w:rsid w:val="0021020D"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00234C9C"/>
     <w:rsid w:val="002372C4"/>
     <w:rsid w:val="00243433"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00254A59"/>
     <w:rsid w:val="0026182F"/>
     <w:rsid w:val="00263A4C"/>
     <w:rsid w:val="00266DCD"/>
+    <w:rsid w:val="002712AE"/>
     <w:rsid w:val="00272F8E"/>
     <w:rsid w:val="00283E6E"/>
     <w:rsid w:val="00296BE0"/>
     <w:rsid w:val="002A03B1"/>
     <w:rsid w:val="002A0D70"/>
     <w:rsid w:val="002A29D9"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A4EA0"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002F4B9E"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="003000EE"/>
     <w:rsid w:val="00302BB5"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="0030796F"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0031615B"/>
     <w:rsid w:val="0032398A"/>
     <w:rsid w:val="0032719B"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="003356F8"/>
+    <w:rsid w:val="003411C6"/>
     <w:rsid w:val="003501FA"/>
     <w:rsid w:val="003576D8"/>
     <w:rsid w:val="00364382"/>
     <w:rsid w:val="00366255"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00396AFE"/>
+    <w:rsid w:val="003A18C5"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A78BA"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
+    <w:rsid w:val="003B32F3"/>
     <w:rsid w:val="003C2AFF"/>
     <w:rsid w:val="003C3926"/>
     <w:rsid w:val="003D3208"/>
     <w:rsid w:val="003D3A4E"/>
     <w:rsid w:val="003F146C"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="004170C2"/>
     <w:rsid w:val="004211D2"/>
     <w:rsid w:val="004236AA"/>
     <w:rsid w:val="004321FF"/>
     <w:rsid w:val="0044270D"/>
     <w:rsid w:val="004437B8"/>
     <w:rsid w:val="00445116"/>
     <w:rsid w:val="004522CB"/>
     <w:rsid w:val="00453C2F"/>
     <w:rsid w:val="00474EAB"/>
     <w:rsid w:val="00476B87"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="0049431C"/>
     <w:rsid w:val="00495072"/>
+    <w:rsid w:val="004A4B80"/>
     <w:rsid w:val="004A5741"/>
     <w:rsid w:val="004B1667"/>
     <w:rsid w:val="004C6137"/>
+    <w:rsid w:val="004D28C6"/>
     <w:rsid w:val="004E15DF"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004F1385"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00521204"/>
     <w:rsid w:val="00533066"/>
     <w:rsid w:val="00543DAB"/>
     <w:rsid w:val="00557570"/>
     <w:rsid w:val="00560F3F"/>
     <w:rsid w:val="00563C0B"/>
+    <w:rsid w:val="00566A4A"/>
     <w:rsid w:val="00567506"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
+    <w:rsid w:val="0058755B"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="00596269"/>
     <w:rsid w:val="005A4E62"/>
     <w:rsid w:val="005A5BFE"/>
     <w:rsid w:val="005A6261"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B4846"/>
     <w:rsid w:val="005B56E6"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005C1999"/>
     <w:rsid w:val="005C7195"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D4708"/>
+    <w:rsid w:val="005E14BE"/>
+    <w:rsid w:val="005E539A"/>
     <w:rsid w:val="005E5625"/>
+    <w:rsid w:val="005F38A7"/>
     <w:rsid w:val="005F70B1"/>
     <w:rsid w:val="00603041"/>
     <w:rsid w:val="00606EAD"/>
     <w:rsid w:val="006146FE"/>
+    <w:rsid w:val="006158C1"/>
+    <w:rsid w:val="006177B7"/>
     <w:rsid w:val="0062202D"/>
+    <w:rsid w:val="00631F26"/>
     <w:rsid w:val="0063279B"/>
     <w:rsid w:val="006348B4"/>
     <w:rsid w:val="00643B96"/>
     <w:rsid w:val="00643EFF"/>
     <w:rsid w:val="00645708"/>
     <w:rsid w:val="00652DCF"/>
     <w:rsid w:val="00652DE9"/>
     <w:rsid w:val="00652F10"/>
     <w:rsid w:val="006621E2"/>
     <w:rsid w:val="0066549E"/>
     <w:rsid w:val="00671033"/>
     <w:rsid w:val="00673137"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A1EE3"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006B17FE"/>
     <w:rsid w:val="006B2E6E"/>
+    <w:rsid w:val="006D7015"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E39CB"/>
     <w:rsid w:val="006F2613"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="0071129C"/>
     <w:rsid w:val="00724497"/>
     <w:rsid w:val="00724A32"/>
     <w:rsid w:val="007323A7"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00753A45"/>
     <w:rsid w:val="007601AC"/>
     <w:rsid w:val="00766562"/>
     <w:rsid w:val="00794238"/>
+    <w:rsid w:val="007965D0"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A546D"/>
     <w:rsid w:val="007D70E3"/>
+    <w:rsid w:val="007E4877"/>
     <w:rsid w:val="007F0987"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F3D06"/>
     <w:rsid w:val="007F467B"/>
     <w:rsid w:val="00802A9D"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00826317"/>
     <w:rsid w:val="00826502"/>
+    <w:rsid w:val="0083382F"/>
     <w:rsid w:val="00833FBA"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="008410D2"/>
     <w:rsid w:val="00851CEC"/>
     <w:rsid w:val="008628F1"/>
+    <w:rsid w:val="00865A8C"/>
+    <w:rsid w:val="008733D0"/>
     <w:rsid w:val="008736A4"/>
+    <w:rsid w:val="00874526"/>
     <w:rsid w:val="00876962"/>
+    <w:rsid w:val="00876A4F"/>
     <w:rsid w:val="00884A9D"/>
+    <w:rsid w:val="00887763"/>
     <w:rsid w:val="008913E6"/>
     <w:rsid w:val="00891F5C"/>
     <w:rsid w:val="008A3115"/>
     <w:rsid w:val="008A3C64"/>
+    <w:rsid w:val="008B4E5A"/>
     <w:rsid w:val="008D521D"/>
     <w:rsid w:val="008D7BDC"/>
     <w:rsid w:val="008E2E82"/>
     <w:rsid w:val="008E5555"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F488A"/>
     <w:rsid w:val="008F5AFE"/>
     <w:rsid w:val="008F7980"/>
     <w:rsid w:val="009037E2"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="009117AD"/>
     <w:rsid w:val="009142AA"/>
     <w:rsid w:val="00914542"/>
     <w:rsid w:val="009221BF"/>
+    <w:rsid w:val="0092313F"/>
     <w:rsid w:val="009341B5"/>
     <w:rsid w:val="0094623A"/>
     <w:rsid w:val="00946CBD"/>
     <w:rsid w:val="00947125"/>
     <w:rsid w:val="00947A37"/>
     <w:rsid w:val="0095305F"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="0096531F"/>
     <w:rsid w:val="009741B4"/>
     <w:rsid w:val="00974F51"/>
     <w:rsid w:val="00975365"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="009841B6"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A6002"/>
     <w:rsid w:val="009A608E"/>
     <w:rsid w:val="009D1E56"/>
     <w:rsid w:val="009D4E07"/>
     <w:rsid w:val="009E590B"/>
+    <w:rsid w:val="009F4004"/>
     <w:rsid w:val="00A03FC2"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A0736A"/>
+    <w:rsid w:val="00A108F6"/>
     <w:rsid w:val="00A20397"/>
+    <w:rsid w:val="00A2257C"/>
     <w:rsid w:val="00A33716"/>
     <w:rsid w:val="00A37E37"/>
     <w:rsid w:val="00A418D8"/>
     <w:rsid w:val="00A45D15"/>
+    <w:rsid w:val="00A472A0"/>
     <w:rsid w:val="00A57C83"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A74051"/>
     <w:rsid w:val="00A75FFC"/>
     <w:rsid w:val="00A77DA3"/>
     <w:rsid w:val="00A80C14"/>
     <w:rsid w:val="00A83B1D"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
+    <w:rsid w:val="00A9277F"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97276"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA6B98"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB28BF"/>
+    <w:rsid w:val="00AC001A"/>
     <w:rsid w:val="00AC2B42"/>
     <w:rsid w:val="00AC349B"/>
     <w:rsid w:val="00AD1CAD"/>
     <w:rsid w:val="00AD5DCF"/>
     <w:rsid w:val="00AE5327"/>
+    <w:rsid w:val="00AF0214"/>
     <w:rsid w:val="00AF0631"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B00ECA"/>
     <w:rsid w:val="00B05EA7"/>
     <w:rsid w:val="00B1597B"/>
     <w:rsid w:val="00B159ED"/>
     <w:rsid w:val="00B17B76"/>
     <w:rsid w:val="00B30BBD"/>
     <w:rsid w:val="00B342AE"/>
     <w:rsid w:val="00B34FBE"/>
     <w:rsid w:val="00B4127E"/>
     <w:rsid w:val="00B44C1E"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B669FF"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B7091F"/>
     <w:rsid w:val="00B81193"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B876AC"/>
+    <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B966C6"/>
     <w:rsid w:val="00BA7057"/>
     <w:rsid w:val="00BB5473"/>
     <w:rsid w:val="00BD277C"/>
     <w:rsid w:val="00BD5651"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BE32A9"/>
     <w:rsid w:val="00BE54D6"/>
     <w:rsid w:val="00BE6BFC"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
+    <w:rsid w:val="00BF5109"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
+    <w:rsid w:val="00C14E52"/>
+    <w:rsid w:val="00C2175C"/>
     <w:rsid w:val="00C35CA3"/>
     <w:rsid w:val="00C37769"/>
     <w:rsid w:val="00C439A3"/>
     <w:rsid w:val="00C50789"/>
     <w:rsid w:val="00C52CBE"/>
     <w:rsid w:val="00C556BA"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C71175"/>
     <w:rsid w:val="00C7783B"/>
     <w:rsid w:val="00C80101"/>
     <w:rsid w:val="00C8132E"/>
     <w:rsid w:val="00C86F28"/>
     <w:rsid w:val="00C90B5A"/>
     <w:rsid w:val="00C90E4C"/>
     <w:rsid w:val="00C92FD3"/>
+    <w:rsid w:val="00CA11BC"/>
     <w:rsid w:val="00CA182E"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CB157B"/>
     <w:rsid w:val="00CB43F2"/>
     <w:rsid w:val="00CC04E4"/>
     <w:rsid w:val="00CD0DA6"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CE2223"/>
     <w:rsid w:val="00CF0962"/>
     <w:rsid w:val="00CF31FD"/>
     <w:rsid w:val="00D00DD1"/>
     <w:rsid w:val="00D11E62"/>
     <w:rsid w:val="00D13FE5"/>
     <w:rsid w:val="00D15A59"/>
     <w:rsid w:val="00D15D0B"/>
     <w:rsid w:val="00D239C7"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D31997"/>
+    <w:rsid w:val="00D36809"/>
     <w:rsid w:val="00D40E7B"/>
     <w:rsid w:val="00D76716"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00DA0675"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DE0648"/>
     <w:rsid w:val="00DF443D"/>
     <w:rsid w:val="00DF78AA"/>
+    <w:rsid w:val="00DF7F2D"/>
     <w:rsid w:val="00E01C9F"/>
     <w:rsid w:val="00E057C6"/>
     <w:rsid w:val="00E0687F"/>
     <w:rsid w:val="00E20D0C"/>
     <w:rsid w:val="00E34D30"/>
     <w:rsid w:val="00E352F0"/>
+    <w:rsid w:val="00E46875"/>
     <w:rsid w:val="00E62AFC"/>
     <w:rsid w:val="00E6649D"/>
     <w:rsid w:val="00E668F8"/>
     <w:rsid w:val="00E84EB7"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E9324F"/>
     <w:rsid w:val="00E9407B"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA08B9"/>
     <w:rsid w:val="00EA412A"/>
+    <w:rsid w:val="00EB2BA0"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC6258"/>
     <w:rsid w:val="00ED666A"/>
     <w:rsid w:val="00EE5821"/>
     <w:rsid w:val="00EF01AF"/>
     <w:rsid w:val="00EF037E"/>
     <w:rsid w:val="00EF26C2"/>
     <w:rsid w:val="00F016CA"/>
     <w:rsid w:val="00F1320F"/>
     <w:rsid w:val="00F17A4E"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F478C9"/>
     <w:rsid w:val="00F57477"/>
     <w:rsid w:val="00F65C82"/>
+    <w:rsid w:val="00F72C8C"/>
     <w:rsid w:val="00F923A1"/>
+    <w:rsid w:val="00F964F5"/>
     <w:rsid w:val="00FA14FF"/>
     <w:rsid w:val="00FC3BD1"/>
     <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD35E4"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FF00E8"/>
     <w:rsid w:val="00FF31F6"/>
     <w:rsid w:val="00FF3AF7"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7007"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7415,51 +7724,50 @@
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00104CD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar2">
     <w:name w:val="Brödtext Char2"/>
     <w:aliases w:val="Brödtext Char Char Char Char Char,Brödtext Char Char Char,Brödtext Char1 Char,Brödtext Char Char2 Char,Brödtext Char Char Char Char Char1 Char,Brödtext Char Char Char1 Char"/>
     <w:link w:val="Brdtext"/>
     <w:locked/>
     <w:rsid w:val="00104CD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00283E6E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00C35CA3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -7471,55 +7779,67 @@
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C35CA3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00CE2223"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0083382F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="180511843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834422822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7535,224 +7855,246 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/kontakt/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D1D00E6204346EDAD786AD82990A964"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DDC3E712-10CC-4E67-BAEB-D65BDCBCCDF3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00EA50D5" w:rsidRDefault="003E4F76" w:rsidP="003E4F76">
           <w:pPr>
             <w:pStyle w:val="0D1D00E6204346EDAD786AD82990A964"/>
           </w:pPr>
           <w:r w:rsidRPr="00F9408D">
             <w:rPr>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
-    <w:altName w:val="PT Sans"/>
+    <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E4F76"/>
     <w:rsid w:val="00110667"/>
     <w:rsid w:val="003E4F76"/>
+    <w:rsid w:val="004868CF"/>
+    <w:rsid w:val="00631F26"/>
+    <w:rsid w:val="008956EC"/>
+    <w:rsid w:val="00A472A0"/>
+    <w:rsid w:val="00B158C1"/>
+    <w:rsid w:val="00C14E52"/>
+    <w:rsid w:val="00CA11BC"/>
+    <w:rsid w:val="00DF7F2D"/>
+    <w:rsid w:val="00E46875"/>
     <w:rsid w:val="00EA50D5"/>
+    <w:rsid w:val="00FE144B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8143,51 +8485,51 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D1D00E6204346EDAD786AD82990A964">
     <w:name w:val="0D1D00E6204346EDAD786AD82990A964"/>
     <w:rsid w:val="003E4F76"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -8465,69 +8807,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DC7F27B-249A-4CE1-98A6-ADBA67BC83AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>568</Words>
-  <Characters>3016</Characters>
+  <Words>536</Words>
+  <Characters>3110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3577</CharactersWithSpaces>
+  <CharactersWithSpaces>3558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>