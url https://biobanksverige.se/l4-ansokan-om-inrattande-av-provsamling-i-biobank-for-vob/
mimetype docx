--- v0 (2026-05-23)
+++ v1 (2026-10-21)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A53283" w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidTr="00C65B8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -125,2779 +126,3534 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26694A94" w14:textId="77777777" w:rsidR="00ED0D83" w:rsidRPr="00ED0D83" w:rsidRDefault="00ED0D83" w:rsidP="00D84784">
+    <w:p w14:paraId="26694A94" w14:textId="77777777" w:rsidR="00ED0D83" w:rsidRPr="00ED0D83" w:rsidRDefault="00ED0D83" w:rsidP="00530FB7">
       <w:pPr>
         <w:pStyle w:val="UnderrubriktillR1"/>
-        <w:spacing w:before="1320"/>
+        <w:spacing w:before="1080"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0D83">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="60"/>
         </w:rPr>
         <w:t>L4. Ansökan om inrättande av provsamling i biobank för vård- och behandlingsändamål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C218B7" w14:textId="70409E73" w:rsidR="00ED0D83" w:rsidRPr="00832DC3" w:rsidRDefault="00ED0D83" w:rsidP="00ED0D83">
+    <w:p w14:paraId="0A5E948E" w14:textId="358E5323" w:rsidR="00ED0D83" w:rsidRPr="00832DC3" w:rsidRDefault="3C991A8D" w:rsidP="3C991A8D">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED0D83">
+      <w:r w:rsidRPr="3C991A8D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna blankett ska användas för ansökan om inrättande av provsamling för vård och behandling i biobank tillhörande en region. Med provsamling avses ett eller flera prov som för ett visst ändamål bevaras i en biobank. Ansökan ska göras innan prov börjar insamlas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3919CB63" w14:textId="647D829B" w:rsidR="00ED0D83" w:rsidRPr="00832DC3" w:rsidRDefault="00ED0D83" w:rsidP="00ED0D83">
-      <w:pPr>
+    <w:p w14:paraId="3CD53042" w14:textId="4BF9FA73" w:rsidR="3C991A8D" w:rsidRDefault="3C991A8D" w:rsidP="3C991A8D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C991A8D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Personuppgifter som lämnas på denna blankett registreras av Regionalt biobankscentrum eller din biobank </w:t>
+        <w:t>Blanketten ska också användas vid förändringar av tidigare anmälda uppgifter och vid efteranmälan av provsamlingar som inte tidigare har inrättats i biobank. Förändringar ska anmälas inom en månad från det att ändringen inträdde.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92FD3" w14:paraId="2E5FDBC4" w14:textId="77777777" w:rsidTr="002E2F72">
+      <w:tr w:rsidR="00ED0D83" w14:paraId="12042F3D" w14:textId="77777777" w:rsidTr="1731D108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729F50F7" w14:textId="3EB0185B" w:rsidR="00C92FD3" w:rsidRPr="000D4BC6" w:rsidRDefault="00ED0D83" w:rsidP="007A0CB7">
+          <w:p w14:paraId="74FE7A51" w14:textId="2AC6CEF7" w:rsidR="00942A5E" w:rsidRDefault="00942A5E" w:rsidP="007A0CB7">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-            </w:pPr>
-[...53 lines deleted...]
-          <w:p w14:paraId="2BA9DE2F" w14:textId="63FBB53E" w:rsidR="00ED0D83" w:rsidRDefault="00000000" w:rsidP="007A0CB7">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ansökan avser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA9DE2F" w14:textId="7E393DA2" w:rsidR="00ED0D83" w:rsidRDefault="00615CE3" w:rsidP="007A0CB7">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1531256407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00ED0D83" w:rsidRPr="007A0CB7">
+                <w:r w:rsidR="1D82CEEA" w:rsidRPr="1D82CEEA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00ED0D83" w:rsidRPr="007A0CB7">
+            <w:r w:rsidR="1D82CEEA" w:rsidRPr="1D82CEEA">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1D82CEEA">
+              <w:t>Ansökan om inrättande av ny provsamling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F36206" w14:textId="317ED12D" w:rsidR="00ED0D83" w:rsidRPr="00696A51" w:rsidRDefault="00615CE3" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                </w:rPr>
                 <w:id w:val="788015103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00ED0D83" w:rsidRPr="007A0CB7">
+                <w:r w:rsidR="64CC6537" w:rsidRPr="64CC6537">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00ED0D83" w:rsidRPr="007A0CB7">
-[...56 lines deleted...]
-              <w:t>Anmälan enligt övergångsbestämmelser</w:t>
+            <w:r w:rsidR="64CC6537">
+              <w:t xml:space="preserve"> Förändring av tidigare anmälda uppgifter. Ange Provsamlings-id: </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="64CC6537">
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00765899" w14:paraId="5F41EECA" w14:textId="77777777" w:rsidTr="00C65B8A">
+      <w:tr w:rsidR="00765899" w14:paraId="5F41EECA" w14:textId="77777777" w:rsidTr="1731D108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="431E767F" w14:textId="77777777" w:rsidR="002B1EC8" w:rsidRDefault="00765899" w:rsidP="002B1EC8">
+          <w:p w14:paraId="77CDAB82" w14:textId="7E7A4833" w:rsidR="00942A5E" w:rsidRDefault="00942A5E" w:rsidP="002B1EC8">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I fylls av Regionalt biobankscentrum/biobank vid inrättande av ny provsamling. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431E767F" w14:textId="2A09D0BF" w:rsidR="002B1EC8" w:rsidRDefault="2B4137F8" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D4BC6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00765899">
+            <w:r>
+              <w:t>Provsamlings-ID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B4137F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F41ED85" w14:textId="2818310D" w:rsidR="00765899" w:rsidRPr="002B1EC8" w:rsidRDefault="00765899" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="002B1EC8">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B1EC8">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4227E6D4" w14:textId="77777777" w:rsidR="00ED0D83" w:rsidRDefault="00ED0D83"/>
-    <w:p w14:paraId="015DCA9F" w14:textId="77777777" w:rsidR="005C015D" w:rsidRDefault="005C015D" w:rsidP="008163F4"/>
+    <w:p w14:paraId="015DCA9F" w14:textId="77777777" w:rsidR="005C015D" w:rsidRPr="00530FB7" w:rsidRDefault="005C015D" w:rsidP="002B379A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4813"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E86327" w14:paraId="26E7DC9B" w14:textId="618D7ACC" w:rsidTr="00710B73">
+      <w:tr w:rsidR="00E86327" w14:paraId="26E7DC9B" w14:textId="618D7ACC" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="0BACD76D" w14:textId="5F879953" w:rsidR="00E86327" w:rsidRDefault="00765899" w:rsidP="002932D9">
+          <w:p w14:paraId="0BACD76D" w14:textId="6863C52D" w:rsidR="00E86327" w:rsidRDefault="1731D108" w:rsidP="002932D9">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk134170291"/>
-[...2 lines deleted...]
-              <w:t>Uppgifter om biobank/biobanksavdelning för insamling och förvaring i vården</w:t>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134170291"/>
+            <w:r>
+              <w:t>Ansvarig biobank där provsamling ska inrättas och förvaringsplats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883944" w14:paraId="0A6F8337" w14:textId="77777777" w:rsidTr="00DD0D04">
+      <w:tr w:rsidR="00530FB7" w14:paraId="1091CDB2" w14:textId="2EF3A87F" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="662"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F94C36" w14:textId="5CE623AE" w:rsidR="00530FB7" w:rsidRPr="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00530FB7">
+              <w:t xml:space="preserve">1.1 Huvudman för biobanken i vilken provsamling ska inrättas:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555F6DDB" w14:textId="7F6499E9" w:rsidR="00530FB7" w:rsidRPr="002B1EC8" w:rsidRDefault="00530FB7" w:rsidP="00530FB7">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64CC6537">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+            <w:r w:rsidRPr="64CC6537">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A74CCAA" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRPr="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00530FB7">
+              <w:t xml:space="preserve">1.2 Biobankens namn: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5493E435" w14:textId="394E26C4" w:rsidR="00530FB7" w:rsidRPr="002B1EC8" w:rsidRDefault="00530FB7" w:rsidP="00530FB7">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00530FB7" w14:paraId="594EE6CB" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="662"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186913C2" w14:textId="4B99A6E7" w:rsidR="00530FB7" w:rsidRPr="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:t>1.3 Biobankens registreringsnummer (tilldelas av Inspektionen för vård och omsorg)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64CC6537">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E964917" w14:textId="77E0254C" w:rsidR="00530FB7" w:rsidRPr="00D40D13" w:rsidRDefault="00530FB7" w:rsidP="00530FB7">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="641926A2" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRPr="002B1EC8" w:rsidRDefault="00530FB7" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64CC6537">
+              <w:t>1.4 Biobanksavdelning (om tillämpligt):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567ECB6D" w14:textId="71624BC3" w:rsidR="00530FB7" w:rsidRPr="64CC6537" w:rsidRDefault="00530FB7" w:rsidP="00530FB7">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w14:paraId="4CFA48A6" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69AB8FD9" w14:textId="39700AD2" w:rsidR="00D84784" w:rsidRDefault="0061425B" w:rsidP="00D84784">
+          <w:p w14:paraId="534B1563" w14:textId="77777777" w:rsidR="00D62810" w:rsidRPr="00530FB7" w:rsidRDefault="1731D108" w:rsidP="00530FB7">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1.1 </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="2A11DD9C" w14:textId="4673F5DA" w:rsidR="00883944" w:rsidRDefault="00883944" w:rsidP="002B1EC8">
+              <w:t>1.5. Fysisk förvaringsplats (benämning/plats):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B182F7" w14:textId="14065DD9" w:rsidR="00D62810" w:rsidRPr="64CC6537" w:rsidRDefault="00D62810" w:rsidP="00D62810">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-            </w:pPr>
-[...33 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w14:paraId="15F99B56" w14:textId="59964E49" w:rsidTr="00845FE0">
-[...326 lines deleted...]
-      <w:tr w:rsidR="00765899" w14:paraId="6AE5FE4A" w14:textId="628F81D5" w:rsidTr="00832DC3">
+      <w:tr w:rsidR="00530FB7" w14:paraId="6AE5FE4A" w14:textId="628F81D5" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3674BC38" w14:textId="6D071774" w:rsidR="00765899" w:rsidRPr="001A734A" w:rsidRDefault="001A734A" w:rsidP="00832DC3">
+          <w:p w14:paraId="3674BC38" w14:textId="399919D0" w:rsidR="00530FB7" w:rsidRPr="001A734A" w:rsidRDefault="00530FB7" w:rsidP="00530FB7">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
-              <w:rPr>
-                <w:i/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A734A">
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="190A40B4" w14:textId="0F30A79A" w:rsidR="00637D00" w:rsidRPr="00832DC3" w:rsidRDefault="00637D00" w:rsidP="00832DC3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="9629" w:type="dxa"/>
+        <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2401"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="3311"/>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="127"/>
+        <w:gridCol w:w="972"/>
+        <w:gridCol w:w="1705"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="479"/>
+        <w:gridCol w:w="1442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A734A" w14:paraId="104D05CA" w14:textId="77777777" w:rsidTr="00710B73">
+      <w:tr w:rsidR="001A734A" w14:paraId="104D05CA" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="42960510" w14:textId="2575A095" w:rsidR="001A734A" w:rsidRDefault="001A734A" w:rsidP="00D84784">
+          <w:p w14:paraId="42960510" w14:textId="2575A095" w:rsidR="001A734A" w:rsidRDefault="001A734A" w:rsidP="002B379A">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:ind w:left="357" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Provsamlingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883944" w14:paraId="31E71669" w14:textId="77777777" w:rsidTr="001A734A">
+      <w:tr w:rsidR="30FD35D9" w14:paraId="32626AB5" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="5480DF93" w14:textId="32A142E8" w:rsidR="00D84784" w:rsidRDefault="00C27577" w:rsidP="00D84784">
+          <w:p w14:paraId="683A69FD" w14:textId="5C3EC21B" w:rsidR="30FD35D9" w:rsidRDefault="30FD35D9" w:rsidP="00EB1D6C">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t>2.1 Sammanfattande beskrivning</w:t>
-[...2 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>2.1 Provsamlingens namn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F393545" w14:textId="47F2EFC3" w:rsidR="30FD35D9" w:rsidRDefault="30FD35D9" w:rsidP="30FD35D9">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883944" w14:paraId="31E71669" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5480DF93" w14:textId="2C271672" w:rsidR="00D84784" w:rsidRDefault="30FD35D9" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.1.1 Sammanfattande beskrivning:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="410D2F94" w14:textId="6250E57D" w:rsidR="00883944" w:rsidRDefault="00883944" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A734A" w14:paraId="43851E2D" w14:textId="77777777" w:rsidTr="00883944">
+      <w:tr w:rsidR="001A734A" w14:paraId="43851E2D" w14:textId="77777777" w:rsidTr="00544B20">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40381B89" w14:textId="51BC99A4" w:rsidR="001A734A" w:rsidRDefault="001A734A" w:rsidP="00D84784">
+          <w:p w14:paraId="40381B89" w14:textId="51BC99A4" w:rsidR="001A734A" w:rsidRDefault="1731D108" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Ändamål</w:t>
+              <w:t>2.2 Ändamål</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A734A" w14:paraId="43203A84" w14:textId="77777777" w:rsidTr="00883944">
+      <w:tr w:rsidR="400F9AA1" w14:paraId="57A06B80" w14:textId="77777777" w:rsidTr="00544B20">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7990CD48" w14:textId="336B8D91" w:rsidR="001A734A" w:rsidRPr="001A734A" w:rsidRDefault="00000000" w:rsidP="00D84784">
+          <w:p w14:paraId="18A7D7F5" w14:textId="3472844C" w:rsidR="400F9AA1" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
-                <w:b/>
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prover som är insamlade för vård- och behandling får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>bevaras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>användas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för ändamålen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3630AFEB" w14:textId="7299A3C8" w:rsidR="400F9AA1" w:rsidRPr="00D40D13" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vård, behandling eller andra medicinska ändamål i en vårdgivares verksamhet</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3D97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AC5CB4B" w14:textId="2FCB4136" w:rsidR="400F9AA1" w:rsidRPr="00D40D13" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Forskning (användande kräver etikgodkännande/tillstånd)</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3D97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487E611B" w14:textId="5604DFAA" w:rsidR="400F9AA1" w:rsidRPr="00D40D13" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Produktframställning (kräver specifikt samtycke)</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3D97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C50D35D" w14:textId="35A225C5" w:rsidR="400F9AA1" w:rsidRPr="00D40D13" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utbildning, kvalitetssäkring eller utvecklingsarbete inom ramen för något av de ändamål som anges i </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1–3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506F6912" w14:textId="694CE5D8" w:rsidR="400F9AA1" w:rsidRDefault="400F9AA1" w:rsidP="00544B20">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bevarade prov i biobanker får även </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>användas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B0F30B" w14:textId="3618CEB5" w:rsidR="400F9AA1" w:rsidRPr="00D40D13" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Utred</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400F9AA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ning av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skador enligt patientskadelagen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400F9AA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25855C60" w14:textId="4546AF80" w:rsidR="400F9AA1" w:rsidRPr="00D40D13" w:rsidRDefault="400F9AA1" w:rsidP="00D40D13">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="400F9AA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Identifiering av avlidna personer, om d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>et finns särskilda skäl</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3D97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>Vård och behandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A734A" w14:paraId="3A113A7B" w14:textId="77777777" w:rsidTr="000D4BC6">
+      <w:tr w:rsidR="00B439EC" w14:paraId="08B95937" w14:textId="77777777" w:rsidTr="00544B20">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EAA29E9" w14:textId="1B632951" w:rsidR="001A734A" w:rsidRDefault="00000000" w:rsidP="00D84784">
-[...45 lines deleted...]
-              <w:t>Kvalitetssäkring inom vården</w:t>
+          <w:p w14:paraId="64541513" w14:textId="115FBCB2" w:rsidR="00B439EC" w:rsidRPr="00B439EC" w:rsidRDefault="1731D108" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.3 Storlek </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(uppskattning)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w14:paraId="13985F38" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3207" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1116CF40" w14:textId="5443B51C" w:rsidR="001A734A" w:rsidRDefault="00000000" w:rsidP="00D84784">
+          <w:p w14:paraId="242C217A" w14:textId="20D6AACB" w:rsidR="00D62810" w:rsidRPr="007A0CB7" w:rsidRDefault="00D62810" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:rPr>
-[...464 lines deleted...]
-          <w:p w14:paraId="17803015" w14:textId="4C0D14D2" w:rsidR="00883944" w:rsidRDefault="00883944" w:rsidP="00D84784">
+            </w:pPr>
+            <w:r>
+              <w:t>2.3.1 Datum vid storleksbestämning:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17803015" w14:textId="4C0D14D2" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3207" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="56C53427" w14:textId="2B4E4D27" w:rsidR="00B439EC" w:rsidRPr="007A0CB7" w:rsidRDefault="00D7497E" w:rsidP="00D84784">
+          <w:p w14:paraId="7821D8DF" w14:textId="7C3178C4" w:rsidR="00D62810" w:rsidRPr="007A0CB7" w:rsidRDefault="00D62810" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.4.2 </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="2BC160EF" w14:textId="666EA36B" w:rsidR="00883944" w:rsidRDefault="00883944" w:rsidP="00D84784">
+              <w:t>2.3.2 Totalt antal prov:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69AC5727" w14:textId="4589CDEF" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B439EC" w14:paraId="7FFC127D" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3218" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D429FDE" w14:textId="2B505167" w:rsidR="00B439EC" w:rsidRDefault="3C991A8D" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.4 Tidsperiod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883944" w:rsidRPr="006D65FE" w14:paraId="43E15F97" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4687" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B194505" w14:textId="434FA001" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="3C991A8D" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.4.1 Provsamlingen inrättad (datum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3C991A8D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4941" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7821D8DF" w14:textId="5B541EB9" w:rsidR="00B439EC" w:rsidRPr="007A0CB7" w:rsidRDefault="00D7497E" w:rsidP="00D84784">
+          <w:p w14:paraId="6D93383D" w14:textId="60BA1A0E" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="3C991A8D" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.4.3 </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="69AC5727" w14:textId="4589CDEF" w:rsidR="00883944" w:rsidRDefault="00883944" w:rsidP="00D84784">
+              <w:t>2.4.2 Beräknat slutdatum:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D4BC6" w:rsidRPr="006D65FE" w14:paraId="6CB919F6" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="055A984C" w14:textId="4193618F" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="006D65FE" w:rsidP="00D62810">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00B439EC" w14:paraId="3AEBEF93" w14:textId="77777777" w:rsidTr="00481E65">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C73A0C8" w14:textId="096B22C7" w:rsidR="00B439EC" w:rsidRDefault="00883944" w:rsidP="00D84784">
-[...8 lines deleted...]
-              <w:t>Tillväxt</w:t>
+          <w:p w14:paraId="7F91500E" w14:textId="1CE0B34F" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="00615CE3" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-832824793"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="3C991A8D" w:rsidRPr="3C991A8D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="3C991A8D" w:rsidRPr="3C991A8D">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="3C991A8D">
+              <w:t>Nyinrättad</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00B439EC" w14:paraId="1A4CFE7D" w14:textId="77777777" w:rsidTr="000D4BC6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcW w:w="3499" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A6E6F26" w14:textId="632DB8D6" w:rsidR="00B439EC" w:rsidRPr="007A0CB7" w:rsidRDefault="000C2BD0" w:rsidP="00D84784">
-[...10 lines deleted...]
-          <w:p w14:paraId="68F613C6" w14:textId="79AAF1F9" w:rsidR="00883944" w:rsidRDefault="00883944" w:rsidP="00D84784">
+          <w:p w14:paraId="04B92EFD" w14:textId="006090FC" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="006D65FE" w:rsidP="00D62810">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4823" w:type="dxa"/>
-[...236 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F91500E" w14:textId="1CE0B34F" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="00000000" w:rsidP="00D84784">
-[...149 lines deleted...]
-          <w:p w14:paraId="531877CF" w14:textId="3E00F0D4" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="00000000" w:rsidP="00D84784">
+          <w:p w14:paraId="531877CF" w14:textId="3E00F0D4" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="00615CE3" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-615598651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006D65FE" w:rsidRPr="007A0CB7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D65FE" w:rsidRPr="006D65FE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006D65FE">
               <w:t>Tillsvidare</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D65FE" w:rsidRPr="006D65FE" w14:paraId="5B55862A" w14:textId="77777777" w:rsidTr="006D65FE">
+      <w:tr w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w14:paraId="7DAF763B" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="160BBCC5" w14:textId="1E791CDD" w:rsidR="006D65FE" w:rsidRPr="006D65FE" w:rsidRDefault="00F65B1B" w:rsidP="00D84784">
+          <w:p w14:paraId="21BA2879" w14:textId="5E86872A" w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w:rsidRDefault="1731D108" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Population</w:t>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5 Provmaterial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D65FE" w:rsidRPr="006D65FE" w14:paraId="16FDA295" w14:textId="77777777" w:rsidTr="006D65FE">
+      <w:tr w:rsidR="00D62810" w:rsidRPr="00F65B1B" w14:paraId="0F3762FC" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9629" w:type="dxa"/>
-[...304 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="3866" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BB2BA32" w14:textId="6EAC971E" w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
+          <w:p w14:paraId="5606BDF8" w14:textId="5C3888E4" w:rsidR="00D62810" w:rsidRPr="00F65B1B" w:rsidRDefault="00D62810" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Mängd (ml, g, </w:t>
-[...7 lines deleted...]
-              <w:t>):</w:t>
+              <w:t xml:space="preserve">Typ av prov </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41E7B821" w14:textId="25C4C500" w:rsidR="00D62810" w:rsidRPr="00F65B1B" w:rsidRDefault="00D62810" w:rsidP="64CC6537">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mängd </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB2BA32" w14:textId="1CC51795" w:rsidR="00D62810" w:rsidRPr="00F65B1B" w:rsidRDefault="00D62810" w:rsidP="64CC6537">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(ml, g, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="729DE79A" w14:textId="6E2E4724" w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
+          <w:p w14:paraId="729DE79A" w14:textId="7FE886D0" w:rsidR="00D62810" w:rsidRPr="00F65B1B" w:rsidRDefault="00D62810" w:rsidP="64CC6537">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Totalt antal prov:</w:t>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ungefärligt antal prov vid tidpunkt för ansökan:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1608E92A" w14:textId="77777777" w:rsidR="00D62810" w:rsidRPr="00F65B1B" w:rsidRDefault="00D62810" w:rsidP="64CC6537">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppskattad tillväxt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D88ABE6" w14:textId="35760224" w:rsidR="00D62810" w:rsidRPr="00F65B1B" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(antal prov/ år):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w:rsidRPr="00F65B1B" w14:paraId="68EA905C" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ECAFE2D" w14:textId="006C29FE" w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
-[...4 lines deleted...]
-              <w:t>Tillväxt, prov per år:</w:t>
+          <w:p w14:paraId="751C1EF2" w14:textId="39E99951" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1885981863"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Organ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D88ABE6" w14:textId="015938DB" w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
-[...4 lines deleted...]
-              <w:t>Antal prov per individ:</w:t>
+          <w:p w14:paraId="52DC1596" w14:textId="1401C2A7" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w14:paraId="68EA905C" w14:textId="77777777" w:rsidTr="000D4BC6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="751C1EF2" w14:textId="3B1C96FF" w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
+          <w:p w14:paraId="6034F614" w14:textId="22952A7B" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AB41084" w14:textId="222A7C7E" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w:rsidRPr="00F65B1B" w14:paraId="39DC3399" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AA4E83F" w14:textId="22475CB1" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="392528061"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vävnad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="636E9220" w14:textId="50491946" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23E8BC47" w14:textId="3FE92B05" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36E2E79D" w14:textId="52F6B69A" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w:rsidRPr="00F65B1B" w14:paraId="2268C736" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="351AC151" w14:textId="689F40F5" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1543736752"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Celler/Cellinjer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E77208F" w14:textId="1FD28BBA" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B28E984" w14:textId="10965C38" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="261C2FF6" w14:textId="5DC82110" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w:rsidRPr="00F65B1B" w14:paraId="0ADB6C51" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40920DAE" w14:textId="16A87892" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1545289479"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Genomiskt material</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E23B410" w14:textId="7537AD54" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ABF9A35" w14:textId="161AFBB7" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="480F37C5" w14:textId="61A94AF6" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w:rsidRPr="00F65B1B" w14:paraId="2F901C85" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D757404" w14:textId="443BE14C" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="980769061"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Blod eller blodplasma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF0AE85" w14:textId="62C1BCEF" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="256401E7" w14:textId="75C7C4B7" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="759350CF" w14:textId="36ADABA4" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w14:paraId="24F1FC66" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72B651C8" w14:textId="53C13EDD" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2025224516"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Urin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3057E2D4" w14:textId="1FD28BBA" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="61DF64A0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0548E39E" w14:textId="28B21AD7" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="61DF64A0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="024F3CD1" w14:textId="3F9E781D" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r w:rsidRPr="61DF64A0">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w14:paraId="4B9487DD" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="090B592C" w14:textId="78A4D087" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="236916634"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Saliv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DE618AA" w14:textId="1FD28BBA" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="61DF64A0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEF2C5" w14:textId="28B21AD7" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="61DF64A0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CE3E1C9" w14:textId="3D72B997" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r w:rsidRPr="61DF64A0">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62810" w14:paraId="387F05BF" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="535306AD" w14:textId="498F1183" w:rsidR="00D62810" w:rsidRPr="00D40D13" w:rsidRDefault="00615CE3" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1860155394"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D62810" w:rsidRPr="00D40D13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Annat: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62810">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00D62810">
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D62810">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D62810" w:rsidRPr="3C991A8D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62810">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="075C7E1C" w14:textId="1FD28BBA" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="61DF64A0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A75765A" w14:textId="28B21AD7" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FORMTEXT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="61DF64A0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B407F24" w14:textId="7546B383" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00D62810">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r w:rsidRPr="61DF64A0">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>     </w:t>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E02AF" w:rsidRPr="00F65B1B" w14:paraId="0EB17C49" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E0E892D" w14:textId="7E9A2993" w:rsidR="006E02AF" w:rsidRDefault="3C991A8D" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.6 Katalogisering av prov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w14:paraId="0D8FE623" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA155D9" w14:textId="77777777" w:rsidR="006E02AF" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD5BE9">
+              <w:t>Katalogiseringsmetod:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5731C0FA" w14:textId="4E674B96" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65B1B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
@@ -2909,2010 +3665,186 @@
             <w:r w:rsidRPr="00F65B1B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F65B1B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...1825 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="4180" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FFE2E6D" w14:textId="0289D7E8" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="00000000" w:rsidP="00D84784">
+          <w:p w14:paraId="0FFE2E6D" w14:textId="6CDC58B5" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="00615CE3" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1809129685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E55D7B" w:rsidRPr="00932BB7">
+                <w:r w:rsidR="3C991A8D" w:rsidRPr="3C991A8D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E55D7B" w:rsidRPr="007A0CB7">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="3C991A8D" w:rsidRPr="3C991A8D">
+              <w:rPr>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006E02AF" w:rsidRPr="00CD5BE9">
-[...3 lines deleted...]
-          <w:p w14:paraId="4E0C7B78" w14:textId="2D4F7160" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="00000000" w:rsidP="00D84784">
+            <w:r w:rsidR="3C991A8D">
+              <w:t xml:space="preserve">Digitalt </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7646">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="3C991A8D">
+              <w:t xml:space="preserve"> ange datasystem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0C7B78" w14:textId="2D4F7160" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="00615CE3" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="143869342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E55D7B" w:rsidRPr="00932BB7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006E02AF" w:rsidRPr="00CD5BE9">
               <w:t xml:space="preserve"> Pappersbaserat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC50C3D" w14:textId="11B5468B" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="00000000" w:rsidP="00D84784">
+          <w:p w14:paraId="2AC50C3D" w14:textId="11B5468B" w:rsidR="006E02AF" w:rsidRPr="00CD5BE9" w:rsidRDefault="00615CE3" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1101521822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E55D7B" w:rsidRPr="00932BB7">
+                <w:r w:rsidR="7050A178" w:rsidRPr="7050A178">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006E02AF" w:rsidRPr="007A0CB7">
-[...7 lines deleted...]
-              <w:t>Biobanksavdelningens katalogiseringsmetod</w:t>
+            <w:r w:rsidR="7050A178">
+              <w:t xml:space="preserve"> Biobanksavdelningens katalogiseringsmetod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="2137" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3868B1A3" w14:textId="77777777" w:rsidR="007A0CB7" w:rsidRDefault="006E02AF" w:rsidP="00D84784">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5BE9">
               <w:t>Ange startdatum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
@@ -4986,158 +3918,201 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B394298" w14:textId="38BB624C" w:rsidR="00883944" w:rsidRPr="00832DC3" w:rsidRDefault="00883944" w:rsidP="00832DC3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD5BE9" w14:paraId="059CD213" w14:textId="77777777" w:rsidTr="00D20725">
+      <w:tr w:rsidR="00CD5BE9" w14:paraId="059CD213" w14:textId="77777777" w:rsidTr="006E34AB">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="18B57D83" w14:textId="65ADF440" w:rsidR="00CD5BE9" w:rsidRDefault="00CD5BE9" w:rsidP="00686240">
+          <w:p w14:paraId="18B57D83" w14:textId="50D1F456" w:rsidR="00CD5BE9" w:rsidRPr="00EB1D6C" w:rsidRDefault="1731D108" w:rsidP="006E34AB">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Särskilda föreskrifter</w:t>
+              <w:t xml:space="preserve">Särskilda föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2B3E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exempelvis lokal uppdragsbeskrivning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1731D108">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD5BE9" w14:paraId="1224F11A" w14:textId="77777777" w:rsidTr="00D43479">
+      <w:tr w:rsidR="00CD5BE9" w14:paraId="1224F11A" w14:textId="77777777" w:rsidTr="006E34AB">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABB7E54" w14:textId="5E4AC931" w:rsidR="00CD5BE9" w:rsidRPr="00CD5BE9" w:rsidRDefault="00000000" w:rsidP="000D4BC6">
+          <w:p w14:paraId="0ABB7E54" w14:textId="5E4AC931" w:rsidR="00CD5BE9" w:rsidRPr="00CD5BE9" w:rsidRDefault="00615CE3" w:rsidP="006E34AB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
+              <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="18"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="436413396"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E55D7B" w:rsidRPr="000D4BC6">
+                <w:r w:rsidR="3C991A8D" w:rsidRPr="3C991A8D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
+                    <w:bCs/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="18"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E55D7B" w:rsidRPr="000D4BC6">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="3C991A8D" w:rsidRPr="3C991A8D">
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CD5BE9">
+            <w:r w:rsidR="3C991A8D">
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B54E012" w14:textId="3890F48B" w:rsidR="00CD5BE9" w:rsidRPr="00CD5BE9" w:rsidRDefault="00000000" w:rsidP="000D4BC6">
+          <w:p w14:paraId="4B54E012" w14:textId="3890F48B" w:rsidR="00CD5BE9" w:rsidRPr="00CD5BE9" w:rsidRDefault="00615CE3" w:rsidP="006E34AB">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
+              <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="460007148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E55D7B" w:rsidRPr="000D4BC6">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E55D7B" w:rsidRPr="000D4BC6">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E55D7B" w:rsidRPr="3C991A8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5BE9" w:rsidRPr="002B1EC8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ja, se bilaga</w:t>
             </w:r>
             <w:r w:rsidR="00CD5BE9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD5BE9" w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CD5BE9" w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5162,80 +4137,81 @@
             </w:r>
             <w:r w:rsidR="00CD5BE9" w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41FF3186" w14:textId="761BB6F2" w:rsidR="00CD5BE9" w:rsidRPr="00832DC3" w:rsidRDefault="00CD5BE9" w:rsidP="00832DC3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2407"/>
-        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD5BE9" w14:paraId="50AA90B3" w14:textId="77777777" w:rsidTr="00D20725">
+      <w:tr w:rsidR="00CD5BE9" w14:paraId="50AA90B3" w14:textId="77777777" w:rsidTr="64CC6537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="457FBE0B" w14:textId="6DB8CE3B" w:rsidR="00CD5BE9" w:rsidRDefault="00CD5BE9" w:rsidP="00686240">
+          <w:p w14:paraId="457FBE0B" w14:textId="6DB8CE3B" w:rsidR="00CD5BE9" w:rsidRDefault="00CD5BE9" w:rsidP="00D62810">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:ind w:left="357" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Provsamlingsansvarig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD5BE9" w14:paraId="57AC762E" w14:textId="77777777" w:rsidTr="00686240">
+      <w:tr w:rsidR="00CD5BE9" w14:paraId="57AC762E" w14:textId="77777777" w:rsidTr="64CC6537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EF29678" w14:textId="4BD8691E" w:rsidR="00CD5BE9" w:rsidRDefault="008E286D" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4.1 </w:t>
             </w:r>
             <w:r w:rsidR="00E75E45">
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7E01AA" w14:textId="0B8322CF" w:rsidR="00E75E45" w:rsidRPr="00CD5BE9" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5310,379 +4286,351 @@
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75E45" w14:paraId="0256B6B4" w14:textId="77777777" w:rsidTr="00686240">
+      <w:tr w:rsidR="00E75E45" w14:paraId="0256B6B4" w14:textId="77777777" w:rsidTr="64CC6537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="392CF30A" w14:textId="7AA4DC07" w:rsidR="00E75E45" w:rsidRPr="000D4BC6" w:rsidRDefault="008E286D" w:rsidP="000D4BC6">
+          <w:p w14:paraId="392CF30A" w14:textId="0342BBAA" w:rsidR="00E75E45" w:rsidRPr="000D4BC6" w:rsidRDefault="1D82CEEA" w:rsidP="1D82CEEA">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.3 </w:t>
-[...2 lines deleted...]
-              <w:t>Utdelningsadress:</w:t>
+              <w:t>4.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D82CEEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Arbetsplatsadress:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B8FB820" w14:textId="0C74A62B" w:rsidR="00E75E45" w:rsidRPr="00CD5BE9" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02E8C87E" w14:textId="2DB6D997" w:rsidR="00E75E45" w:rsidRPr="000D4BC6" w:rsidRDefault="008E286D" w:rsidP="000D4BC6">
+          <w:p w14:paraId="02E8C87E" w14:textId="322616C4" w:rsidR="00E75E45" w:rsidRPr="000D4BC6" w:rsidRDefault="1D82CEEA" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.4 </w:t>
-[...2 lines deleted...]
-              <w:t>Tfn (med riktnr.):</w:t>
+              <w:t>4.4 Tfn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="239766FD" w14:textId="37602B7E" w:rsidR="00E75E45" w:rsidRPr="00CD5BE9" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75E45" w14:paraId="550BEC41" w14:textId="77777777" w:rsidTr="008412C4">
+      <w:tr w:rsidR="00D62810" w14:paraId="550BEC41" w14:textId="77777777" w:rsidTr="00D62810">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED88EFD" w14:textId="11CCE2A9" w:rsidR="00E75E45" w:rsidRDefault="008E286D" w:rsidP="00E75E45">
+          <w:p w14:paraId="2ED88EFD" w14:textId="11CCE2A9" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00E75E45">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.5 </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="17B9BD5F" w14:textId="44F2412C" w:rsidR="00E75E45" w:rsidRPr="00CD5BE9" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
+              <w:t>4.5 Postnr:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B9BD5F" w14:textId="44F2412C" w:rsidR="00D62810" w:rsidRPr="00CD5BE9" w:rsidRDefault="00D62810" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5068187C" w14:textId="618AFEB4" w:rsidR="00E75E45" w:rsidRDefault="008E286D" w:rsidP="00E75E45">
+          <w:p w14:paraId="58CE479C" w14:textId="77777777" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="00E75E45">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.6 </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="44F3210B" w14:textId="448039D8" w:rsidR="00E75E45" w:rsidRPr="00CD5BE9" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
+              <w:t>4.6 Postort:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E476C20" w14:textId="1124F15D" w:rsidR="00D62810" w:rsidRPr="00CD5BE9" w:rsidRDefault="00D62810" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59133CC5" w14:textId="77777777" w:rsidR="00E75E45" w:rsidRPr="008A525D" w:rsidRDefault="00E75E45" w:rsidP="008A525D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2407"/>
-        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E75E45" w14:paraId="10ED9355" w14:textId="77777777" w:rsidTr="00D20725">
+      <w:tr w:rsidR="00E75E45" w14:paraId="10ED9355" w14:textId="77777777" w:rsidTr="1731D108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="41DB30D8" w14:textId="02AFCE59" w:rsidR="00E75E45" w:rsidRDefault="00E16191" w:rsidP="008A525D">
+          <w:p w14:paraId="41DB30D8" w14:textId="2E21EBAE" w:rsidR="00E75E45" w:rsidRDefault="1731D108" w:rsidP="30FD35D9">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:r>
-              <w:t>Uppgiftslämnare</w:t>
+            <w:r w:rsidRPr="00EB1D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annan kontaktperson </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(om tillämpligt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75E45" w14:paraId="2410E3C5" w14:textId="77777777" w:rsidTr="00CC664B">
+      <w:tr w:rsidR="00E75E45" w14:paraId="2410E3C5" w14:textId="77777777" w:rsidTr="1731D108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7FB1E09E" w14:textId="09053C17" w:rsidR="00E75E45" w:rsidRDefault="008E286D" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00637EF3">
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
             <w:r w:rsidR="00E75E45">
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DEAE6EB" w14:textId="66031671" w:rsidR="00E75E45" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -5754,398 +4702,308 @@
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75E45" w14:paraId="4E81CF08" w14:textId="77777777" w:rsidTr="005D0ACA">
+      <w:tr w:rsidR="00D62810" w14:paraId="4E81CF08" w14:textId="77777777" w:rsidTr="1731D108">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A25516A" w14:textId="72ED6958" w:rsidR="00E75E45" w:rsidRDefault="00637EF3" w:rsidP="008A525D">
+          <w:p w14:paraId="1B1D0F20" w14:textId="77777777" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="008A525D">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">5.3 </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="7BCD0B5F" w14:textId="34B1461F" w:rsidR="00E75E45" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
+              <w:t>5.3 Datum:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D54036" w14:textId="0521BF1A" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
-              <w:t> </w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6CC680" w14:textId="249B59B3" w:rsidR="00E75E45" w:rsidRPr="002633E8" w:rsidRDefault="00637EF3" w:rsidP="002633E8">
+          <w:p w14:paraId="4F6CC680" w14:textId="6CE5F5FA" w:rsidR="00D62810" w:rsidRPr="002633E8" w:rsidRDefault="00D62810" w:rsidP="002633E8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
-            <w:r w:rsidRPr="002633E8">
-[...6 lines deleted...]
-          <w:p w14:paraId="0E181F9F" w14:textId="1B0809AC" w:rsidR="00E75E45" w:rsidRDefault="00E75E45" w:rsidP="000D4BC6">
+            <w:r>
+              <w:t>5.4 Tfn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E181F9F" w14:textId="1B0809AC" w:rsidR="00D62810" w:rsidRDefault="00D62810" w:rsidP="000D4BC6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="204656E1" w14:textId="326D6C1A" w:rsidR="00CD5BE9" w:rsidRPr="008A525D" w:rsidRDefault="00CD5BE9" w:rsidP="008A525D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...45 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="479420A7" w14:textId="77777777" w:rsidR="00CD5BE9" w:rsidRPr="008A525D" w:rsidRDefault="00CD5BE9" w:rsidP="008A525D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A525D" w14:paraId="56C09312" w14:textId="77777777" w:rsidTr="00D20725">
+      <w:tr w:rsidR="008A525D" w14:paraId="56C09312" w14:textId="77777777" w:rsidTr="1731D108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="168A67E6" w14:textId="5EAF2A68" w:rsidR="008A525D" w:rsidRDefault="008A525D" w:rsidP="002B1EC8">
+          <w:p w14:paraId="168A67E6" w14:textId="5EAF2A68" w:rsidR="008A525D" w:rsidRDefault="1731D108" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Underskrifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="4DA7771D" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="4DA7771D" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA7A667" w14:textId="27852999" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
+          <w:p w14:paraId="592C308F" w14:textId="7AACF938" w:rsidR="000F5309" w:rsidRDefault="7050A178" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
-              <w:t>6.1 Biobanksavdelning där provsamling inrättas</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00E336A2" w:rsidRPr="007271C6">
+              <w:t xml:space="preserve">6.1 Biobanksavdelningsansvarig </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007271C6" w:rsidRPr="007271C6">
+              <w:t>(om tillämpligt)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA7A667" w14:textId="048324F5" w:rsidR="000F5309" w:rsidRDefault="7050A178" w:rsidP="7050A178">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t>om tillämpligt)</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7050A178">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Verksamhetsansvarig/chef eller annan behörig personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="7E781C41" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="7E781C41" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC8507" w14:textId="53244775" w:rsidR="000F5309" w:rsidRPr="000F5309" w:rsidRDefault="64CC6537" w:rsidP="002B1EC8">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.1.1 Underskrift:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="5A4EDBD4" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B1589D6" w14:textId="4569D7D6" w:rsidR="000F5309" w:rsidRDefault="00637EF3" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.1.2 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Namnförtydligande:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DF7E666" w14:textId="4455A7E4" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6157,58 +5015,57 @@
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="1D899A70" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w:rsidRPr="003C3B7A" w14:paraId="1D899A70" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0ADB498D" w14:textId="04C870BF" w:rsidR="000F5309" w:rsidRDefault="00637EF3" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.1.3 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54E36477" w14:textId="19A16996" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6222,169 +5079,162 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72233F14" w14:textId="68BD870C" w:rsidR="000F5309" w:rsidRDefault="00637EF3" w:rsidP="002B1EC8">
+          <w:p w14:paraId="72233F14" w14:textId="08F1AD28" w:rsidR="000F5309" w:rsidRDefault="1731D108" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">6.1.4 </w:t>
-[...2 lines deleted...]
-              <w:t>Ort:</w:t>
+              <w:t>6.1.4 E-post</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBB5A72" w14:textId="4D37E910" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w14:paraId="5D627BC6" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w14:paraId="5D627BC6" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08B686EA" w14:textId="1D74D7CF" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t>6.2 Provsamlingsansvarig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w:rsidRPr="000F5309" w14:paraId="57B5312A" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w:rsidRPr="000F5309" w14:paraId="57B5312A" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="263340AF" w14:textId="3B002412" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2.1 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Underskrift:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="174546AE" w14:textId="77777777" w:rsidR="000F5309" w:rsidRPr="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w14:paraId="2FEE0982" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w14:paraId="2FEE0982" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2BFBB0" w14:textId="135A704A" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2.2 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Namnförtydligande:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B636A32" w14:textId="77777777" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6396,58 +5246,57 @@
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w14:paraId="2A380E22" w14:textId="77777777" w:rsidTr="008A525D">
+      <w:tr w:rsidR="000F5309" w14:paraId="2A380E22" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59EF981E" w14:textId="567A3E3B" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.2.3 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57AB9335" w14:textId="77777777" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6461,161 +5310,198 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3B5010" w14:textId="4BA1D407" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
+          <w:p w14:paraId="6C3B5010" w14:textId="3A8C9C2B" w:rsidR="000F5309" w:rsidRDefault="1731D108" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">6.2.4 </w:t>
-[...2 lines deleted...]
-              <w:t>Ort:</w:t>
+              <w:t>6.2.4 E-post:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7B60A9" w14:textId="77777777" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w14:paraId="14AD33AD" w14:textId="77777777" w:rsidTr="00C65B8A">
+      <w:tr w:rsidR="000F5309" w14:paraId="14AD33AD" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="438306EB" w14:textId="465EDD80" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t>6.3 Behörig företrädare för sjukvårdshuvudmannens biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w:rsidRPr="000F5309" w14:paraId="3C8B686E" w14:textId="77777777" w:rsidTr="00C65B8A">
+      <w:tr w:rsidR="400F9AA1" w14:paraId="745523A6" w14:textId="77777777" w:rsidTr="1731D108">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE5697E" w14:textId="06096F7B" w:rsidR="400F9AA1" w:rsidRDefault="00615CE3" w:rsidP="400F9AA1">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1858473070"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA6C96" w:rsidRPr="1731D108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AA6C96">
+              <w:t xml:space="preserve"> Ansökan beviljad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F5309" w:rsidRPr="000F5309" w14:paraId="3C8B686E" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="53A42034" w14:textId="654E5298" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.3.1 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Underskrift:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A74591C" w14:textId="77777777" w:rsidR="000F5309" w:rsidRPr="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w14:paraId="48AC7CBB" w14:textId="77777777" w:rsidTr="00C65B8A">
+      <w:tr w:rsidR="000F5309" w14:paraId="48AC7CBB" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="4B3214F5" w14:textId="63E95504" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.3.2 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Namnförtydligande:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B5AE267" w14:textId="77777777" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
@@ -6635,51 +5521,51 @@
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5309" w14:paraId="1E852D4C" w14:textId="77777777" w:rsidTr="00C65B8A">
+      <w:tr w:rsidR="000F5309" w14:paraId="1E852D4C" w14:textId="77777777" w:rsidTr="1731D108">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1C3A00AE" w14:textId="2E05CC4B" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6.3.3 </w:t>
             </w:r>
             <w:r w:rsidR="000F5309">
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7838D884" w14:textId="77777777" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
@@ -6702,232 +5588,249 @@
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="37D740D5" w14:textId="4757EB92" w:rsidR="000F5309" w:rsidRDefault="00120C19" w:rsidP="002B1EC8">
+          <w:p w14:paraId="37D740D5" w14:textId="7648E467" w:rsidR="000F5309" w:rsidRDefault="1731D108" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">6.3.4 </w:t>
-[...2 lines deleted...]
-              <w:t>Ort:</w:t>
+              <w:t>6.3.4 E-post:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57DEEF0A" w14:textId="77777777" w:rsidR="000F5309" w:rsidRDefault="000F5309" w:rsidP="002B1EC8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883944">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B3750C4" w14:textId="77777777" w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidRDefault="003F7096" w:rsidP="000F5309"/>
     <w:sectPr w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidSect="00107B6D">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D814BEB" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07">
+    <w:p w14:paraId="581E0B8A" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344A3A08" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D8682B0" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
+    <w:p w14:paraId="13AD8C85" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="03F48690" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="56DAF749" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="294D9578" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="206BF04A" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="67EE1C99" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09A97A9A" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07">
+    <w:p w14:paraId="13DB1325" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D1123A" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1D628330" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
+    <w:p w14:paraId="567A2C0F" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="27F92F71" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1D9DBC6C" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="475241D1" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="39B3CCD0" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="41C511E4" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="00BE011B" w:rsidRDefault="00195795" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6963,51 +5866,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="434085D9" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="0BC90786" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -7045,63 +5948,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6B2B8D82" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6D45C7BF" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10502900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7137,51 +6040,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5540E24B" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="2B44CACE" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -7219,105 +6122,110 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3B7CF43C" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="53A1B0F0" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B48D1E" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07">
+    <w:p w14:paraId="413A222A" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D969BEE" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="26913841" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6E3D726E" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="465BE99C" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4F1DE50E" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="48E92CB1" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="34645DA4" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0969202B" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12175274" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07">
+    <w:p w14:paraId="27C16C5C" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C2F8CB" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3698D2D8" w14:textId="77777777" w:rsidR="00F930CD" w:rsidRDefault="00F930CD" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4266D778" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7E64EC75" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="00D04ADB" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="51D45AE5" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5AAFEAE4" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
+    <w:p w14:paraId="29D3211E" w14:textId="77777777" w:rsidR="00615CE3" w:rsidRDefault="00615CE3" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
@@ -7331,52 +6239,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="239ED9C9" w:rsidR="00215DED" w:rsidRPr="00215DED" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="33B55EE0" w:rsidR="00215DED" w:rsidRPr="00215DED" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
@@ -7582,61 +6490,64 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Dokument:</w:t>
     </w:r>
     <w:r w:rsidR="003B2667">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002932D9">
       <w:t>L4</w:t>
     </w:r>
     <w:r w:rsidR="003B2667">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="003B2667">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Version:</w:t>
     </w:r>
     <w:r w:rsidR="003B2667">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00120C19">
-      <w:t>10.0</w:t>
+      <w:t>10.</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA2286">
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="003B2667">
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="16C78B22" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00FD2ECD" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202476AC" wp14:editId="425FE807">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>816610</wp:posOffset>
@@ -7721,110 +6632,116 @@
               </wp:positionV>
               <wp:extent cx="4442400" cy="331200"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4442400" cy="331200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="487304E8" w14:textId="726EEA3E" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="61F88F9D" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="002932D9">
                             <w:t>L4. Ansökan</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00AA2286">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00AA2286">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00120C19">
-                            <w:t>10.0</w:t>
+                          <w:r w:rsidR="00120C19" w:rsidRPr="00AA2286">
+                            <w:t>10.</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA2286">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00AA2286">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00AA2286">
                             <w:t xml:space="preserve"> 202</w:t>
                           </w:r>
-                          <w:r w:rsidR="002932D9">
-                            <w:t>3</w:t>
+                          <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                            <w:t>6</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00AA2286">
                             <w:t>-</w:t>
                           </w:r>
-                          <w:r w:rsidR="00120C19">
-                            <w:t>05</w:t>
+                          <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                            <w:t>10</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00AA2286">
                             <w:t>-</w:t>
                           </w:r>
-                          <w:r w:rsidR="00120C19">
-                            <w:t>16</w:t>
+                          <w:r w:rsidR="00120C19" w:rsidRPr="00AA2286">
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="5E4C2C67" w:rsidR="006754C0" w:rsidRPr="00265C54" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:i w:val="0"/>
                               <w:iCs w:val="0"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
@@ -7860,110 +6777,116 @@
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7F0112AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.4pt;margin-top:43.1pt;width:349.8pt;height:26.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEov1EQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8rBiMOkXWIsOA&#10;oC2QDj0rshQbkEWNUmJnv36UHCdFt9OwC02LFD/ee7q961vDjgp9A7bk00nOmbISqsbuS/7jZf3p&#10;C2c+CFsJA1aV/KQ8v1t+/HDbuULNoAZTKWRUxPqicyWvQ3BFlnlZq1b4CThlKagBWxHoF/dZhaKj&#10;6q3JZnl+k3WAlUOQyns6fRiCfJnqa61keNLaq8BMyWm2kCwmu4s2W96KYo/C1Y08jyH+YYpWNJaa&#10;Xko9iCDYAZs/SrWNRPCgw0RCm4HWjVRpB9pmmr/bZlsLp9IuBI53F5j8/ysrH49b94ws9F+hJwIj&#10;IJ3zhafDuE+vsY1fmpRRnCA8XWBTfWCSDheLxWyRU0hSbD6fEi+xTHa97dCHbwpaFp2SI9GS0BLH&#10;jQ9D6pgSm1lYN8YkaoxlXclv5p/zdOESoeLGUo/rrNEL/a5nTVXy2bjHDqoTrYcwMO+dXDc0w0b4&#10;8CyQqKaxSb7hiYw2QL3g7HFWA/7623nMJwYoyllH0im5/3kQqDgz3y1xE3U2Ojg6u9Gxh/YeSI1T&#10;ehhOJpcuYDCjqxHaV1L1KnahkLCSepV8N7r3YRAwvQqpVquURGpyImzs1slYOqIYEX3pXwW6M+yB&#10;CHuEUVSieIf+kDvgvzoE0E2iJuI6oHiGm5SYyD2/mij1t/8p6/q2l78BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBcCob/4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UadxiaIQ&#10;p0JUCCFxoOVxduIliRqvo9h5lF+Peyq3He1o5pt8u5iOTTi41pKE9SoChlRZ3VIt4fPj+S4F5rwi&#10;rTpLKOGEDrbF9VWuMm1n2uN08DULIeQyJaHxvs84d1WDRrmV7ZHC78cORvkgh5rrQc0h3HQ8jqKE&#10;G9VSaGhUj08NVsfDaCS8/5Zfydv3eJp3r7tpj8eX8X4tpLy9WR4fgHlc/MUMZ/yADkVgKu1I2rFO&#10;ghBxQPcS0iQGdjZEIt4AK8Ml0g3wIuf/NxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIUSi/URAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFwKhv/iAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="487304E8" w14:textId="726EEA3E" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="61F88F9D" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="002932D9">
                       <w:t>L4. Ansökan</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00AA2286">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00AA2286">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00120C19">
-                      <w:t>10.0</w:t>
+                    <w:r w:rsidR="00120C19" w:rsidRPr="00AA2286">
+                      <w:t>10.</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA2286">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00AA2286">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00AA2286">
                       <w:t xml:space="preserve"> 202</w:t>
                     </w:r>
-                    <w:r w:rsidR="002932D9">
-                      <w:t>3</w:t>
+                    <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                      <w:t>6</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00AA2286">
                       <w:t>-</w:t>
                     </w:r>
-                    <w:r w:rsidR="00120C19">
-                      <w:t>05</w:t>
+                    <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                      <w:t>10</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00AA2286">
                       <w:t>-</w:t>
                     </w:r>
-                    <w:r w:rsidR="00120C19">
-                      <w:t>16</w:t>
+                    <w:r w:rsidR="00120C19" w:rsidRPr="00AA2286">
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C33E19" w:rsidRPr="00AA2286">
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="5E4C2C67" w:rsidR="006754C0" w:rsidRPr="00265C54" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:i w:val="0"/>
                         <w:iCs w:val="0"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
@@ -8046,51 +6969,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7461BF4F" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="4C78ED81" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
           <wp:cNvGraphicFramePr>
@@ -8334,51 +7257,51 @@
                             <w:t>2</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058446E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE85F0A"/>
@@ -8815,50 +7738,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="208253EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="2E8E4F06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F5F2C69C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D81E8D78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC7AF652">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="500C752E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0720A196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8D4030D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="070E1D7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C30BF5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23262D35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7312F814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8935,51 +7971,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286B58D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="475AD958"/>
     <w:lvl w:ilvl="0" w:tplc="7272EC1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -9024,51 +8060,223 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34EF96F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="9F70F568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="48A42F44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F144554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2CDA2DE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D71A9D42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6146415A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A7B6678C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FEF252FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9926DE5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41BCE29D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="EB12A510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="06FA2122">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9E800BCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A5EA9C4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="49A22736">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A4D4ED00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C492AF9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2CA638A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45148362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EF233BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82DCCA26"/>
     <w:lvl w:ilvl="0" w:tplc="95A0C838">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -9113,51 +8321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF026D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53D464DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9226,51 +8434,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F433275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B169806"/>
     <w:lvl w:ilvl="0" w:tplc="3A16DFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -9315,51 +8523,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="763521F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DB26E92"/>
     <w:lvl w:ilvl="0" w:tplc="8F009892">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -9404,317 +8612,396 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="976568683">
+  <w:num w:numId="1" w16cid:durableId="241532159">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1325281666">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="862943410">
+  <w:num w:numId="3" w16cid:durableId="1631666593">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="976568683">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="862943410">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1059477831">
+  <w:num w:numId="6" w16cid:durableId="1059477831">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="339896583">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="306470067">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="404883994">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="339896583">
+  <w:num w:numId="10" w16cid:durableId="1792481307">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="306470067">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1764641851">
+  <w:num w:numId="11" w16cid:durableId="1764641851">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1264995601">
+  <w:num w:numId="12" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="103162212">
+  <w:num w:numId="13" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="606885402">
+  <w:num w:numId="14" w16cid:durableId="606885402">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HPIvphs7530h4BSPubkTA1sa+HmV4uwbrK6JW59/nHNX1btt+gDnOD1AySOEAWCCQLSqZ9geI2laooMig5+uzA==" w:salt="EdilcT1KI7MwX4P9m2jAgA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8vFba4YuAYy2z2DgQsZDAZfk95DffIUx6cEk2XJfbpnz6T0+rbTcyY0E5R3jMyCE+ZLdugs5/K/xXTM+tvzpaQ==" w:salt="y+dLW2obd7qYDRiLNnNuAQ=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00041583"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="000C2BD0"/>
     <w:rsid w:val="000D4BC6"/>
     <w:rsid w:val="000F5309"/>
     <w:rsid w:val="00107B6D"/>
+    <w:rsid w:val="00107B83"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00120C19"/>
     <w:rsid w:val="0012563F"/>
     <w:rsid w:val="00145BA7"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001A734A"/>
+    <w:rsid w:val="001C0E39"/>
     <w:rsid w:val="001C1C14"/>
+    <w:rsid w:val="00201599"/>
     <w:rsid w:val="00215DED"/>
+    <w:rsid w:val="00220208"/>
+    <w:rsid w:val="00223242"/>
+    <w:rsid w:val="002305F2"/>
     <w:rsid w:val="00235362"/>
+    <w:rsid w:val="00247287"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="002633E8"/>
     <w:rsid w:val="00265C54"/>
     <w:rsid w:val="00273EB5"/>
     <w:rsid w:val="002932D9"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B1EC8"/>
     <w:rsid w:val="002B260D"/>
+    <w:rsid w:val="002B379A"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002F326E"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="00330667"/>
     <w:rsid w:val="0033297A"/>
+    <w:rsid w:val="003437B3"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
+    <w:rsid w:val="003A3D97"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
+    <w:rsid w:val="003C7EB2"/>
+    <w:rsid w:val="003E2376"/>
     <w:rsid w:val="003F7096"/>
+    <w:rsid w:val="004666AC"/>
     <w:rsid w:val="0047580F"/>
     <w:rsid w:val="004857A5"/>
     <w:rsid w:val="00493FC8"/>
+    <w:rsid w:val="004C1FC2"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004F63DE"/>
+    <w:rsid w:val="00502486"/>
+    <w:rsid w:val="00503A21"/>
     <w:rsid w:val="005201D8"/>
+    <w:rsid w:val="00530FB7"/>
     <w:rsid w:val="00532427"/>
+    <w:rsid w:val="00544B20"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
+    <w:rsid w:val="005A2B3E"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B6D97"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="0061425B"/>
+    <w:rsid w:val="00615CE3"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="00637EF3"/>
+    <w:rsid w:val="006726D8"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006D65FE"/>
     <w:rsid w:val="006E02AF"/>
     <w:rsid w:val="006E2C1E"/>
+    <w:rsid w:val="006E34AB"/>
+    <w:rsid w:val="006E7C20"/>
+    <w:rsid w:val="006F5410"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710B73"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="007271C6"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00765899"/>
     <w:rsid w:val="007715E3"/>
+    <w:rsid w:val="00771F4A"/>
     <w:rsid w:val="007A0CB7"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00832DC3"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="00883944"/>
     <w:rsid w:val="008A525D"/>
     <w:rsid w:val="008B5CE8"/>
     <w:rsid w:val="008E286D"/>
     <w:rsid w:val="008F0CC0"/>
+    <w:rsid w:val="008F3FA2"/>
     <w:rsid w:val="00905919"/>
+    <w:rsid w:val="00917584"/>
     <w:rsid w:val="00932BB7"/>
+    <w:rsid w:val="00942A5E"/>
     <w:rsid w:val="0095000D"/>
+    <w:rsid w:val="009542EE"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="009743BC"/>
     <w:rsid w:val="00976809"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
+    <w:rsid w:val="009D42CF"/>
     <w:rsid w:val="009E47B3"/>
+    <w:rsid w:val="00A02CE1"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
+    <w:rsid w:val="00AA2286"/>
     <w:rsid w:val="00AA5EBD"/>
+    <w:rsid w:val="00AA6C96"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AF0700"/>
+    <w:rsid w:val="00AF168C"/>
+    <w:rsid w:val="00B25451"/>
     <w:rsid w:val="00B4032C"/>
     <w:rsid w:val="00B439EC"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
+    <w:rsid w:val="00B66A3E"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B82C8C"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
+    <w:rsid w:val="00BE7646"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C27577"/>
+    <w:rsid w:val="00C33E19"/>
+    <w:rsid w:val="00C42407"/>
+    <w:rsid w:val="00C432C5"/>
     <w:rsid w:val="00C55254"/>
     <w:rsid w:val="00C65B8A"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA3C65"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD5BE9"/>
     <w:rsid w:val="00D00269"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D20725"/>
     <w:rsid w:val="00D30ECF"/>
+    <w:rsid w:val="00D40D13"/>
+    <w:rsid w:val="00D4768F"/>
+    <w:rsid w:val="00D62810"/>
     <w:rsid w:val="00D63EB8"/>
     <w:rsid w:val="00D7497E"/>
     <w:rsid w:val="00D84784"/>
     <w:rsid w:val="00D87EAA"/>
+    <w:rsid w:val="00D95060"/>
     <w:rsid w:val="00DC00E5"/>
+    <w:rsid w:val="00DD5686"/>
+    <w:rsid w:val="00E1101E"/>
     <w:rsid w:val="00E16191"/>
+    <w:rsid w:val="00E2498A"/>
     <w:rsid w:val="00E336A2"/>
     <w:rsid w:val="00E55D7B"/>
     <w:rsid w:val="00E75E45"/>
+    <w:rsid w:val="00E857B3"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
+    <w:rsid w:val="00EB1D6C"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00ED0D83"/>
+    <w:rsid w:val="00F02759"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F3311D"/>
+    <w:rsid w:val="00F41E4D"/>
     <w:rsid w:val="00F65B1B"/>
     <w:rsid w:val="00F930CD"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FE548E"/>
+    <w:rsid w:val="00FE6B34"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7199"/>
+    <w:rsid w:val="0DBF3942"/>
+    <w:rsid w:val="1731D108"/>
+    <w:rsid w:val="1D82CEEA"/>
+    <w:rsid w:val="20532B18"/>
+    <w:rsid w:val="2A0EE053"/>
+    <w:rsid w:val="2A3A927C"/>
+    <w:rsid w:val="2B4137F8"/>
+    <w:rsid w:val="30FD35D9"/>
+    <w:rsid w:val="3C991A8D"/>
+    <w:rsid w:val="400F9AA1"/>
+    <w:rsid w:val="4E138754"/>
+    <w:rsid w:val="5CE22264"/>
+    <w:rsid w:val="61DF64A0"/>
+    <w:rsid w:val="64CC6537"/>
+    <w:rsid w:val="7050A178"/>
+    <w:rsid w:val="760BC037"/>
+    <w:rsid w:val="7794932E"/>
+    <w:rsid w:val="7C1FAD1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10063,71 +9350,71 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4298"/>
+    <w:rsid w:val="00D40D13"/>
     <w:pPr>
-      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002B54B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="300"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (CS-rubriker)"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="-20"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002520D5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="540" w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -10293,51 +9580,51 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00147E54"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="007F2199"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="227" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002520D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidhuvudsida1">
     <w:name w:val="sidhuvud sida 1"/>
     <w:rsid w:val="00702A07"/>
     <w:rPr>
@@ -10387,208 +9674,242 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Flt-titel">
     <w:name w:val="Fält-titel"/>
     <w:qFormat/>
     <w:rsid w:val="000D4BC6"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Flt-svar">
     <w:name w:val="Fält-svar"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B1EC8"/>
     <w:pPr>
-      <w:spacing w:before="40" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell-titelbaseradpR2">
     <w:name w:val="Tabell-titel (baserad på R2)"/>
     <w:qFormat/>
     <w:rsid w:val="00D20725"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellrubrikbaseradpR3">
     <w:name w:val="Tabell rubrik (baserad på R3)"/>
     <w:qFormat/>
     <w:rsid w:val="00E86465"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="140" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Flt-textpunktlista">
     <w:name w:val="Fält-text punktlista"/>
     <w:basedOn w:val="Flt-titel"/>
     <w:qFormat/>
     <w:rsid w:val="00AA5EBD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Aktuelllista1">
     <w:name w:val="Aktuell lista1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D87EAA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D87EAA"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubriktillR1">
     <w:name w:val="Underrubrik till R1"/>
     <w:qFormat/>
     <w:rsid w:val="00D01EF7"/>
     <w:pPr>
       <w:spacing w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (CS-rubriker)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1medunderrubrik">
     <w:name w:val="Rubrik 1 med underrubrik"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:qFormat/>
     <w:rsid w:val="002B54B4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00637D00"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00637D00"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00637D00"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C1FC2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00942A5E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00942A5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="60100930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="298344067">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10683,51 +10004,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111192298">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10985,74 +10306,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87A73B69-6B62-4AAB-8F17-B3DC9FB42D6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4133</Characters>
+  <Pages>3</Pages>
+  <Words>696</Words>
+  <Characters>3690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4903</CharactersWithSpaces>
+  <CharactersWithSpaces>4378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>