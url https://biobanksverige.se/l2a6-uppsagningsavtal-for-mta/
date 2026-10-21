--- v0 (2026-05-23)
+++ v1 (2026-10-21)
@@ -37,51 +37,50 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
       <w:tr w:rsidR="0051047C" w14:paraId="15CD81A0" w14:textId="77777777" w:rsidTr="000A0A55">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D9CDCC0" w14:textId="77777777" w:rsidR="0051047C" w:rsidRDefault="0051047C" w:rsidP="000A0A55">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Dokument-ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -137,59 +136,86 @@
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="008C1124">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00E076BD" w:rsidRPr="008C1124">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003B7119" w:rsidRPr="008C1124">
         <w:t>a6</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1124">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Uppsägningsavtal för MTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27" w:rsidDel="0026223F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63760A06" w14:textId="4248A875" w:rsidR="0051047C" w:rsidRDefault="0051047C" w:rsidP="0051047C">
+    <w:p w14:paraId="63760A06" w14:textId="1A58B502" w:rsidR="0051047C" w:rsidRDefault="0051047C" w:rsidP="0051047C">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">Detta Avtal innehåller villkor för </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">uppsägning av tidigare tecknad MTA mellan Biobanken och </w:t>
+        <w:t>uppsägning av tidigare tecknad MTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57665">
+        <w:t xml:space="preserve"> (dokument L2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F81">
+        <w:t>a1</w:t>
+      </w:r>
+      <w:r w:rsidR="00957C2A">
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F81">
+        <w:t xml:space="preserve"> L2a2 med versionsnummer 10.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F72">
+        <w:t xml:space="preserve"> eller lägre</w:t>
+      </w:r>
+      <w:r w:rsidR="00010C15">
+        <w:t>, eller på dokument L2a3 med versionsnummer 10.0</w:t>
+      </w:r>
+      <w:r w:rsidR="002952D2">
+        <w:t xml:space="preserve"> eller lägre</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F72">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mellan Biobanken och </w:t>
       </w:r>
       <w:r w:rsidR="004910BF">
         <w:t>Mottagaren</w:t>
       </w:r>
       <w:r w:rsidR="001B34C4">
         <w:t xml:space="preserve"> om tillgängliggörande av humanbiologiskt material</w:t>
       </w:r>
       <w:r w:rsidR="00B661DE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004910BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60215C73" w14:textId="1744C307" w:rsidR="0051047C" w:rsidRPr="00E85D27" w:rsidRDefault="0051047C" w:rsidP="00403E87">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="009122EE">
         <w:t>DEFINITIONER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE49B8A" w14:textId="77777777" w:rsidR="0051047C" w:rsidRPr="00E85D27" w:rsidRDefault="0051047C" w:rsidP="0051047C">
       <w:r w:rsidRPr="00E85D27">
         <w:t>I detta avtal används följande definitioner:</w:t>
@@ -218,51 +244,59 @@
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> den biobank där Materialet ingår</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och som huvudmannen för biobanken ansvarar för.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40139730" w14:textId="6570BE44" w:rsidR="00B661DE" w:rsidRDefault="00B661DE" w:rsidP="0051047C">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Material”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> de Prov som </w:t>
       </w:r>
       <w:r w:rsidR="000E46BB">
         <w:t>tillgängliggjorts genom MTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
-        <w:t xml:space="preserve"> samt tillhörande Provkod.</w:t>
+        <w:t xml:space="preserve"> samt tillhörande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59382607" w14:textId="4472F88B" w:rsidR="009109A9" w:rsidRPr="00E85D27" w:rsidRDefault="009109A9" w:rsidP="0051047C">
       <w:r w:rsidRPr="009109A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Mottagaren”:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avser</w:t>
       </w:r>
       <w:r w:rsidR="004910BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E46BB">
         <w:t xml:space="preserve">mottagande </w:t>
       </w:r>
       <w:r w:rsidR="004910BF">
         <w:t>part i MTA</w:t>
       </w:r>
       <w:r w:rsidR="00321D63">
         <w:t xml:space="preserve"> tillika part i aktuellt Avtal. </w:t>
       </w:r>
@@ -367,51 +401,67 @@
         </w:rPr>
         <w:t>”Prov”:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avser</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t>iologiskt material från en levande eller avliden människa eller från ett foster</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7471303C" w14:textId="7DC7C213" w:rsidR="00B661DE" w:rsidRPr="00E85D27" w:rsidRDefault="00B661DE" w:rsidP="0051047C">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>”Provkod”:</w:t>
+        <w:t>”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> det prov-ID som har ersatt direkt identifierande uppgifter på prov så att prov inte direkt kan tillskrivas en specifik individ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5B8BAF" w14:textId="10BF415C" w:rsidR="0051047C" w:rsidRPr="00E85D27" w:rsidRDefault="0051047C" w:rsidP="00322E60">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BAKGRUND </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1A3A49" w14:textId="64A9790D" w:rsidR="00F937AF" w:rsidRDefault="009109A9" w:rsidP="0051047C">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk213854449"/>
       <w:r>
         <w:t xml:space="preserve">Parterna har ingått MTA rörande tillgång till och användning av Material från Biobanken. </w:t>
       </w:r>
       <w:r w:rsidRPr="009109A9">
         <w:t>Det har kommit till parternas kännedom att</w:t>
       </w:r>
       <w:r w:rsidR="00753923">
@@ -495,167 +545,197 @@
         <w:t>KVARSTÅENDE SKYLDIGHETER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255A7EBB" w14:textId="23EB23C9" w:rsidR="00C6423A" w:rsidRDefault="00C6423A" w:rsidP="00D3108B">
       <w:r w:rsidRPr="00C6423A">
         <w:t>De bestämmelser i MTA som rör Mottagarens ansvar för hantering av Material efter avtalets upphörande ska fortsatt tilläm</w:t>
       </w:r>
       <w:r w:rsidRPr="00484877">
         <w:t>pas</w:t>
       </w:r>
       <w:r w:rsidR="00D467F9" w:rsidRPr="00484877">
         <w:t xml:space="preserve"> så länge </w:t>
       </w:r>
       <w:r w:rsidR="00B53F98" w:rsidRPr="00484877">
         <w:t xml:space="preserve">Mottagaren har </w:t>
       </w:r>
       <w:r w:rsidR="00D467F9" w:rsidRPr="00484877">
         <w:t>åtkomst till Material</w:t>
       </w:r>
       <w:r w:rsidRPr="00484877">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D4DF6E" w14:textId="78318F23" w:rsidR="00C6423A" w:rsidRDefault="00C6423A" w:rsidP="00D3108B">
       <w:r w:rsidRPr="00C6423A">
+        <w:lastRenderedPageBreak/>
         <w:t>Vidare ska de villkor i MTA som enligt dess lydelse ska gälla även efter uppsägning och upphörande förbli bindande mellan parterna, trots att MTA avslutats genom detta Avtal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601737C6" w14:textId="3E4F2451" w:rsidR="00F937AF" w:rsidRPr="00E85D27" w:rsidRDefault="00F937AF" w:rsidP="00322E60">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>ÖVRIGT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF59075" w14:textId="7E66B59A" w:rsidR="00F937AF" w:rsidRDefault="00F937AF" w:rsidP="00F90501">
       <w:pPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00D459AC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parterna är införstådda med att för </w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t xml:space="preserve">detta </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t>vtal gäller svensk rätt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och att e</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t xml:space="preserve">ventuell tolkning eller tvist i anledning av </w:t>
       </w:r>
       <w:r>
         <w:t>Avtalet</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t>, som parterna inte kan lösa på egen han</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t>, ska av</w:t>
       </w:r>
       <w:r>
         <w:t>göras av svensk allmän domstol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ACF2FB" w14:textId="65F08AC9" w:rsidR="003C4CD1" w:rsidRDefault="002430F8" w:rsidP="003C4CD1">
+    <w:p w14:paraId="32ACF2FB" w14:textId="0B89AC49" w:rsidR="003C4CD1" w:rsidRDefault="00B91821" w:rsidP="003C4CD1">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1421138372"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A0155">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003C4CD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F937AF" w:rsidRPr="000A3141">
-        <w:t xml:space="preserve">Avtalet har upprättats i </w:t>
+        <w:t xml:space="preserve">Avtalet </w:t>
+      </w:r>
+      <w:r w:rsidR="00625FD9">
+        <w:t>upprättas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F937AF" w:rsidRPr="000A3141">
+        <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="00F937AF">
         <w:t xml:space="preserve">två </w:t>
       </w:r>
       <w:r w:rsidR="00F937AF" w:rsidRPr="000A3141">
-        <w:t>(2) original varav parterna tagit ett (1) exemplar var</w:t>
+        <w:t xml:space="preserve">(2) original </w:t>
+      </w:r>
+      <w:r w:rsidR="000B04B7">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="00F937AF" w:rsidRPr="000A3141">
+        <w:t xml:space="preserve"> parterna ta</w:t>
+      </w:r>
+      <w:r w:rsidR="00625FD9">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F937AF" w:rsidRPr="000A3141">
+        <w:t xml:space="preserve"> ett (1) exemplar var</w:t>
       </w:r>
       <w:r w:rsidR="00F937AF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBC8292" w14:textId="0D392FEF" w:rsidR="00B53F98" w:rsidRPr="00F937AF" w:rsidRDefault="002430F8" w:rsidP="00F90501">
+    <w:p w14:paraId="7EBC8292" w14:textId="5533135F" w:rsidR="00B53F98" w:rsidRPr="00F937AF" w:rsidRDefault="00B91821" w:rsidP="00F90501">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1828814010"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003C4CD1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003C4CD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00484877">
-        <w:t xml:space="preserve">Avtalet har signerats elektroniskt och parterna har tagit varsitt exemplar. </w:t>
+        <w:t>Avtalet signera</w:t>
+      </w:r>
+      <w:r w:rsidR="000B04B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00484877">
+        <w:t xml:space="preserve"> elektroniskt och parterna </w:t>
+      </w:r>
+      <w:r w:rsidR="00625FD9">
+        <w:t>tar</w:t>
+      </w:r>
+      <w:r w:rsidR="00484877">
+        <w:t xml:space="preserve"> varsitt exemplar. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4271"/>
         <w:gridCol w:w="4223"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F937AF" w:rsidRPr="00416B96" w14:paraId="30F2E125" w14:textId="77777777" w:rsidTr="000A0A55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="749C72F4" w14:textId="77777777" w:rsidR="00F937AF" w:rsidRPr="00E85D27" w:rsidRDefault="00F937AF" w:rsidP="000A0A55">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
             </w:pPr>
             <w:r>
               <w:t>UNDERSKRIFTER</w:t>
@@ -1054,121 +1134,121 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="7FDA8C00" w14:textId="5EE032AB" w:rsidR="00484877" w:rsidRDefault="00484877" w:rsidP="005D734F"/>
     <w:sectPr w:rsidR="00484877" w:rsidSect="005A7CE4">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="085C6772" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00702A07">
+    <w:p w14:paraId="0D93DFB4" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF9377C" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="44C372E4" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7CF9A9B8" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="10F0F3EE" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="06CA9D26" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="25FB6A50" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="392A38AF" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="23CD5F34" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49D965AB" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00702A07">
+    <w:p w14:paraId="19ABB8ED" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341E2365" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6124757E" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6BE2139E" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5B178517" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3059A464" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7A044C6B" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="11F498A3" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6F90711D" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -1248,51 +1328,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="047C0E73" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:795.1pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAS+KpX9wAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMAyG75P2DpGRdplGQiQKlKao&#10;mrTd1/EAofGaiiapkgDl7WdO2832b//+/uowu5FdMaYheAWrpQCGvgtm8L2C4/fH2xZYytobPQaP&#10;Cu6Y4FA/P1W6NOHmv/Da5p6RiU+lVmBznkrOU2fR6bQME3rSfkJ0OlMbe26ivpG5G7kUouBOD54+&#10;WD3hu8Xu3F4cYZxfe2mbzb3AT9mYOLZ5Pg5KvSzmZg8s45z/luGBTzdQE9MpXLxJbFRAQTJN1zsh&#10;gT301U4UwE5UFeutBF5X/H+G+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDR4bNJgQIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBL4qlf&#10;3AAAAAsBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6D954B9A" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:795.1pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAS+KpX9wAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMAyG75P2DpGRdplGQiQKlKao&#10;mrTd1/EAofGaiiapkgDl7WdO2832b//+/uowu5FdMaYheAWrpQCGvgtm8L2C4/fH2xZYytobPQaP&#10;Cu6Y4FA/P1W6NOHmv/Da5p6RiU+lVmBznkrOU2fR6bQME3rSfkJ0OlMbe26ivpG5G7kUouBOD54+&#10;WD3hu8Xu3F4cYZxfe2mbzb3AT9mYOLZ5Pg5KvSzmZg8s45z/luGBTzdQE9MpXLxJbFRAQTJN1zsh&#10;gT301U4UwE5UFeutBF5X/H+G+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDR4bNJgQIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBL4qlf&#10;3AAAAAsBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="33328881">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4868</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10515812</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
@@ -1330,51 +1410,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4E3B2C46" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.4pt;margin-top:828pt;width:595.3pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJvb1qje&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoYyhRCXGqgAQXhCoChx7d&#10;eEki/BNipzVvz+YEx50ZzX5TbpM17IhTGLyTIFYZMHSt14PrJHy8P11tgIWonFbGO5TwgwG21flZ&#10;qQrtT+4Nj03sGJW4UCgJfYxjwXloe7QqrPyIjrxPP1kV6Zw6rid1onJr+HWW5dyqwdGHXo342GP7&#10;1cyWWva4q5/b5jWJ7+bhpZ69SGYv5eVFqu+BRUzxLwwLPqFDRUwHPzsdmJFA3JHU/DanSYsv7sQa&#10;2GHRNusb4FXJ/2+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb29ao3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="4B1F71CB" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.4pt;margin-top:828pt;width:595.3pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJvb1qje&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoYyhRCXGqgAQXhCoChx7d&#10;eEki/BNipzVvz+YEx50ZzX5TbpM17IhTGLyTIFYZMHSt14PrJHy8P11tgIWonFbGO5TwgwG21flZ&#10;qQrtT+4Nj03sGJW4UCgJfYxjwXloe7QqrPyIjrxPP1kV6Zw6rid1onJr+HWW5dyqwdGHXo342GP7&#10;1cyWWva4q5/b5jWJ7+bhpZ69SGYv5eVFqu+BRUzxLwwLPqFDRUwHPzsdmJFA3JHU/DanSYsv7sQa&#10;2GHRNusb4FXJ/2+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb29ao3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="6B6FABDF" w:rsidR="0033297A" w:rsidRDefault="001336CC" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="0B1DD21B">
               <wp:simplePos x="0" y="0"/>
@@ -1422,51 +1502,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="16135E5C" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.95pt;width:595.25pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHn9DChAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm9117cSxso7cpKkq&#10;RUnUpMoZs+BFYhkK2Gv313dgP5ymUQ9VfcDAvHkz83aGi8t9o8lOOK/AlLQ4ySkRhkOlzKak359u&#10;Pswp8YGZimkwoqQH4enl8v27i9YuxARq0JVwBEmMX7S2pHUIdpFlnteiYf4ErDBolOAaFvDoNlnl&#10;WIvsjc4meX6ateAq64AL7/H2ujPSZeKXUvBwL6UXgeiSYm4hrS6t67hmywu22Dhma8X7NNg/ZNEw&#10;ZTDoSHXNAiNbp/6gahR34EGGEw5NBlIqLlINWE2Rv6rmsWZWpFpQHG9Hmfz/o+V3u0f74FCG1vqF&#10;x22sYi9dE/8xP7JPYh1GscQ+EI6XZ7PZ+enZjBKOtunHYp4nNbOjt3U+fBHQkLgpqcOPkTRiu1sf&#10;MCJCB0gM5kGr6kZpnQ5us77SjuwYfrjzYj799Dl+K3T5DaZNBBuIbp053mTHWtIuHLSIOG2+CUlU&#10;hdlPUiapzcQYh3EuTCg6U80q0YWf5fgbosfGjB4pl0QYmSXGH7l7ggHZkQzcXZY9PrqK1KWjc/63&#10;xDrn0SNFBhNG50YZcG8RaKyqj9zhB5E6aaJKa6gOD4446GbEW36j8LvdMh8emMOhwPHBQQ/3uEgN&#10;bUmh31FSg/v51n3EY6+ilZIWh6yk/seWOUGJ/mqwi8+L6TROZTpMZ2cTPLiXlvVLi9k2V4DtUOCT&#10;YnnaRnzQw1Y6aJ7xPVjFqGhihmPskvLghsNV6IYfXxQuVqsEw0m0LNyaR8sjeVQ19uXT/pk52zdv&#10;wLa/g2Eg2eJVD3fY6GlgtQ0gVWrwo6693jjFqXH6Fyc+Ey/PCXV8F5e/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAIDxtPt0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3W6DMAyF7yftHSJX2s20hiJB&#10;CyVUaNJ2P9YHSIlHUPODkrSlbz/3aruzfezj7zSHxRp2xRAn7wRs1hkwdINXkxsFHL8/3nbAYpJO&#10;SeMdCrhjhEP7/NTIWvmb+8Jrn0ZGJi7WUoBOaa45j4NGK+Paz+hI+/HBykRtGLkK8kbm1vA8y0pu&#10;5eTog5Yzvmsczv3FEsb5dcx1t72X+Jl3Kpg+LcdJiJfV0u2BJVzS3zI88OkGWmI6+YtTkRkBFCTR&#10;tNhtK2APfVNlBbATVWVRVMDbhv/P0P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR5/Q&#10;woQCAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IDxtPt0AAAALAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6EF90342" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.95pt;width:595.25pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHn9DChAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm9117cSxso7cpKkq&#10;RUnUpMoZs+BFYhkK2Gv313dgP5ymUQ9VfcDAvHkz83aGi8t9o8lOOK/AlLQ4ySkRhkOlzKak359u&#10;Pswp8YGZimkwoqQH4enl8v27i9YuxARq0JVwBEmMX7S2pHUIdpFlnteiYf4ErDBolOAaFvDoNlnl&#10;WIvsjc4meX6ateAq64AL7/H2ujPSZeKXUvBwL6UXgeiSYm4hrS6t67hmywu22Dhma8X7NNg/ZNEw&#10;ZTDoSHXNAiNbp/6gahR34EGGEw5NBlIqLlINWE2Rv6rmsWZWpFpQHG9Hmfz/o+V3u0f74FCG1vqF&#10;x22sYi9dE/8xP7JPYh1GscQ+EI6XZ7PZ+enZjBKOtunHYp4nNbOjt3U+fBHQkLgpqcOPkTRiu1sf&#10;MCJCB0gM5kGr6kZpnQ5us77SjuwYfrjzYj799Dl+K3T5DaZNBBuIbp053mTHWtIuHLSIOG2+CUlU&#10;hdlPUiapzcQYh3EuTCg6U80q0YWf5fgbosfGjB4pl0QYmSXGH7l7ggHZkQzcXZY9PrqK1KWjc/63&#10;xDrn0SNFBhNG50YZcG8RaKyqj9zhB5E6aaJKa6gOD4446GbEW36j8LvdMh8emMOhwPHBQQ/3uEgN&#10;bUmh31FSg/v51n3EY6+ilZIWh6yk/seWOUGJ/mqwi8+L6TROZTpMZ2cTPLiXlvVLi9k2V4DtUOCT&#10;YnnaRnzQw1Y6aJ7xPVjFqGhihmPskvLghsNV6IYfXxQuVqsEw0m0LNyaR8sjeVQ19uXT/pk52zdv&#10;wLa/g2Eg2eJVD3fY6GlgtQ0gVWrwo6693jjFqXH6Fyc+Ey/PCXV8F5e/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAIDxtPt0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3W6DMAyF7yftHSJX2s20hiJB&#10;CyVUaNJ2P9YHSIlHUPODkrSlbz/3aruzfezj7zSHxRp2xRAn7wRs1hkwdINXkxsFHL8/3nbAYpJO&#10;SeMdCrhjhEP7/NTIWvmb+8Jrn0ZGJi7WUoBOaa45j4NGK+Paz+hI+/HBykRtGLkK8kbm1vA8y0pu&#10;5eTog5Yzvmsczv3FEsb5dcx1t72X+Jl3Kpg+LcdJiJfV0u2BJVzS3zI88OkGWmI6+YtTkRkBFCTR&#10;tNhtK2APfVNlBbATVWVRVMDbhv/P0P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR5/Q&#10;woQCAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IDxtPt0AAAALAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0033297A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="362180D9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10512848</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
@@ -1504,75 +1584,75 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4018A739" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827.8pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAB3V9Dne&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYWtCqrTSdChJcEEIUDjtm&#10;jWkrGqc06Rb+Pe6J3ez3rOfvFbtoB3HEyfeOFKSrBARS40xPrYLPj6ebDQgfNBk9OEIFv+hhV15e&#10;FDo37kTveKxDKziEfK4VdCGMuZS+6dBqv3IjEntfbrI68Dq10kz6xOF2kLdJkkmre+IPnR7xscPm&#10;u54tp+zxrXpu6teY/tQPL9Xs0jjslbq+itU9iIAx/B/Dgs/oUDLTwc1kvBgUcJHAarZeZyAWP90m&#10;PB0WbXO3BVkW8rxD+QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAd1fQ53gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="27740C3D" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827.8pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAB3V9Dne&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYWtCqrTSdChJcEEIUDjtm&#10;jWkrGqc06Rb+Pe6J3ez3rOfvFbtoB3HEyfeOFKSrBARS40xPrYLPj6ebDQgfNBk9OEIFv+hhV15e&#10;FDo37kTveKxDKziEfK4VdCGMuZS+6dBqv3IjEntfbrI68Dq10kz6xOF2kLdJkkmre+IPnR7xscPm&#10;u54tp+zxrXpu6teY/tQPL9Xs0jjslbq+itU9iIAx/B/Dgs/oUDLTwc1kvBgUcJHAarZeZyAWP90m&#10;PB0WbXO3BVkW8rxD+QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAd1fQ53gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="698FD97F" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00A11672">
+    <w:p w14:paraId="60BFEBD5" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00A11672">
       <w:pPr>
         <w:spacing w:before="100" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F980C5F" w14:textId="77777777" w:rsidR="00BF7983" w:rsidRDefault="00BF7983" w:rsidP="00F952B6">
+    <w:p w14:paraId="1C9A0073" w14:textId="77777777" w:rsidR="00B91821" w:rsidRDefault="00B91821" w:rsidP="00F952B6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -2298,51 +2378,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="0AB94104" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="23BC4C4C" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="2E4719A7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="28" name="Bildobjekt 28"/>
           <wp:cNvGraphicFramePr>
@@ -7284,282 +7364,307 @@
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1661077847">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1450852909">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="174805549">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1256401116">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="296879612">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="837816114">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="589S6+ClDwXBlQZn5uodoGWz/Ewn+I7iawuydKGkcotDGivd8F7+Zc9q3sMS6PlVkEIoHU0QZ94qiv4HIs8ngQ==" w:salt="Ct/rgid/Z2T21hyqrYWr6w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kQoYakAQ05Xpz1tDDBXxRnVvuQe3IP479edyYSPGPrvPFUFmBNbADx1J0SBuoxaT782glKggH88ihJxs9rzqDQ==" w:salt="T9ssTRH28B23virf1MoApg=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
+    <w:rsid w:val="00010C15"/>
     <w:rsid w:val="000276D1"/>
     <w:rsid w:val="000378AA"/>
     <w:rsid w:val="00040EEA"/>
+    <w:rsid w:val="00043E02"/>
     <w:rsid w:val="00051F76"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00073CE3"/>
+    <w:rsid w:val="000B04B7"/>
     <w:rsid w:val="000E46BB"/>
     <w:rsid w:val="000E78F5"/>
     <w:rsid w:val="000F1E69"/>
     <w:rsid w:val="000F76BD"/>
     <w:rsid w:val="00111C41"/>
     <w:rsid w:val="001336CC"/>
     <w:rsid w:val="00134B25"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00154E7C"/>
     <w:rsid w:val="00176DB9"/>
     <w:rsid w:val="00185580"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B34C4"/>
     <w:rsid w:val="001C5C33"/>
     <w:rsid w:val="001C6484"/>
     <w:rsid w:val="001D5BDB"/>
+    <w:rsid w:val="001F0188"/>
     <w:rsid w:val="0020437C"/>
     <w:rsid w:val="00211139"/>
     <w:rsid w:val="00212076"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="002430F8"/>
     <w:rsid w:val="00244A69"/>
     <w:rsid w:val="00246121"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00255782"/>
+    <w:rsid w:val="002952D2"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="00321D63"/>
     <w:rsid w:val="00322E60"/>
+    <w:rsid w:val="00323866"/>
     <w:rsid w:val="00323F51"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="0034751F"/>
     <w:rsid w:val="00355EB3"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
+    <w:rsid w:val="003A3938"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003B7119"/>
     <w:rsid w:val="003C4CD1"/>
     <w:rsid w:val="003C7A3C"/>
     <w:rsid w:val="003C7D9C"/>
     <w:rsid w:val="003D2402"/>
     <w:rsid w:val="00403E87"/>
     <w:rsid w:val="00427EFE"/>
     <w:rsid w:val="004318E7"/>
     <w:rsid w:val="00445F46"/>
     <w:rsid w:val="004754EC"/>
     <w:rsid w:val="00484877"/>
     <w:rsid w:val="004910BF"/>
     <w:rsid w:val="00495ECE"/>
     <w:rsid w:val="004C5FC9"/>
     <w:rsid w:val="004E22AF"/>
+    <w:rsid w:val="004F0F72"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="00506C45"/>
     <w:rsid w:val="0051047C"/>
     <w:rsid w:val="005157C2"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00524661"/>
     <w:rsid w:val="00532A76"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005955D1"/>
     <w:rsid w:val="005A3DBF"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B12C7"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D734F"/>
+    <w:rsid w:val="00605EB4"/>
+    <w:rsid w:val="0062562A"/>
+    <w:rsid w:val="00625FD9"/>
+    <w:rsid w:val="006348F4"/>
     <w:rsid w:val="0064023C"/>
     <w:rsid w:val="006465BF"/>
     <w:rsid w:val="00666B5C"/>
     <w:rsid w:val="00670469"/>
     <w:rsid w:val="006717A6"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00695742"/>
     <w:rsid w:val="00695D08"/>
     <w:rsid w:val="00696CC2"/>
     <w:rsid w:val="006A31CA"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E5D47"/>
     <w:rsid w:val="006F7D3B"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="007148C1"/>
     <w:rsid w:val="00734C93"/>
     <w:rsid w:val="00753923"/>
     <w:rsid w:val="00765E2C"/>
+    <w:rsid w:val="007C4294"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F472F"/>
     <w:rsid w:val="00814D49"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="0082667C"/>
     <w:rsid w:val="008336EA"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="00841F91"/>
     <w:rsid w:val="0084444C"/>
     <w:rsid w:val="00845E0C"/>
     <w:rsid w:val="00854498"/>
     <w:rsid w:val="00867130"/>
     <w:rsid w:val="00884C53"/>
     <w:rsid w:val="0089482C"/>
     <w:rsid w:val="008A0155"/>
     <w:rsid w:val="008A574D"/>
     <w:rsid w:val="008A591F"/>
     <w:rsid w:val="008B4F83"/>
     <w:rsid w:val="008C0BB5"/>
     <w:rsid w:val="008C1124"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="009109A9"/>
     <w:rsid w:val="009122EE"/>
     <w:rsid w:val="0095088F"/>
+    <w:rsid w:val="00957C2A"/>
     <w:rsid w:val="00963EAA"/>
     <w:rsid w:val="009701F5"/>
     <w:rsid w:val="009721B7"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="009C1D06"/>
     <w:rsid w:val="009C2101"/>
+    <w:rsid w:val="009C7008"/>
     <w:rsid w:val="009D640E"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A11672"/>
     <w:rsid w:val="00A12F5D"/>
     <w:rsid w:val="00A22B75"/>
     <w:rsid w:val="00A42769"/>
     <w:rsid w:val="00A80DBB"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
+    <w:rsid w:val="00A9575C"/>
     <w:rsid w:val="00A965C5"/>
     <w:rsid w:val="00AA0C08"/>
+    <w:rsid w:val="00AA537B"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB394A"/>
     <w:rsid w:val="00AB3F5C"/>
     <w:rsid w:val="00AD269A"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B25079"/>
     <w:rsid w:val="00B35FA6"/>
     <w:rsid w:val="00B53F98"/>
     <w:rsid w:val="00B6460C"/>
     <w:rsid w:val="00B657C0"/>
     <w:rsid w:val="00B661DE"/>
     <w:rsid w:val="00B86278"/>
     <w:rsid w:val="00B86945"/>
+    <w:rsid w:val="00B86F81"/>
+    <w:rsid w:val="00B91821"/>
     <w:rsid w:val="00BA4EEC"/>
     <w:rsid w:val="00BD3DEE"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE27F4"/>
+    <w:rsid w:val="00BE2810"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00BF7983"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C279C7"/>
     <w:rsid w:val="00C35A10"/>
     <w:rsid w:val="00C401A1"/>
     <w:rsid w:val="00C40AE8"/>
+    <w:rsid w:val="00C43CE4"/>
     <w:rsid w:val="00C506C0"/>
     <w:rsid w:val="00C54537"/>
     <w:rsid w:val="00C5491B"/>
     <w:rsid w:val="00C54B69"/>
     <w:rsid w:val="00C6423A"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00CA3850"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CA77E7"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CF6742"/>
     <w:rsid w:val="00CF6E24"/>
     <w:rsid w:val="00D3098F"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D3108B"/>
     <w:rsid w:val="00D467F9"/>
+    <w:rsid w:val="00D5548B"/>
     <w:rsid w:val="00D75F7F"/>
     <w:rsid w:val="00D77E4D"/>
     <w:rsid w:val="00D92CD4"/>
     <w:rsid w:val="00D958FF"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC4A00"/>
     <w:rsid w:val="00E076BD"/>
     <w:rsid w:val="00E14803"/>
+    <w:rsid w:val="00E32566"/>
     <w:rsid w:val="00E41770"/>
     <w:rsid w:val="00E708E8"/>
     <w:rsid w:val="00E852E9"/>
     <w:rsid w:val="00E9003A"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00ED5D7D"/>
     <w:rsid w:val="00EE30E6"/>
     <w:rsid w:val="00F00A6A"/>
     <w:rsid w:val="00F02DCF"/>
     <w:rsid w:val="00F03CC8"/>
     <w:rsid w:val="00F235B5"/>
+    <w:rsid w:val="00F423B5"/>
     <w:rsid w:val="00F45C7C"/>
+    <w:rsid w:val="00F57665"/>
     <w:rsid w:val="00F85215"/>
     <w:rsid w:val="00F90501"/>
     <w:rsid w:val="00F937AF"/>
     <w:rsid w:val="00F952B6"/>
     <w:rsid w:val="00FA4769"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD5CE7"/>
     <w:rsid w:val="00FF4092"/>
     <w:rsid w:val="00FF4298"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -8914,50 +9019,61 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00696CC2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00696CC2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F57665"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="823858549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1175144669">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9177,51 +9293,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -9250,59 +9366,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB4662"/>
     <w:rsid w:val="00040E57"/>
+    <w:rsid w:val="00043E02"/>
+    <w:rsid w:val="0007363D"/>
+    <w:rsid w:val="001D1279"/>
     <w:rsid w:val="0034751F"/>
+    <w:rsid w:val="00377AF2"/>
+    <w:rsid w:val="00605EB4"/>
+    <w:rsid w:val="0062562A"/>
     <w:rsid w:val="008C0BB5"/>
     <w:rsid w:val="008E738A"/>
+    <w:rsid w:val="009A2392"/>
+    <w:rsid w:val="00AB0BEE"/>
+    <w:rsid w:val="00B30D27"/>
     <w:rsid w:val="00C54B69"/>
     <w:rsid w:val="00CB4662"/>
+    <w:rsid w:val="00D5548B"/>
     <w:rsid w:val="00D75F7F"/>
     <w:rsid w:val="00E247D4"/>
     <w:rsid w:val="00E9003A"/>
     <w:rsid w:val="00E90590"/>
+    <w:rsid w:val="00F423B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10082,69 +10209,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0020FAD-A536-1549-B914-4D5AA7954579}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>378</Words>
-  <Characters>2004</Characters>
+  <Words>360</Words>
+  <Characters>2125</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2378</CharactersWithSpaces>
+  <CharactersWithSpaces>2439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>