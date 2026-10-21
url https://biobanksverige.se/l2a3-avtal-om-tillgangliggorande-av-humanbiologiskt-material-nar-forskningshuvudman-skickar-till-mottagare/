--- v0 (2026-04-05)
+++ v1 (2026-10-21)
@@ -12,76 +12,75 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014588B" w14:paraId="4BF9E1F4" w14:textId="77777777" w:rsidTr="00122F3E">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268B604B" w14:textId="761DF2A4" w:rsidR="0014588B" w:rsidRDefault="0014588B" w:rsidP="007715E3">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Dokument-ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -110,238 +109,303 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A6E50FB" w14:textId="35590598" w:rsidR="00CF5742" w:rsidRDefault="00010283" w:rsidP="00010283">
       <w:pPr>
         <w:pStyle w:val="FrrubriktillR1"/>
       </w:pPr>
       <w:r>
         <w:t>Materialöverföringsavtal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348886C8" w14:textId="5A56AE6C" w:rsidR="0006133F" w:rsidRPr="00CE14F8" w:rsidRDefault="0006133F" w:rsidP="00010283">
+    <w:p w14:paraId="348886C8" w14:textId="1324C900" w:rsidR="0006133F" w:rsidRPr="00CE14F8" w:rsidRDefault="0006133F" w:rsidP="00010283">
       <w:pPr>
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="005211D8">
         <w:t>L2a</w:t>
       </w:r>
       <w:r w:rsidR="00C62A8B" w:rsidRPr="005211D8">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005211D8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CE14F8" w:rsidRPr="00CE14F8">
-        <w:t>AVTAL om tillgängliggörande av humanbiologiskt material när forskningshuvudman skickar prov för en åtgärd till en mottagare</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">AVTAL om tillgängliggörande av </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC614F">
+        <w:t xml:space="preserve">prov </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE14F8" w:rsidRPr="00CE14F8">
+        <w:t xml:space="preserve">när </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3E93" w:rsidRPr="00BB3E93">
+        <w:t>Forskningshuvudman skickar till en mottagare för åtgärd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099D59E5" w14:textId="54E4EF85" w:rsidR="0054564F" w:rsidRPr="00CD75BD" w:rsidRDefault="00CD75BD" w:rsidP="002D112A">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD75BD">
         <w:t>Detta Avtal innehåller villkor för tillgängliggörande av Material från Forskningshuvudmannens Biobank till en Mottagare som på uppdrag av Forskningshuvudmannen avser att använda Materialet för en Åtgärd som en del i ett forskningsstudie som godkänts av Etikprövningsmyndigheten i Sverige.</w:t>
       </w:r>
       <w:r w:rsidR="00105E96" w:rsidRPr="00CD75BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F996750" w14:textId="47FF51B9" w:rsidR="003A50A9" w:rsidRDefault="00CD75BD" w:rsidP="003A50A9">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DEFINITIONER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606680F3" w14:textId="1461058E" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:t>I detta avtal används följande definitioner:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576DC23E" w14:textId="7EC6F775" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
+    <w:p w14:paraId="576DC23E" w14:textId="053FC285" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Biobanken”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
-        <w:t xml:space="preserve"> den biobank hos forskningshuvudmannen där Materialet ingår.  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk230357245"/>
+      <w:r w:rsidR="003D65DE" w:rsidRPr="00386D19">
+        <w:t xml:space="preserve">den biobank </w:t>
+      </w:r>
+      <w:r w:rsidR="003D65DE" w:rsidRPr="00E85D27">
+        <w:t>där Materialet ingår</w:t>
+      </w:r>
+      <w:r w:rsidR="003D65DE">
+        <w:t xml:space="preserve"> och som huvudmannen för biobanken ansvarar för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="003D65DE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D65DE" w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C1A7CE" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Avtal”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> avser det här avtalet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284F572A" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Biobanksavtal”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> blankett ”L1.1. Inrättande av provsamling för forskning”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CFAB1F" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
+    <w:p w14:paraId="5B901872" w14:textId="77777777" w:rsidR="00565F31" w:rsidRPr="00565F31" w:rsidRDefault="00386D19" w:rsidP="00565F31">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Forskningshuvudman”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> den juridiska person i vars verksamhet forskningen utförs, vanligen ett universitet eller en region.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565F31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565F31" w:rsidRPr="00565F31">
+        <w:t xml:space="preserve">Forskningshuvudmannen är samma juridiska person som huvudmannen för Biobanken.” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E474F7" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Kodnyckel”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> den information som identifierar kopplingen mellan en fysisk person och Provkod. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4268041E" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
+    <w:p w14:paraId="4268041E" w14:textId="3DEFE403" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Material”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
-        <w:t xml:space="preserve"> det humanbiologiska material som specificeras i Bilaga 1 samt tillhörande Provkod.</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2B8E">
+        <w:t>Prov</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2B8E" w:rsidRPr="00386D19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386D19">
+        <w:t>som specificeras i Bilaga 1 samt tillhörande Provkod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B72CB51" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mottagare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00386D19">
         <w:t>den huvudman</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00386D19">
-        <w:t>, t ex laboratorium, som på uppdrag av Forskningshuvudmannen ska utföra en åtgärd som en del i ett forskningsprojekt.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00386D19">
+        <w:t>t ex</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00386D19">
+        <w:t xml:space="preserve"> laboratorium, som på uppdrag av Forskningshuvudmannen ska utföra en åtgärd som en del i ett forskningsprojekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEEA2C9" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
+    <w:p w14:paraId="6DEEA2C9" w14:textId="77777777" w:rsidR="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Personuppgifter”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> avser personuppgifter enligt artikel 4.1 Dataskyddsförordningen (EU) 2016/679.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591BFDCC" w14:textId="65D00791" w:rsidR="00861F2F" w:rsidRPr="00386D19" w:rsidRDefault="00861F2F" w:rsidP="00386D19">
+      <w:r w:rsidRPr="00386D19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”Prov”:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386D19">
+        <w:t xml:space="preserve"> Biologiskt material från en levande eller avliden människa eller från ett foster</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E7FA58" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Provgivare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> den levande människa från vilken ett Prov har tagits, eller den levande människa som bär eller har burit ett foster från vilket ett Prov har tagits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BEF97" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="79A343CD" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>”Provkod”:</w:t>
+        <w:t>”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00386D19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00386D19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> det prov-ID som har ersatt direkt identifierande uppgifter på proven så att proven inte direkt kan tillskrivas en specifik individ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076D0869" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Studie”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00386D19">
         <w:t xml:space="preserve"> den forskningsstudie som är godkänd av Etikprövningsmyndigheten i Sverige och vars tillgång till Materialet regleras via ett Biobanksavtal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE85E36" w14:textId="77777777" w:rsidR="00386D19" w:rsidRPr="00386D19" w:rsidRDefault="00386D19" w:rsidP="00386D19">
       <w:r w:rsidRPr="00386D19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Tredje man”:</w:t>
       </w:r>
@@ -435,63 +499,63 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>texta</w:t>
             </w:r>
             <w:r w:rsidR="0006133F" w:rsidRPr="00821C3F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86327" w:rsidRPr="00E41417" w14:paraId="6D54481D" w14:textId="7F7BCB3D" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E80F9CC" w14:textId="4BB0EDEE" w:rsidR="00D04C93" w:rsidRPr="00C16897" w:rsidRDefault="0004500C" w:rsidP="00D04C93">
+          <w:p w14:paraId="2FB8BA72" w14:textId="7035450A" w:rsidR="00C50EEC" w:rsidRPr="00C16897" w:rsidRDefault="00C50EEC" w:rsidP="00D04C93">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="40"/>
             </w:pPr>
+            <w:r w:rsidRPr="00C50EEC">
+              <w:t>Huvudman för biobanken (huvudmannens namn) tillika Forskningshuvudman</w:t>
+            </w:r>
             <w:r>
-              <w:t>Forskningshuvudman/h</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D04C93" w:rsidRPr="00C16897">
               <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50EEC">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B30ECA7" w14:textId="5E4C7D2E" w:rsidR="00E86465" w:rsidRPr="00E41417" w:rsidRDefault="00E86465" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -2362,59 +2426,71 @@
     <w:p w14:paraId="0AC3CFA5" w14:textId="19FD99D9" w:rsidR="00CB6F5E" w:rsidRPr="00AE61E8" w:rsidRDefault="001652F9" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>BAKGRUND OCH SYFTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240B6179" w14:textId="180BD948" w:rsidR="001C3531" w:rsidRDefault="001C3531" w:rsidP="001C3531">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I Biobanken finns Materialet som behövs för Åtgärden inom ramen för Studien och vars tillgång till Materialet regleras via ett separat Biobanksavtal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A71CB2" w14:textId="77777777" w:rsidR="001C3531" w:rsidRDefault="001C3531" w:rsidP="001C3531">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parterna önskar tillgängliggöra till Materialet till Mottagaren för att utföra Åtgärden i Studien. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3C1C73" w14:textId="257CC1BC" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="001C3531" w:rsidP="001C3531">
+    <w:p w14:paraId="0A3C1C73" w14:textId="1956F13E" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="001C3531" w:rsidP="001C3531">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Detta Avtal reglerar under vilka villkor Materialet erhålls samt även hur Materialet ska hanteras i samband med Avtalets upphörande</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Detta Avtal reglerar under vilka villkor Materialet </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6186" w:rsidRPr="00DA6186">
+        <w:t>tillhandahålls</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5257">
+        <w:t>, hur det får användas</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5257" w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve"> samt hur </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5257">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5257" w:rsidRPr="00E85D27">
+        <w:t>ska hanteras i samband med Avtalets upphörande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C417F8" w14:textId="438E063F" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="001652F9" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>SPECIFIKATION AV MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA26A91" w14:textId="7DDDA7C2" w:rsidR="00D84085" w:rsidRDefault="00D84085" w:rsidP="00D84085">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Materialet enligt specifikation i Bilaga 1 ska skickas till Mottagaren. Materialet tillhandahålls i kodad form så att den som lämnat Prov endast kan identifieras med Kodnyckel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDF13E4" w14:textId="77777777" w:rsidR="00D84085" w:rsidRDefault="00D84085" w:rsidP="00D84085">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Parterna är medvetna om att Provkod är en Personuppgift så länge Kodnyckeln finns.</w:t>
       </w:r>
@@ -2452,98 +2528,93 @@
       <w:r>
         <w:t>ÅTERKALLELSE AV SAMTYCKE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CB8CE8" w14:textId="3C3DFA1A" w:rsidR="00490005" w:rsidRPr="00E2556B" w:rsidRDefault="00E2556B" w:rsidP="00490005">
       <w:r w:rsidRPr="00E2556B">
         <w:t>I händelse av att en Provgivare eller annan som lämnat samtycke till bevarande och användning av ett Prov återkallar sitt samtycke till bevarande av Provet i Biobanken eller användandet av Provet för vissa ändamål, förbinder sig Mottagaren att tillse att användning av Prov från aktuell provgivare omedelbart avbryts och att eventuellt kvarvarande Prov från Provgivaren återlämnas till Biobanken eller förstörs enligt Biobankens instruktioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7F4CDA" w14:textId="2E138F33" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00B25B8A" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>ÅTKOMST TILL MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7525593E" w14:textId="4ABFF9F5" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00BA4D04" w:rsidP="00490005">
       <w:r w:rsidRPr="00BA4D04">
         <w:t>Mottagaren förbinder sig att säkerställa att endast behöriga personer har tillgång till och använder Materialet som skickas av Biobanken</w:t>
       </w:r>
       <w:r w:rsidR="00490005" w:rsidRPr="00AE61E8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190037D1" w14:textId="205429B7" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00B25B8A" w:rsidP="00490005">
+    <w:p w14:paraId="190037D1" w14:textId="37719617" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00B25B8A" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>SÄKERHET FÖR MA</w:t>
       </w:r>
       <w:r w:rsidR="00DD45CE">
-        <w:t>TERIAL OCH PROVKOD</w:t>
+        <w:t>TERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F225037" w14:textId="3E902239" w:rsidR="00DA23F4" w:rsidRDefault="00DA23F4" w:rsidP="00DA23F4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Forskningshuvudmannen förbinder sig att säkerställa att Materialet aldrig skickas till Mottagaren med information eller data som gör det möjligt för mottagaren att identifiera Provgivaren.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326BF552" w14:textId="77777777" w:rsidR="00DA23F4" w:rsidRDefault="00DA23F4" w:rsidP="00DA23F4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren förbinder sig att skydda Materialet, avseende integritet och säkerhet, från obehörig åtkomst och användning samt stöld i enlighet med tillämplig dataskydds- och biobankslagstiftning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AF0C20" w14:textId="77777777" w:rsidR="00DA23F4" w:rsidRDefault="00DA23F4" w:rsidP="00DA23F4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren förbinder sig att inte under några som helst omständigheter använda Materialet för att försöka identifiera eller komma i kontakt med Provgivaren eller dess anhöriga. Om Mottagaren uppmärksammar att Materialet använts felaktigt förbinder sig Mottagaren att omedelbart kontakta Forskningshuvudmannen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FC99DF" w14:textId="6ACD5174" w:rsidR="00715AB4" w:rsidRPr="00AE61E8" w:rsidRDefault="00DA23F4" w:rsidP="00DA23F4">
+    <w:p w14:paraId="45A995E6" w14:textId="1B97BD89" w:rsidR="00715AB4" w:rsidRPr="00AE61E8" w:rsidRDefault="00DA23F4" w:rsidP="00BB3E93">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren är införstådd med att Forskningshuvudmannen inte kommer att förse Mottagaren med kodnyckel eller andra uppgifter som direkt identifierar eller kan användas för att identifiera Provgivaren.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AE61E8">
+      <w:r w:rsidR="00715AB4" w:rsidRPr="00AE61E8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8E422D" w14:textId="13ED2628" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00DD45CE" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>TREDJE MAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C99AD94" w14:textId="7C329DA3" w:rsidR="00E84D81" w:rsidRDefault="00E84D81" w:rsidP="00E84D81">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>För det fall Mottagaren i enlighet med Ändamålet skickar Materialet till Tredje man ska Mottagaren genom ett skriftligt avtal med Tredje man ålägga Tredje man samma skyldigheter i fråga om Materialet som åläggs Mottagaren enligt detta Avtal samt att Tredje man hanterar Materialet i enlighet med Avtalets villkor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0616F8C2" w14:textId="077BDBCC" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00E84D81" w:rsidP="00E84D81">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
@@ -2573,223 +2644,283 @@
     </w:p>
     <w:p w14:paraId="4CF97928" w14:textId="77777777" w:rsidR="003E5CAE" w:rsidRDefault="003E5CAE" w:rsidP="003E5CAE">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid ersättning för skadestånd och viten på grund av felaktig behandling av Personuppgifter gäller artikel 82 och 83 i Dataskyddsförordningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E289736" w14:textId="13F1D6CA" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="003E5CAE" w:rsidP="003E5CAE">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Sanktionsavgifter enligt artikel 83 Dataskyddsförordningen eller 6 kap. 2 § lag (2018:218) med kompletterande bestämmelser till EU:s dataskyddsförordning ska bäras av den Part som påförts en sådan avgift.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3756A7E0" w14:textId="6F863D5A" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00DD45CE" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>AVTALSTID OCH UPPSÄGNING AV AVTALET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C3CEF0" w14:textId="68140097" w:rsidR="00322CD1" w:rsidRDefault="00322CD1" w:rsidP="00322CD1">
+    <w:p w14:paraId="10567856" w14:textId="77777777" w:rsidR="003465B1" w:rsidRDefault="003465B1" w:rsidP="003465B1">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Detta Avtal träder i kraft </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="910126885"/>
+          <w:id w:val="-1327124284"/>
           <w:placeholder>
-            <w:docPart w:val="B56ABA3A1A3048A0AA60C97DE2B466AF"/>
+            <w:docPart w:val="A3E266BC4834424CA6FE98E36539809D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0089018F">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="0089018F" w:rsidRPr="00366FC7">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
-          <w:r w:rsidR="0089018F">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0089018F">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">och förblir i kraft tills Ändamålet slutförts dock senast </w:t>
+        <w:t xml:space="preserve"> och förblir i kraft tills Ändamålet slutförts dock senast </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-61640065"/>
+          <w:id w:val="-1574660573"/>
           <w:placeholder>
-            <w:docPart w:val="6BF226D1698542C894EEA027AD7923F8"/>
+            <w:docPart w:val="8FFEA960D5C94C638E7A12F17C4ACE6F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0017531E">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="0017531E" w:rsidRPr="00366FC7">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
-          <w:r w:rsidR="0017531E">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve"> om inte avtalet dessförinnan förläng</w:t>
-[...2 lines deleted...]
-        <w:t>s.</w:t>
+        <w:t xml:space="preserve"> om inte avtalet dessförinnan förlängs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE6719A" w14:textId="77777777" w:rsidR="00322CD1" w:rsidRDefault="00322CD1" w:rsidP="00322CD1">
+    <w:p w14:paraId="60533276" w14:textId="77777777" w:rsidR="003465B1" w:rsidRDefault="003465B1" w:rsidP="003465B1">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Forskningshuvudmannen har rätt att säga upp Avtalet med omedelbar verkan om Mottagaren bryter gjort sig skyldig till väsentligt avtalsbrott, går i konkurs eller likvidation eller på annat sätt blir insolvent eller kan antas vara på obestånd.</w:t>
+        <w:t>Biobanken har rätt att säga upp Avtalet med omedelbar verkan om Mottagaren går i konkurs eller likvidation eller på annat sätt blir insolvent eller kan antas vara på obestånd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD5F0C4" w14:textId="2AE18FD5" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00322CD1" w:rsidP="00322CD1">
+    <w:p w14:paraId="72C3D40C" w14:textId="77777777" w:rsidR="003465B1" w:rsidRDefault="003465B1" w:rsidP="003465B1">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Biobanken har även rätt att säga upp Avtalet om Biobanken misstänker att Mottagaren bryter mot Avtalet och om Mottagaren inte inom en (1) månad efter att biobanken skriftligen påtalat detta visat att så inte är fallet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490005" w:rsidRPr="00AE61E8">
+        <w:t>Biobanken har även rätt att säga upp Avtalet med omedelbar verkan om det finns misstanke om att Mottagaren bryter mot Avtalet och om Mottagaren inte inom en (1) månad efter att Biobanken skriftligen påtalat detta visat att så inte är fallet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE61E8">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAAC1E0" w14:textId="77777777" w:rsidR="003465B1" w:rsidRDefault="003465B1" w:rsidP="003465B1">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vardera parten har rätt att säga upp Avtalet med en (1) månads uppsägningstid vid ändring av omständigheterna som ligger till grund för aktuellt Avtal, exempelvis vid ändrad partsställning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADC8F67" w14:textId="77777777" w:rsidR="003465B1" w:rsidRDefault="003465B1" w:rsidP="003465B1">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Varken uppsägning eller Avtalets upphörande påverkar de rättigheter eller skyldigheter som redan uppkommit genom Avtalet. Bestämmelserna i avsnitt 8, 10 och 12 gäller fortsatt efter Avtalets upphörande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167FE8A5" w14:textId="495A0A26" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00DD45CE" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>AVSLUTANDE AV BEHANDLING AV MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AA540A" w14:textId="4C357A22" w:rsidR="00404065" w:rsidRDefault="00404065" w:rsidP="00404065">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mottagaren förbinder sig att vid Avtalets upphörande eller uppsägning omedelbart avbryta användningen av Materialet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3750C4" w14:textId="74C9F87C" w:rsidR="003F7096" w:rsidRPr="00AE61E8" w:rsidRDefault="00404065" w:rsidP="00404065">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren förbinder sig att enligt Biobankens instruktioner återlämna eller förstöra eventuellt kvarvarande Material snarast men senast inom trettio (30) dagar efter Avtalets uppsägning eller upphörande, beroende på vilket som inträffar först. Mottagaren ska ha rätt att behålla sådana kopior som krävs för uppfyllande av tillämpliga svenska författningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3D912E" w14:textId="290DF49A" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00DD45CE" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>ÖVRIGT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0E7AD5" w14:textId="022A86C3" w:rsidR="00BF1A21" w:rsidRDefault="00BF1A21" w:rsidP="00BF1A21">
+    <w:p w14:paraId="613B9B30" w14:textId="77777777" w:rsidR="000661F5" w:rsidRDefault="000661F5" w:rsidP="000661F5">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Parterna är införstådda med att oavsett villkor i annat avtal avseende Materialet gäller detta Avtal före eventuellt avvikande villkor i annat avtal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E7AD5" w14:textId="50999B4F" w:rsidR="00BF1A21" w:rsidRDefault="00BF1A21" w:rsidP="00BF1A21">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Parterna är införstådda med att villkor i Avtalet inte får ändras eller modifieras utan parternas skriftliga överenskommelse.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t>Parterna är införstådda med att oavsett villkor i annat avtal avseende Materialet gäller detta Avtal före eventuellt avvikande villkor i annat avtal.</w:t>
+      <w:r w:rsidR="000661F5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E94FC7" w14:textId="77777777" w:rsidR="00BF1A21" w:rsidRDefault="00BF1A21" w:rsidP="00BF1A21">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Parterna är införstådda med att för detta Avtal gäller svensk rätt och att eventuell tolkning eller tvist i anledning av Avtalet, som parterna inte kan lösa på egen hand, ska avgöras av svensk allmän domstol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9FC008" w14:textId="46CC2EA8" w:rsidR="00490005" w:rsidRPr="00AE61E8" w:rsidRDefault="00BF1A21" w:rsidP="00BF1A21">
-      <w:pPr>
+    <w:p w14:paraId="7F7C7F5F" w14:textId="77777777" w:rsidR="008F6D6F" w:rsidRDefault="00F958CA" w:rsidP="00BB3E93">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-        <w:t>Avtalet har upprättats i två (2) original varav parterna tagit ett (1) exemplar var.</w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2128037949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008F6D6F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F6D6F">
+        <w:t xml:space="preserve"> Avtalet har upprättats i två (2) original varav parterna tagit ett (1) exemplar var.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662F603D" w14:textId="77777777" w:rsidR="008F6D6F" w:rsidRPr="00095A72" w:rsidRDefault="00F958CA" w:rsidP="008F6D6F">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-215819296"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008F6D6F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F6D6F">
+        <w:t xml:space="preserve"> Avtalet har signerats elektroniskt och parterna har tagit varsitt exemplar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7C963E" w14:textId="77777777" w:rsidR="00391DCD" w:rsidRPr="00AE61E8" w:rsidRDefault="00391DCD" w:rsidP="005D0E0A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10D4F60F" w14:textId="77777777" w:rsidR="008D5DAF" w:rsidRPr="00AE61E8" w:rsidRDefault="008D5DAF" w:rsidP="00E81917">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253A64CB" w14:textId="77777777" w:rsidR="008D5DAF" w:rsidRPr="00AE61E8" w:rsidRDefault="008D5DAF" w:rsidP="005D0E0A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
@@ -2814,51 +2945,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00021BB9" w:rsidRPr="00AE61E8" w14:paraId="1EB364CA" w14:textId="77777777" w:rsidTr="00BE52CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="236CC44C" w14:textId="011855CF" w:rsidR="00021BB9" w:rsidRPr="00AE61E8" w:rsidRDefault="00DD45CE" w:rsidP="00763F2A">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>UNDERSKRIFTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021BB9" w:rsidRPr="00AE61E8" w14:paraId="4F052AAB" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14745C49" w14:textId="530D0DA1" w:rsidR="00021BB9" w:rsidRPr="00AE61E8" w:rsidRDefault="005D0E0A" w:rsidP="00122F3E">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:spacing w:before="60" w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE61E8">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00BF1A21">
               <w:t>ö</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE61E8">
               <w:t>r Biobank</w:t>
             </w:r>
@@ -4588,51 +4718,51 @@
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
             </w:pPr>
             <w:r w:rsidRPr="0064340D">
               <w:t>Beskriv Åtgärd som ska utföras på Materialet och vad som ska hända efter Ändamålet är slutfört.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630BE5" w:rsidRPr="00AE61E8" w14:paraId="1ED0B3A5" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B9C7158" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="00B420C3" w:rsidP="00B420C3">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD50A0">
               <w:t>Åtgärd (beskriv tydligt</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16897">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB4F923" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="004E0BAC" w:rsidP="00817957">
+          <w:p w14:paraId="2BB4F923" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="00F958CA" w:rsidP="00817957">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1344592244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B420C3" w:rsidRPr="00817957">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4647,51 +4777,51 @@
               <w:t xml:space="preserve"> Analys, beskriv: </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C68815" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="004E0BAC" w:rsidP="00817957">
+          <w:p w14:paraId="58C68815" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="00F958CA" w:rsidP="00817957">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1209994892"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B420C3" w:rsidRPr="00817957">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4706,51 +4836,51 @@
               <w:t xml:space="preserve"> Omformatering, beskriv: </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535F7BB3" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="004E0BAC" w:rsidP="00817957">
+          <w:p w14:paraId="535F7BB3" w14:textId="77777777" w:rsidR="00B420C3" w:rsidRPr="00C16897" w:rsidRDefault="00F958CA" w:rsidP="00817957">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1764407180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B420C3" w:rsidRPr="00817957">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4765,51 +4895,51 @@
               <w:t xml:space="preserve"> Förvaring, beskriv: </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C92D03" w14:textId="1119555A" w:rsidR="00630BE5" w:rsidRPr="00AE61E8" w:rsidRDefault="004E0BAC" w:rsidP="00817957">
+          <w:p w14:paraId="76C92D03" w14:textId="1119555A" w:rsidR="00630BE5" w:rsidRPr="00AE61E8" w:rsidRDefault="00F958CA" w:rsidP="00817957">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1637216624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B420C3" w:rsidRPr="00817957">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4839,81 +4969,81 @@
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00B420C3" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630BE5" w:rsidRPr="00AE61E8" w14:paraId="15269224" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29133F36" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRDefault="008E07CF" w:rsidP="008E07CF">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00E9217A">
               <w:t>Ange hur prov ska hanteras efter Ändamålet är slutfört</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="626CB6EF" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRPr="00C16897" w:rsidRDefault="004E0BAC" w:rsidP="008E07CF">
+          <w:p w14:paraId="626CB6EF" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRPr="00C16897" w:rsidRDefault="00F958CA" w:rsidP="008E07CF">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2001726343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E07CF" w:rsidRPr="0083288C">
               <w:t>Prov förbrukas helt vid Åtgärd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FB2D120" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRPr="00C16897" w:rsidRDefault="004E0BAC" w:rsidP="00817957">
+          <w:p w14:paraId="7FB2D120" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRPr="00C16897" w:rsidRDefault="00F958CA" w:rsidP="00817957">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="369030057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E07CF" w:rsidRPr="00817957">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4928,51 +5058,51 @@
               <w:t xml:space="preserve"> Prov destrueras efter Åtgärd, ange förväntat datum för destruktion av prov (år, månad): </w:t>
             </w:r>
             <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="008E07CF" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0DC4D2" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRPr="00C16897" w:rsidRDefault="004E0BAC" w:rsidP="00817957">
+          <w:p w14:paraId="0A0DC4D2" w14:textId="77777777" w:rsidR="008E07CF" w:rsidRPr="00C16897" w:rsidRDefault="00F958CA" w:rsidP="00817957">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-361593167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E07CF" w:rsidRPr="00817957">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5028,159 +5158,159 @@
             <w:r w:rsidRPr="00C16897">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B04243" w14:textId="77777777" w:rsidR="00630BE5" w:rsidRPr="008E07CF" w:rsidRDefault="00630BE5" w:rsidP="00630BE5"/>
     <w:sectPr w:rsidR="00630BE5" w:rsidRPr="008E07CF" w:rsidSect="005211D8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1063689C" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07">
+    <w:p w14:paraId="7A0C1A24" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B0DE2C" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D60BAA8" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3D53E298" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5628C373" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="74DEF1A2" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="27E8D268" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="29DCB1AE" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="12992825" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20093373" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07">
+    <w:p w14:paraId="2CF4DE37" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0784DE" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="522F21F0" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="48FDA565" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="45BEDD1F" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4635C867" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1855DE9A" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="314982DA" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6C2DB4EB" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="00BE011B" w:rsidRDefault="00195795" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5216,51 +5346,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="031CA4BD" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="77312243" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -5298,63 +5428,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="0B7AE00F" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6087E30E" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10502900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5390,51 +5520,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="42E388F9" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="2AC10193" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -5472,114 +5602,114 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="679435EE" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="428929AF" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76809B83" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07">
+    <w:p w14:paraId="78ABA6B0" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDAE601" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
-    <w:p w14:paraId="6EB6801D" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6C269363" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1EF13B12" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B3CD469" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07">
+    <w:p w14:paraId="25CA9D92" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AD7C3C" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="64DAD171" w14:textId="77777777" w:rsidR="00C1754A" w:rsidRDefault="00C1754A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="690BA9A7" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7F784DAC" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4548AFCD" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="108D301B" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="137B2D1D" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
+    <w:p w14:paraId="777E78F0" w14:textId="77777777" w:rsidR="00F958CA" w:rsidRDefault="00F958CA" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="15107E10" w14:textId="613605BF" w:rsidR="009D580F" w:rsidRDefault="009D580F">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D22E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Huvudansvarig forskare enligt godkänd etikansökan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -5609,52 +5739,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="7AB43B7C" w:rsidR="00215DED" w:rsidRPr="00817957" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="237C58B3" w:rsidR="00215DED" w:rsidRPr="00817957" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="00817957">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
               <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
@@ -5712,65 +5842,55 @@
                                   <w:iCs w:val="0"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="004E0BAC">
-[...13 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r>
+                                  <w:t>2</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -5819,245 +5939,208 @@
                             <w:iCs w:val="0"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="004E0BAC">
-[...13 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00817957">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="00122F3E" w:rsidRPr="00817957">
       <w:t>L2a</w:t>
     </w:r>
     <w:r w:rsidR="00A13921" w:rsidRPr="00817957">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00817957">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00122F3E" w:rsidRPr="00817957">
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="00817957">
-      <w:t>.0</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00603C22">
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00817957">
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="106742C1" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00593724" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F0112AB" wp14:editId="2F253891">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2115047</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>405518</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4441825" cy="473958"/>
               <wp:effectExtent l="0" t="0" r="0" b="2540"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4441825" cy="473958"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B5BE6F3" w14:textId="77777777" w:rsidR="00593724" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="0B5BE6F3" w14:textId="384B881A" w:rsidR="00593724" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00122F3E">
-[...12 lines deleted...]
-                            <w:t xml:space="preserve">   </w:t>
+                          <w:r w:rsidR="00BB3E93" w:rsidRPr="00BB3E93">
+                            <w:t>L2a3. AVTAL om tillgängliggörande av prov när Forskningshuvudman skickar till en mottagare för åtgärd</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="487304E8" w14:textId="5D5C25D1" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="69159A9E" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>10</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="00AA0C08">
-                            <w:t>0</w:t>
+                          <w:r w:rsidR="00603C22">
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
-                            <w:t xml:space="preserve"> 202</w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00122F3E">
-[...18 lines deleted...]
-                            <w:t>0</w:t>
+                          <w:r w:rsidR="00BB3E93">
+                            <w:t>2026-10-06</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="6F432402" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>Ledningsgrupp</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                           </w:r>
@@ -6091,136 +6174,106 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7F0112AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:166.55pt;margin-top:31.95pt;width:349.75pt;height:37.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs4CDfEgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+whQ6BgiVKwV0yTU&#10;VqJTn41jk0iOzzsbEvbX7+wQqLo9TXu5XHzn+/F9nxd3bW3YUaGvwOZ8NBhypqyEorL7nP94WX+a&#10;ceaDsIUwYFXOT8rzu+XHD4vGzdUYSjCFQkZFrJ83LudlCG6eZV6WqhZ+AE5ZCmrAWgT6xX1WoGio&#10;em2y8XB4mzWAhUOQyns6feiCfJnqa61keNLaq8BMzmm2kCwmu4s2Wy7EfI/ClZU8jyH+YYpaVJaa&#10;Xko9iCDYAas/StWVRPCgw0BCnYHWlVRpB9pmNHy3zbYUTqVdCBzvLjD5/1dWPh637hlZaL9CSwRG&#10;QBrn554O4z6txjp+aVJGcYLwdIFNtYFJOpxMJqPZeMqZpNjk882X6SyWya63HfrwTUHNopNzJFoS&#10;WuK48aFL7VNiMwvryphEjbGsyfntzXSYLlwiVNxY6nGdNXqh3bWsKt7ssYPiROshdMx7J9cVzbAR&#10;PjwLJKppI5JveCKjDVAvOHuclYC//nYe84kBinLWkHRy7n8eBCrOzHdL3ESd9Q72zq537KG+B1Lj&#10;iB6Gk8mlCxhM72qE+pVUvYpdKCSspF453/XufegETK9CqtUqJZGanAgbu3Uylo4oRkRf2leB7gx7&#10;IMIeoReVmL9Dv8vt8F8dAugqURNx7VA8w01KTOSeX02U+tv/lHV928vfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAgAlOD+IAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTWo1K&#10;iFMhKoSQWNBCu3biIYkaj6PYeZSvx12V3Yzm6M652WY2LRuxd40lCfEiAoZUWt1QJeH76/VhDcx5&#10;RVq1llDCGR1s8tubTKXaTrTDce8rFkLIpUpC7X2Xcu7KGo1yC9shhduP7Y3yYe0rrns1hXDT8mUU&#10;JdyohsKHWnX4UmN52g9GwudvcUg+jsN52r5vxx2e3oZVLKS8v5ufn4B5nP0Vhot+UIc8OBV2IO1Y&#10;K0EIEQdUQiIegV2ASCwTYEWYxHoFPM/4/w75HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAs4CDfEgIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCACU4P4gAAAAsBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B5BE6F3" w14:textId="77777777" w:rsidR="00593724" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="0B5BE6F3" w14:textId="384B881A" w:rsidR="00593724" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00122F3E">
-[...12 lines deleted...]
-                      <w:t xml:space="preserve">   </w:t>
+                    <w:r w:rsidR="00BB3E93" w:rsidRPr="00BB3E93">
+                      <w:t>L2a3. AVTAL om tillgängliggörande av prov när Forskningshuvudman skickar till en mottagare för åtgärd</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="487304E8" w14:textId="5D5C25D1" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="69159A9E" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>10</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="00AA0C08">
-                      <w:t>0</w:t>
+                    <w:r w:rsidR="00603C22">
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
-                      <w:t xml:space="preserve"> 202</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00122F3E">
-[...18 lines deleted...]
-                      <w:t>0</w:t>
+                    <w:r w:rsidR="00BB3E93">
+                      <w:t>2026-10-06</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="6F432402" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>Ledningsgrupp</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                     </w:r>
@@ -6371,51 +6424,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="201B7AC0" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="2ADB345A" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3"/>
           <wp:cNvGraphicFramePr>
@@ -6539,65 +6592,55 @@
                                   <w:iCs w:val="0"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="004E0BAC">
-[...13 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r>
+                                  <w:t>2</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -6642,88 +6685,78 @@
                             <w:iCs w:val="0"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="004E0BAC">
-[...13 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058446E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE85F0A"/>
@@ -7997,504 +8030,554 @@
   <w:num w:numId="7" w16cid:durableId="1792481307">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1764641851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="606885402">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1856000023">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1457261225">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LeqUhjkSNCEeYnjCKKTKCbsaTnkX+FzBLBDcZyqKmWK/tZVU4IaXZGsLyX03bkgniupc7VZJUZAjDn0cDI6oXw==" w:salt="b2cmXP16kc90x32IvyKhxA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VoEIusZIDEfhZshUtRRnZfK6/+r8uLYLEprLiBLWryhHLKat3l6ebdVQGNTMNTfQzrpbz33nCTGw0n/N/1XCZA==" w:salt="yxbzM45ErVlpNsWP4mTcXg=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00010283"/>
+    <w:rsid w:val="00013DAC"/>
+    <w:rsid w:val="00016993"/>
     <w:rsid w:val="00021BB9"/>
     <w:rsid w:val="000430A8"/>
+    <w:rsid w:val="00043E02"/>
     <w:rsid w:val="0004500C"/>
     <w:rsid w:val="00045D21"/>
     <w:rsid w:val="000472FA"/>
     <w:rsid w:val="0006069B"/>
     <w:rsid w:val="0006133F"/>
     <w:rsid w:val="00063D22"/>
+    <w:rsid w:val="000661F5"/>
     <w:rsid w:val="0006671F"/>
     <w:rsid w:val="0006782C"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00071D32"/>
     <w:rsid w:val="00073B5B"/>
+    <w:rsid w:val="00074B9C"/>
     <w:rsid w:val="000757D6"/>
     <w:rsid w:val="00077014"/>
+    <w:rsid w:val="000816AD"/>
     <w:rsid w:val="000A6415"/>
     <w:rsid w:val="000A7ADF"/>
     <w:rsid w:val="000D02CD"/>
     <w:rsid w:val="000E430C"/>
     <w:rsid w:val="000F2B72"/>
     <w:rsid w:val="000F2DF4"/>
     <w:rsid w:val="000F5AD7"/>
     <w:rsid w:val="001017BC"/>
     <w:rsid w:val="00105E96"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00117B2E"/>
     <w:rsid w:val="00122F3E"/>
+    <w:rsid w:val="001307AB"/>
     <w:rsid w:val="0014588B"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="001652F9"/>
     <w:rsid w:val="0017531E"/>
     <w:rsid w:val="001814F0"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A00EC"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C2EE7"/>
     <w:rsid w:val="001C3531"/>
     <w:rsid w:val="001C367C"/>
+    <w:rsid w:val="002063BD"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00236AFA"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="002625A3"/>
     <w:rsid w:val="002643AC"/>
     <w:rsid w:val="0027151E"/>
     <w:rsid w:val="00274069"/>
     <w:rsid w:val="0029518B"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A62A9"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B223C"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B37F4"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002C0579"/>
+    <w:rsid w:val="002C5257"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D112A"/>
     <w:rsid w:val="002F41FF"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="003060FC"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003076C0"/>
     <w:rsid w:val="00310DFE"/>
     <w:rsid w:val="00311F08"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="00322CD1"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="00336988"/>
     <w:rsid w:val="00336D85"/>
     <w:rsid w:val="00340190"/>
     <w:rsid w:val="0034462D"/>
+    <w:rsid w:val="003465B1"/>
+    <w:rsid w:val="0035295D"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00374AFA"/>
     <w:rsid w:val="0037656A"/>
     <w:rsid w:val="0038551E"/>
     <w:rsid w:val="00386999"/>
     <w:rsid w:val="00386D19"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00387E04"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00391DCD"/>
     <w:rsid w:val="003937FD"/>
     <w:rsid w:val="00395D84"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A50A9"/>
     <w:rsid w:val="003A631F"/>
     <w:rsid w:val="003A7DAA"/>
     <w:rsid w:val="003B03E5"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C2507"/>
     <w:rsid w:val="003C6EBC"/>
+    <w:rsid w:val="003D65DE"/>
+    <w:rsid w:val="003E49E0"/>
     <w:rsid w:val="003E5CAE"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="00404065"/>
     <w:rsid w:val="00412D67"/>
     <w:rsid w:val="00415832"/>
     <w:rsid w:val="00415A95"/>
     <w:rsid w:val="00422062"/>
     <w:rsid w:val="0042241A"/>
     <w:rsid w:val="00426429"/>
     <w:rsid w:val="00426660"/>
     <w:rsid w:val="0043217C"/>
     <w:rsid w:val="0043245D"/>
+    <w:rsid w:val="0044032F"/>
     <w:rsid w:val="004456EA"/>
     <w:rsid w:val="00467B0E"/>
     <w:rsid w:val="00486221"/>
     <w:rsid w:val="00490005"/>
     <w:rsid w:val="004928FD"/>
     <w:rsid w:val="0049325A"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="004B2893"/>
     <w:rsid w:val="004B514D"/>
     <w:rsid w:val="004C530A"/>
     <w:rsid w:val="004D3D5F"/>
     <w:rsid w:val="004E0BAC"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E2948"/>
     <w:rsid w:val="004F4053"/>
     <w:rsid w:val="004F4C59"/>
     <w:rsid w:val="004F58B8"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="00501B78"/>
+    <w:rsid w:val="00502486"/>
     <w:rsid w:val="005044D5"/>
     <w:rsid w:val="00506FD5"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="005211D8"/>
     <w:rsid w:val="0054564F"/>
     <w:rsid w:val="005562E2"/>
     <w:rsid w:val="005569AD"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005650A3"/>
+    <w:rsid w:val="00565F31"/>
+    <w:rsid w:val="00573700"/>
     <w:rsid w:val="0057555F"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593724"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A2521"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D0E0A"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
+    <w:rsid w:val="005F5FE4"/>
     <w:rsid w:val="00601213"/>
     <w:rsid w:val="006028FC"/>
+    <w:rsid w:val="00603C22"/>
     <w:rsid w:val="00605DDB"/>
     <w:rsid w:val="00606638"/>
     <w:rsid w:val="00623E62"/>
     <w:rsid w:val="00630BE5"/>
+    <w:rsid w:val="006338D5"/>
     <w:rsid w:val="0063599B"/>
     <w:rsid w:val="00636E2D"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="006545F7"/>
     <w:rsid w:val="00662CE7"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0067767C"/>
     <w:rsid w:val="00685375"/>
     <w:rsid w:val="00686DE7"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="006917F8"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
+    <w:rsid w:val="006A2DFD"/>
     <w:rsid w:val="006B4E25"/>
+    <w:rsid w:val="006B7028"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E3C8A"/>
+    <w:rsid w:val="006E56F6"/>
     <w:rsid w:val="006E76D6"/>
     <w:rsid w:val="006E7C2C"/>
     <w:rsid w:val="006F12D1"/>
+    <w:rsid w:val="006F2AB1"/>
     <w:rsid w:val="00700C22"/>
     <w:rsid w:val="00701D0A"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="00706AA3"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="0071184B"/>
     <w:rsid w:val="00715AB4"/>
     <w:rsid w:val="007172FD"/>
     <w:rsid w:val="00734EAC"/>
     <w:rsid w:val="00741353"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007474B3"/>
     <w:rsid w:val="0075537F"/>
     <w:rsid w:val="00763F2A"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00774F9E"/>
     <w:rsid w:val="007815CE"/>
     <w:rsid w:val="0078250E"/>
     <w:rsid w:val="007940A5"/>
     <w:rsid w:val="007957B4"/>
+    <w:rsid w:val="007967D0"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007B388C"/>
     <w:rsid w:val="007B3AD3"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007C67F8"/>
     <w:rsid w:val="007E5219"/>
     <w:rsid w:val="007F0CA2"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00817957"/>
     <w:rsid w:val="0082060F"/>
     <w:rsid w:val="00821C3F"/>
+    <w:rsid w:val="008245F1"/>
     <w:rsid w:val="008337CB"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="008563CF"/>
+    <w:rsid w:val="00861F2F"/>
     <w:rsid w:val="00862BC8"/>
     <w:rsid w:val="00864D59"/>
     <w:rsid w:val="00875AFC"/>
     <w:rsid w:val="00880B1D"/>
     <w:rsid w:val="00886D88"/>
     <w:rsid w:val="0089018F"/>
     <w:rsid w:val="008A4FDA"/>
     <w:rsid w:val="008D5DAF"/>
     <w:rsid w:val="008E07CF"/>
     <w:rsid w:val="008E163A"/>
     <w:rsid w:val="008E4B69"/>
     <w:rsid w:val="008F0CC0"/>
+    <w:rsid w:val="008F6D6F"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00923290"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="009726A7"/>
     <w:rsid w:val="00973916"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00982ACE"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A2CE5"/>
+    <w:rsid w:val="009B0166"/>
     <w:rsid w:val="009C5B14"/>
     <w:rsid w:val="009D1E60"/>
     <w:rsid w:val="009D2E1F"/>
     <w:rsid w:val="009D580F"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="009E526F"/>
     <w:rsid w:val="009F2053"/>
     <w:rsid w:val="00A006D4"/>
     <w:rsid w:val="00A05292"/>
+    <w:rsid w:val="00A12023"/>
     <w:rsid w:val="00A13921"/>
     <w:rsid w:val="00A31A68"/>
+    <w:rsid w:val="00A32A74"/>
     <w:rsid w:val="00A36882"/>
     <w:rsid w:val="00A46E20"/>
     <w:rsid w:val="00A47230"/>
     <w:rsid w:val="00A47DF5"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A74128"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB0CFC"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB701B"/>
     <w:rsid w:val="00AC049D"/>
     <w:rsid w:val="00AC168B"/>
     <w:rsid w:val="00AC5471"/>
     <w:rsid w:val="00AD7203"/>
     <w:rsid w:val="00AD7C3A"/>
     <w:rsid w:val="00AE0C59"/>
     <w:rsid w:val="00AE5EFB"/>
     <w:rsid w:val="00AE61E8"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00AF446A"/>
     <w:rsid w:val="00AF4949"/>
     <w:rsid w:val="00B021E7"/>
     <w:rsid w:val="00B0342E"/>
     <w:rsid w:val="00B077C1"/>
     <w:rsid w:val="00B25B8A"/>
     <w:rsid w:val="00B420C3"/>
+    <w:rsid w:val="00B50CB4"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B607E4"/>
     <w:rsid w:val="00B70035"/>
+    <w:rsid w:val="00B71E38"/>
     <w:rsid w:val="00B8258E"/>
     <w:rsid w:val="00BA4D04"/>
     <w:rsid w:val="00BA6713"/>
+    <w:rsid w:val="00BB3E93"/>
     <w:rsid w:val="00BC239C"/>
     <w:rsid w:val="00BC7DEA"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE0D3B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE26CF"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BE52CC"/>
     <w:rsid w:val="00BF1A21"/>
     <w:rsid w:val="00BF3A2C"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C05A3F"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C1754A"/>
     <w:rsid w:val="00C21981"/>
     <w:rsid w:val="00C24A5B"/>
+    <w:rsid w:val="00C31232"/>
     <w:rsid w:val="00C446C3"/>
+    <w:rsid w:val="00C50EEC"/>
     <w:rsid w:val="00C55254"/>
     <w:rsid w:val="00C6192E"/>
     <w:rsid w:val="00C62A8B"/>
     <w:rsid w:val="00C662A6"/>
+    <w:rsid w:val="00C6660D"/>
     <w:rsid w:val="00C75FFE"/>
     <w:rsid w:val="00C80AA0"/>
     <w:rsid w:val="00C813D6"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
+    <w:rsid w:val="00C96047"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CB6F5E"/>
     <w:rsid w:val="00CC4A4B"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD75BD"/>
     <w:rsid w:val="00CE14F8"/>
     <w:rsid w:val="00CF5742"/>
     <w:rsid w:val="00CF6AE9"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D02093"/>
     <w:rsid w:val="00D04C93"/>
     <w:rsid w:val="00D105F3"/>
     <w:rsid w:val="00D1082D"/>
     <w:rsid w:val="00D1436F"/>
     <w:rsid w:val="00D22E76"/>
     <w:rsid w:val="00D24CDC"/>
     <w:rsid w:val="00D27ABF"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D4128A"/>
     <w:rsid w:val="00D45865"/>
     <w:rsid w:val="00D51FC4"/>
     <w:rsid w:val="00D52C0C"/>
     <w:rsid w:val="00D53012"/>
     <w:rsid w:val="00D603E7"/>
     <w:rsid w:val="00D76BC0"/>
     <w:rsid w:val="00D80DE5"/>
+    <w:rsid w:val="00D82734"/>
     <w:rsid w:val="00D84085"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00DA23F4"/>
+    <w:rsid w:val="00DA6186"/>
+    <w:rsid w:val="00DB162D"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC3223"/>
     <w:rsid w:val="00DD0255"/>
     <w:rsid w:val="00DD45CE"/>
     <w:rsid w:val="00E03CD5"/>
+    <w:rsid w:val="00E0653E"/>
+    <w:rsid w:val="00E11024"/>
     <w:rsid w:val="00E2556B"/>
     <w:rsid w:val="00E26D15"/>
     <w:rsid w:val="00E41417"/>
     <w:rsid w:val="00E420B2"/>
     <w:rsid w:val="00E57B3B"/>
     <w:rsid w:val="00E57D74"/>
     <w:rsid w:val="00E81917"/>
+    <w:rsid w:val="00E84112"/>
     <w:rsid w:val="00E84D81"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E90C24"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EA580B"/>
+    <w:rsid w:val="00EA76FF"/>
     <w:rsid w:val="00EB5379"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EE2483"/>
+    <w:rsid w:val="00EE36A7"/>
     <w:rsid w:val="00EF5656"/>
     <w:rsid w:val="00EF5DD9"/>
     <w:rsid w:val="00EF68C7"/>
     <w:rsid w:val="00F017C5"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F278B1"/>
     <w:rsid w:val="00F328EF"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F53960"/>
     <w:rsid w:val="00F756BA"/>
     <w:rsid w:val="00F85ED4"/>
     <w:rsid w:val="00F87498"/>
     <w:rsid w:val="00F91785"/>
     <w:rsid w:val="00F91F2E"/>
+    <w:rsid w:val="00F958CA"/>
+    <w:rsid w:val="00FB26EF"/>
+    <w:rsid w:val="00FB2B8E"/>
     <w:rsid w:val="00FB5832"/>
     <w:rsid w:val="00FB6837"/>
     <w:rsid w:val="00FB7A23"/>
     <w:rsid w:val="00FC50E0"/>
+    <w:rsid w:val="00FC614F"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD352B"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9447,293 +9530,313 @@
     <w:semiHidden/>
     <w:rsid w:val="006028FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrrubriktillR1">
     <w:name w:val="Förrubrik till R1"/>
     <w:qFormat/>
     <w:rsid w:val="00010283"/>
     <w:pPr>
       <w:spacing w:before="600" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (CS-rubriker)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B56ABA3A1A3048A0AA60C97DE2B466AF"/>
+        <w:name w:val="A3E266BC4834424CA6FE98E36539809D"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3539416A-EB0F-435D-B440-10CA02A457CF}"/>
+        <w:guid w:val="{58BD65AB-2AA7-49C1-BCAA-519999E96AA0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00066EAB" w:rsidRDefault="00942856" w:rsidP="00942856">
+        <w:p w:rsidR="003E19A0" w:rsidRDefault="001724E2" w:rsidP="001724E2">
           <w:pPr>
-            <w:pStyle w:val="B56ABA3A1A3048A0AA60C97DE2B466AF2"/>
+            <w:pStyle w:val="A3E266BC4834424CA6FE98E36539809D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6BF226D1698542C894EEA027AD7923F8"/>
+        <w:name w:val="8FFEA960D5C94C638E7A12F17C4ACE6F"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{018A291C-C827-4E40-B077-DA914C444385}"/>
+        <w:guid w:val="{89E8A0FF-762D-4396-BDB5-71923D795427}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00066EAB" w:rsidRDefault="00942856" w:rsidP="00942856">
+        <w:p w:rsidR="003E19A0" w:rsidRDefault="001724E2" w:rsidP="001724E2">
           <w:pPr>
-            <w:pStyle w:val="6BF226D1698542C894EEA027AD7923F82"/>
+            <w:pStyle w:val="8FFEA960D5C94C638E7A12F17C4ACE6F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00942856"/>
+    <w:rsid w:val="00043E02"/>
     <w:rsid w:val="00066EAB"/>
+    <w:rsid w:val="001724E2"/>
     <w:rsid w:val="001814F0"/>
+    <w:rsid w:val="001D450A"/>
     <w:rsid w:val="0023468C"/>
+    <w:rsid w:val="0035295D"/>
+    <w:rsid w:val="003E19A0"/>
+    <w:rsid w:val="00502486"/>
+    <w:rsid w:val="00505ADB"/>
+    <w:rsid w:val="00573700"/>
+    <w:rsid w:val="005A4C3A"/>
+    <w:rsid w:val="006A2DFD"/>
     <w:rsid w:val="007D70E4"/>
+    <w:rsid w:val="0080066F"/>
+    <w:rsid w:val="008133FD"/>
     <w:rsid w:val="00942856"/>
+    <w:rsid w:val="0096437B"/>
+    <w:rsid w:val="00B50CB4"/>
+    <w:rsid w:val="00BB3BD5"/>
+    <w:rsid w:val="00C96047"/>
+    <w:rsid w:val="00CE40E1"/>
+    <w:rsid w:val="00D62929"/>
+    <w:rsid w:val="00EA76FF"/>
     <w:rsid w:val="00F368EC"/>
+    <w:rsid w:val="00FB26EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10119,86 +10222,86 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00942856"/>
+    <w:rsid w:val="001724E2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B56ABA3A1A3048A0AA60C97DE2B466AF2">
-[...1 lines deleted...]
-    <w:rsid w:val="00942856"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3E266BC4834424CA6FE98E36539809D">
+    <w:name w:val="A3E266BC4834424CA6FE98E36539809D"/>
+    <w:rsid w:val="001724E2"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BF226D1698542C894EEA027AD7923F82">
-[...1 lines deleted...]
-    <w:rsid w:val="00942856"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FFEA960D5C94C638E7A12F17C4ACE6F">
+    <w:name w:val="8FFEA960D5C94C638E7A12F17C4ACE6F"/>
+    <w:rsid w:val="001724E2"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -10476,78 +10579,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBC76FF-8470-4341-9C36-AB7744CE83B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1826</Words>
-  <Characters>9680</Characters>
+  <Words>1924</Words>
+  <Characters>10086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>265</Lines>
+  <Paragraphs>200</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>L2a1. AGREEMENT on making Human Biological Material available to a Research Prin</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Appendix 2: Purpose and action, the research to be conducted on the material</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11484</CharactersWithSpaces>
+  <CharactersWithSpaces>11810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>