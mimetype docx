--- v0 (2026-05-23)
+++ v1 (2026-10-21)
@@ -37,56 +37,54 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014588B" w14:paraId="4BF9E1F4" w14:textId="77777777" w:rsidTr="00122F3E">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="268B604B" w14:textId="761DF2A4" w:rsidR="0014588B" w:rsidRDefault="0014588B" w:rsidP="007715E3">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="268B604B" w14:textId="761DF2A4" w:rsidR="0014588B" w:rsidRDefault="0014588B" w:rsidP="00FC06E0">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Dokument-ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -111,280 +109,346 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B343087" w14:textId="2A089AA7" w:rsidR="008D2DB3" w:rsidRDefault="008D2DB3" w:rsidP="00E01E11">
       <w:pPr>
         <w:pStyle w:val="FrrubriktillR1"/>
         <w:spacing w:before="480" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="008D2DB3">
         <w:t>Materialöverföringsavtal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348886C8" w14:textId="79E898A0" w:rsidR="0006133F" w:rsidRPr="00C16897" w:rsidRDefault="0006133F" w:rsidP="000907AC">
+    <w:p w14:paraId="348886C8" w14:textId="23F5B18D" w:rsidR="0006133F" w:rsidRPr="00C16897" w:rsidRDefault="0006133F" w:rsidP="000907AC">
       <w:pPr>
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C16897">
         <w:t>L2a</w:t>
       </w:r>
       <w:r w:rsidR="008E4B69" w:rsidRPr="00C16897">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00960627" w:rsidRPr="00C16897">
-        <w:t>AVTAL om tillgängliggörande av humanbiologiskt material vid klinisk prövning eller prestandastudie för en åtgärd</w:t>
+        <w:t xml:space="preserve">AVTAL om tillgängliggörande av </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE00C4">
+        <w:t xml:space="preserve">prov </w:t>
+      </w:r>
+      <w:r w:rsidR="00960627" w:rsidRPr="00C16897">
+        <w:t>vid klinisk prövning eller prestandastudie för en åtgärd</w:t>
       </w:r>
       <w:r w:rsidR="00960627" w:rsidRPr="00C16897" w:rsidDel="00960627">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CE8EA1" w14:textId="7485D681" w:rsidR="00CE14C8" w:rsidRPr="00C16897" w:rsidRDefault="00C16897" w:rsidP="002D112A">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C16897">
         <w:t>Detta Avtal innehåller villkor för tillgängliggörande av Material från Biobanken till en Mottagare som avser att använda Materialet för en Åtgärd som en del i en klinisk prövning eller prestandastudie med godkännande av Etikprövningsmyndigheten i Sverige eller tillstånd enligt tillämplig EU förordning 2014/536 (CTR), 2017/745 (MDR) eller 2017/746 (IVDR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAFF1A4" w14:textId="62D7C646" w:rsidR="00CE14C8" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="00CE14C8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>DEFINITIONER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="598BEB91" w14:textId="032CAF80" w:rsidR="00CE14C8" w:rsidRPr="00C16897" w:rsidRDefault="001152B1" w:rsidP="00CE14C8">
       <w:r w:rsidRPr="00C16897">
         <w:t>I detta avtal används följande definitioner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680361E3" w14:textId="4F7FD1B8" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Avtal”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> avser det här avtalet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CF22B8" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
+    <w:p w14:paraId="64CF22B8" w14:textId="23A93FAC" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Biobanken”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
-        <w:t xml:space="preserve"> den biobank där Materialet ingår. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk230357245"/>
+      <w:r w:rsidR="000951F0" w:rsidRPr="00386D19">
+        <w:t xml:space="preserve">den biobank </w:t>
+      </w:r>
+      <w:r w:rsidR="000951F0" w:rsidRPr="00E85D27">
+        <w:t>där Materialet ingår</w:t>
+      </w:r>
+      <w:r w:rsidR="000951F0">
+        <w:t xml:space="preserve"> och som huvudmannen för biobanken ansvarar för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="000951F0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000951F0" w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7973E434" w14:textId="18C427B3" w:rsidR="002643B4" w:rsidRPr="00F40CEE" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biobanksavtal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>blankett</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ”T1.</w:t>
+        <w:t xml:space="preserve"> ”T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F40CEE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00966001">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40CEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Establishment of sample collection for clinical trials and performance studies” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E06864A" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Kodnyckel”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
-        <w:t xml:space="preserve"> den information som identifierar kopplingen mellan en fysisk person och Provkod.</w:t>
+        <w:t xml:space="preserve"> den information som identifierar kopplingen mellan en fysisk person och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5AB833" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Leveransmottagare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> den av Sponsor utsedda juridiska person som mottar Material för Åtgärd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325944FC" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
+    <w:p w14:paraId="325944FC" w14:textId="2EFC6DF8" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Material”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
-        <w:t xml:space="preserve"> det Prov som specificeras i Bilaga 1 samt tillhörande Provkod </w:t>
+        <w:t xml:space="preserve"> de Prov som specificeras i Bilaga 1 samt tillhörande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B843D3" w14:textId="0E413019" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Mottagare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> Sponsor, eller den som Sponsorn har givit fullmakt att </w:t>
       </w:r>
       <w:r w:rsidR="00457A80">
         <w:t xml:space="preserve">ingå </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t>avtal om tillgängliggörande av Material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290ECC0C" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
+    <w:p w14:paraId="290ECC0C" w14:textId="77777777" w:rsidR="002643B4" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Personuppgifter”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> avser personuppgifter enligt artikel 4.1 Dataskyddsförordningen (EU) 2016/679.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3807FA30" w14:textId="6841621C" w:rsidR="00C61719" w:rsidRPr="00C16897" w:rsidRDefault="00C61719" w:rsidP="002643B4">
+      <w:r w:rsidRPr="00C16897">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”Prov”:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16897">
+        <w:t xml:space="preserve"> Biologiskt material från en levande eller avliden människa eller från ett foster</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B6AC65" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Provgivare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> den levande människa från vilken ett Prov har tagits, eller den levande människa som bär eller har burit ett foster från vilket ett Prov har tagits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760075D4" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0AB54FBD" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>”Provkod”:</w:t>
+        <w:t>”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> det prov-ID som har ersatt direkt identifierande uppgifter på proven så att proven inte direkt kan tillskrivas en specifik individ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C0B3BD" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Sponsor”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> person, företag, institution eller organisation som ansvarar för att inleda, leda och ordna med finansieringen av en klinisk prövning/prestandastudie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BC4EB3" w14:textId="07D51AF3" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Studie”:</w:t>
       </w:r>
@@ -403,51 +467,59 @@
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve">diagnostik), och vars tillgång till Materialet regleras via ett Biobanksavtal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A23F83A" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">”Tredje man”: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t>fysisk eller juridisk person som inte är part i detta Avtal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F6A2AF" w14:textId="77777777" w:rsidR="002643B4" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Åtgärd”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
-        <w:t xml:space="preserve"> den åtgärd som ska utföras exempelvis analyser, omformatering eller förvaring av Materialet, specificeras i Bilaga 2.</w:t>
+        <w:t xml:space="preserve"> den åtgärd som ska utföras exempelvis analyser, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:t>omformatering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16897">
+        <w:t xml:space="preserve"> eller förvaring av Materialet, specificeras i Bilaga 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E771E9" w14:textId="50CBF6B4" w:rsidR="00CE14C8" w:rsidRPr="00C16897" w:rsidRDefault="002643B4" w:rsidP="002643B4">
       <w:r w:rsidRPr="00C16897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Ändamål”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16897">
         <w:t xml:space="preserve"> den forskning som ska utföras på Materialet som specificeras i Bilaga 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015DCA9F" w14:textId="1993E5A3" w:rsidR="005C015D" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="00D5064F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>PARTER OCH STUDIE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1075,93 +1147,93 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>texta</w:t>
             </w:r>
             <w:r w:rsidR="00E86465" w:rsidRPr="00C16897">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C0579" w:rsidRPr="00C16897" w14:paraId="2CD1D0DC" w14:textId="77777777" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C15B4BE" w14:textId="2CE8B8A7" w:rsidR="002C0579" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00BC7DEA">
+          <w:p w14:paraId="4C15B4BE" w14:textId="2CE8B8A7" w:rsidR="002C0579" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-756742029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C0579" w:rsidRPr="00C16897">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C0579" w:rsidRPr="00C16897">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B376D">
               <w:t>Mottagare är</w:t>
             </w:r>
             <w:r w:rsidR="00071D32" w:rsidRPr="00C16897">
               <w:t xml:space="preserve"> Sponsor</w:t>
             </w:r>
             <w:r w:rsidR="003B376D">
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77C3C7B8" w14:textId="7A788A6D" w:rsidR="002C0579" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00387E04">
+          <w:p w14:paraId="77C3C7B8" w14:textId="7A788A6D" w:rsidR="002C0579" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00387E04">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="40"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="972408189"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C0579" w:rsidRPr="00C16897">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D80DE5" w:rsidRPr="00C16897">
@@ -2087,51 +2159,67 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16897">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16897">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606638" w:rsidRPr="00C16897" w14:paraId="28F32B83" w14:textId="77777777" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="62951B50" w14:textId="4C2463DD" w:rsidR="00606638" w:rsidRPr="00912037" w:rsidRDefault="00E506D6" w:rsidP="00912037">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00912037">
-              <w:t>Kontaktperson (contact point) för biobanksfrågor vid klinisk prövning eller prestandastudie. Namn</w:t>
+              <w:t>Kontaktperson (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00912037">
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00912037">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00912037">
+              <w:t>point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00912037">
+              <w:t>) för biobanksfrågor vid klinisk prövning eller prestandastudie. Namn</w:t>
             </w:r>
             <w:r w:rsidR="00606638" w:rsidRPr="00912037">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="749C3D93" w14:textId="0D45ABAD" w:rsidR="00606638" w:rsidRPr="00C16897" w:rsidRDefault="00606638" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -2289,51 +2377,59 @@
               <w:lastRenderedPageBreak/>
               <w:t>Ange uppgifter om Leveransmottagare och leveransadress</w:t>
             </w:r>
             <w:r w:rsidR="00606638" w:rsidRPr="00C16897">
               <w:rPr>
                 <w:rStyle w:val="Fotnotsreferens"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864D59" w:rsidRPr="00C16897" w14:paraId="725917EA" w14:textId="77777777" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="597ED909" w14:textId="36AE4DE9" w:rsidR="00864D59" w:rsidRPr="00C16897" w:rsidRDefault="0031575E" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00721DFE">
-              <w:t>Leveransvillkor: För leverans gäller Incoterms EXW</w:t>
+              <w:t xml:space="preserve">Leveransvillkor: För leverans gäller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00721DFE">
+              <w:t>Incoterms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00721DFE">
+              <w:t xml:space="preserve"> EXW</w:t>
             </w:r>
             <w:r w:rsidRPr="0031575E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864D59" w:rsidRPr="00C16897" w14:paraId="70841D9E" w14:textId="77777777" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="37F9B5AC" w14:textId="0E781652" w:rsidR="00864D59" w:rsidRPr="00721DFE" w:rsidRDefault="0031575E" w:rsidP="00721DFE">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00721DFE">
               <w:t>Leveransmottagare:</w:t>
             </w:r>
@@ -2771,198 +2867,229 @@
     </w:tbl>
     <w:p w14:paraId="4364101A" w14:textId="3F4D2FEB" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="00CB6BC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>BAKGRUND OCH SYFTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9350B5" w14:textId="76AF484E" w:rsidR="006D6787" w:rsidRDefault="006D6787" w:rsidP="006D6787">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I Biobanken finns Materialet som behövs för Åtgärden inom ramen för Studien, vars tillgång till Materialet regleras via ett separat Biobanksavtal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418C0D44" w14:textId="77777777" w:rsidR="006D6787" w:rsidRDefault="006D6787" w:rsidP="006D6787">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parterna önskar tillgängliggöra Materialet till Mottagaren för att utföra Åtgärden i Studien och Biobanken medger att ställa Materialet till Mottagarens förfogande för Studiens Ändamål, se Bilaga 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62624F90" w14:textId="6E3769E9" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="006D6787" w:rsidP="006D6787">
+    <w:p w14:paraId="62624F90" w14:textId="10222660" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="006D6787" w:rsidP="006D6787">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Detta Avtal reglerar under vilka villkor Materialet erhålls samt även hur Materialet ska hanteras i samband med Avtalets upphörande.</w:t>
+        <w:t xml:space="preserve">Detta Avtal reglerar under vilka villkor Materialet </w:t>
+      </w:r>
+      <w:r w:rsidR="002B21C8" w:rsidRPr="002B21C8">
+        <w:t>tillhandahålls</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15603">
+        <w:t>, hur det får användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15603" w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve"> samt hur </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15603">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15603" w:rsidRPr="00E85D27">
+        <w:t>ska hanteras i samband med Avtalets upphörande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591DB34F" w14:textId="77777777" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="00CB6BC7" w:rsidP="00E81917">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="141E87DA" w14:textId="77777777" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="00CB6BC7" w:rsidP="00E81917">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490A112F" w14:textId="1BD6517A" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="0020145B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>SPECIFIKATION AV MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62260798" w14:textId="19E79B8E" w:rsidR="003411D4" w:rsidRDefault="003411D4" w:rsidP="003411D4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Materialet enligt specifikation i Bilaga 1 ska skickas till Leveransmottagaren. Materialet tillhandahålls i kodad form så att den som lämnat Prov endast kan identifieras med Kodnyckel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FE40D0" w14:textId="77777777" w:rsidR="003411D4" w:rsidRDefault="003411D4" w:rsidP="003411D4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Parterna är medvetna om att Provkod är en Personuppgift så länge Kodnyckeln finns.</w:t>
+        <w:t xml:space="preserve">Parterna är medvetna om att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är en Personuppgift så länge Kodnyckeln finns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09369001" w14:textId="2009494D" w:rsidR="0020145B" w:rsidRPr="00C16897" w:rsidRDefault="003411D4" w:rsidP="003411D4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parterna är medvetna om att Materialet som skickas fortfarande ingår i Biobanken. </w:t>
       </w:r>
       <w:r w:rsidR="00337E1E" w:rsidRPr="00C16897">
         <w:t>Biobank.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C14AB72" w14:textId="77777777" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="00CB6BC7" w:rsidP="00E81917">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B931239" w14:textId="16BD11C8" w:rsidR="00CB6BC7" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="00337E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>TILLÅTEN ANVÄNDNING</w:t>
       </w:r>
       <w:r w:rsidR="003411D4">
-        <w:t xml:space="preserve"> m.m</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003411D4">
+        <w:t>m.m</w:t>
       </w:r>
       <w:r w:rsidR="00337E1E" w:rsidRPr="00C16897">
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5FD95C8B" w14:textId="787A7857" w:rsidR="00337E1E" w:rsidRPr="00C16897" w:rsidRDefault="00CC564C" w:rsidP="00337E1E">
       <w:r w:rsidRPr="00CC564C">
         <w:t>Materialet får endast användas för angivet Ändamål och Åtgärd (beskrivet i Bilaga 2). Materialet ska användas i enlighet med i Sverige gällande författningar samt beslut av Etikprövningsmyndighetens eller Överklagandenämndens för etikprövning eller Läkemedelsverket enligt tillämplig EU förordning 2014/536 (humanläkemedel - CTR), 2017/745 (medicinteknisk produkt -MDR) eller 2017/746 (medicinteknisk produkt för in-vitro-diagnostik - IVDR), och vars tillgång till Materialet regleras via ett Biobanksavtal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0634B6FD" w14:textId="426B8E63" w:rsidR="00337E1E" w:rsidRPr="00C16897" w:rsidRDefault="005373E1" w:rsidP="00337E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>ÅTERKALLELSE AV SAMTYCKE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EDF2B6" w14:textId="18908F9B" w:rsidR="00BD3423" w:rsidRDefault="00BD3423" w:rsidP="00BD3423">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I händelse av att Provgivaren eller annan som lämnat samtycke till bevarande och användning av ett Prov kontaktar Biobanken med ett återkallande enligt biobankslagen (2023:38) av sitt samtycke till bevarande av Provet i Biobanken eller användandet av Provet för vissa ändamål, ska Mottagaren omedelbart informeras om detta. </w:t>
+        <w:t xml:space="preserve">I händelse av att Provgivaren eller annan som lämnat samtycke till bevarande och användning av ett Prov kontaktar Biobanken med ett återkallande enligt biobankslagen (2023:38) av sitt samtycke till bevarande av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Provet i Biobanken eller användandet av Provet för vissa ändamål, ska Mottagaren omedelbart informeras om detta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03850A43" w14:textId="77777777" w:rsidR="00BD3423" w:rsidRDefault="00BD3423" w:rsidP="00BD3423">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>I det fall som Provgivaren eller annan som lämnat samtycke kontaktar Mottagaren med ett återkallande av sitt samtycke till användning av ett Prov ska Mottagaren omedelbart informera ansvarig för Biobanken om detta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19575ABA" w14:textId="247A1FFE" w:rsidR="00A74128" w:rsidRPr="00C16897" w:rsidRDefault="00BD3423" w:rsidP="00BD3423">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>I dessa fall förbinder sig Mottagaren att, med erforderligt stöd från Biobanken, tillse att användning av Prov från aktuell Provgivare omedelbart avbryts och att eventuellt kvarvarande Prov från Provgivaren återlämnas till Biobanken eller förstörs enligt Biobankens instruktioner. Rätten att använda resultaten av den forskning som har skett på Material påverkas inte av att ett samtycke till bevarande eller användning av ett Prov återkallas</w:t>
       </w:r>
       <w:r w:rsidR="00337E1E" w:rsidRPr="00C16897">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542979CF" w14:textId="1910BF05" w:rsidR="00337E1E" w:rsidRPr="00C16897" w:rsidRDefault="005373E1" w:rsidP="00337E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>ÅTKOMST TILL MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72316223" w14:textId="7E34EF4C" w:rsidR="00337E1E" w:rsidRPr="00C16897" w:rsidRDefault="005373E1" w:rsidP="00337E1E">
       <w:r w:rsidRPr="005373E1">
         <w:t>Mottagaren förbinder sig att säkerställa att endast behöriga personer har tillgång till och använder Materialet som skickas av Biobanken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF8BD06" w14:textId="15955F1E" w:rsidR="00337E1E" w:rsidRPr="00C16897" w:rsidRDefault="005373E1" w:rsidP="00337E1E">
+    <w:p w14:paraId="7AF8BD06" w14:textId="0926E075" w:rsidR="00337E1E" w:rsidRPr="00C16897" w:rsidRDefault="005373E1" w:rsidP="00337E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:t>SÄKERHET FÖR MATERIAL OCH PROVKOD</w:t>
+        <w:t>SÄKERHET FÖR MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3D29B6" w14:textId="50A64D2E" w:rsidR="00197821" w:rsidRPr="00197821" w:rsidRDefault="00197821" w:rsidP="00197821">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00197821">
         <w:t xml:space="preserve">Biobanken förbinder sig att säkerställa att Materialet aldrig tillhandahålls till Mottagaren med information eller data som gör det möjligt för mottagaren att identifiera Provgivaren.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3875E051" w14:textId="77777777" w:rsidR="00197821" w:rsidRPr="00197821" w:rsidRDefault="00197821" w:rsidP="00197821">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00197821">
         <w:t>Mottagaren förbinder sig att skydda Materialet, avseende integritet och säkerhet, från obehörig åtkomst och användning samt stöld i enlighet med tillämplig dataskydds- och biobankslagstiftning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2B5BEB" w14:textId="77777777" w:rsidR="00197821" w:rsidRPr="00197821" w:rsidRDefault="00197821" w:rsidP="00197821">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00197821">
         <w:t>Mottagaren förbinder sig att inte under några som helst omständigheter använda Materialet för att försöka identifiera eller komma i kontakt med Provgivaren eller dess anhöriga. Om Mottagaren uppmärksammar att Materialet använts felaktigt förbinder sig Mottagaren att omedelbart kontakta Biobanken.</w:t>
       </w:r>
@@ -3078,282 +3205,325 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="027199E8" w14:textId="77777777" w:rsidR="0061038E" w:rsidRDefault="0061038E" w:rsidP="0061038E">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren åtar sig att dokumentera vilka Tredje man som tagit del av Materialet och när och för vilka syften, för att vid behov kunna uppvisa det för Biobanken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CA3F23" w14:textId="3817AF21" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="0061038E" w:rsidP="0061038E">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren förbinder sig att säkerställa att Material aldrig tillhandahålls till Tredje man med information eller data som gör det möjligt för Tredje man att identifiera den som lämnat Prov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D36C1E0" w14:textId="1A4BB506" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="005373E1" w:rsidP="002B51B4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SKADESTÅND </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC496F">
         <w:t>m.m</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="76ED9A8F" w14:textId="4287FA29" w:rsidR="00A46A2D" w:rsidRPr="00A46A2D" w:rsidRDefault="00A46A2D" w:rsidP="00A46A2D">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46A2D">
         <w:t xml:space="preserve">Mottagaren förbinder sig att hålla Biobanken och/eller dess anställda skadeslösa från eventuellt krav från Tredje man, inklusive skäliga juridiska kostnader, som orsakats av eller härrör från felaktig användning, förlust eller skada till följd av användning, hantering, förvaring, transport eller andra aktiviteter avseende Materialet som täcks av Avtalet, och som inte beror på Biobankens uppsåtliga eller grovt oaktsamma agerande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144F46E8" w14:textId="77777777" w:rsidR="00A46A2D" w:rsidRPr="00A46A2D" w:rsidRDefault="00A46A2D" w:rsidP="00A46A2D">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46A2D">
         <w:t xml:space="preserve">Vid ersättning för skadestånd och viten på grund av felaktig behandling av Personuppgifter gäller artikel 82 och 83 i Dataskyddsförordningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087768EA" w14:textId="681E7938" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="00A46A2D" w:rsidP="00A46A2D">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46A2D">
+        <w:t>Sanktionsavgifter enligt artikel 83 Dataskyddsförordningen eller 6 kap. 2 § lag (2018:218) med kompletterande bestämmelser till EU:s dataskyddsförordning ska bäras av den Part som påförts en sådan avgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5B0397" w14:textId="6493BF9A" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="002B51B4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Sanktionsavgifter enligt artikel 83 Dataskyddsförordningen eller 6 kap. 2 § lag (2018:218) med kompletterande bestämmelser till EU:s dataskyddsförordning ska bäras av den Part som påförts en sådan avgift.</w:t>
+        <w:t>AVTALSTID OCH UPPSÄGNING AV AVTAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4E5D">
+        <w:t>ET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B0397" w14:textId="5D207192" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="002B51B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="37804F99" w14:textId="77777777" w:rsidR="00D7687A" w:rsidRDefault="00D7687A" w:rsidP="00D7687A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>AVTALSTID OCH UPPSÄGNING AV AVTAL</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Detta Avtal träder i kraft </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="910126885"/>
+          <w:id w:val="595910567"/>
           <w:placeholder>
-            <w:docPart w:val="113F870916A447A792FB8BA254451EDF"/>
+            <w:docPart w:val="2ACADF3E21DE40D1BE35FC65C7E5322A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000872A2">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="003826AD" w:rsidRPr="00366FC7">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
-          <w:r w:rsidR="000872A2">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve"> och förblir i kraft tills Ändamålet slutförts dock senast</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> och förblir i kraft tills Ändamålet slutförts dock senast </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1843156242"/>
+          <w:id w:val="-61640065"/>
           <w:placeholder>
-            <w:docPart w:val="4B815EED46FC4AF9ADBC9459997DD7A8"/>
+            <w:docPart w:val="72F2D606E98343FC8CAE64B969EE60B2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000872A2">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="000872A2" w:rsidRPr="00366FC7">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
-          <w:r w:rsidR="000872A2">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve"> om inte avtalet dessförinnan förläng</w:t>
-[...2 lines deleted...]
-        <w:t>s.</w:t>
+        <w:t xml:space="preserve"> om inte avtalet dessförinnan förlängs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7994BB6B" w14:textId="77777777" w:rsidR="00B86DA1" w:rsidRDefault="00B86DA1" w:rsidP="00B86DA1">
+    <w:p w14:paraId="507A7254" w14:textId="77777777" w:rsidR="00D7687A" w:rsidRDefault="00D7687A" w:rsidP="00D7687A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Biobanken har rätt att säga upp Avtalet med omedelbar verkan om Mottagaren gjort sig skyldig till väsentligt avtalsbrott, går i konkurs eller likvidation eller på annat sätt blir insolvent eller kan antas vara på obestånd.</w:t>
+        <w:t>Biobanken har rätt att säga upp Avtalet med omedelbar verkan om Mottagaren går i konkurs eller likvidation eller på annat sätt blir insolvent eller kan antas vara på obestånd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4636B1A5" w14:textId="6D59728D" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="00B86DA1" w:rsidP="00B86DA1">
+    <w:p w14:paraId="0480E0E1" w14:textId="77777777" w:rsidR="00D7687A" w:rsidRDefault="00D7687A" w:rsidP="00D7687A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Biobanken har även rätt att säga upp Avtalet om Biobanken misstänker att Mottagaren bryter mot Avtalet och om Mottagaren inte inom en (1) månad efter att biobanken skriftligen påtalat detta visat att så inte är fallet.</w:t>
+        <w:t>Biobanken har även rätt att säga upp Avtalet med omedelbar verkan om det finns misstanke om att Mottagaren bryter mot Avtalet och om Mottagaren inte inom en (1) månad efter att Biobanken skriftligen påtalat detta visat att så inte är fallet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE61E8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3FBB7A" w14:textId="77777777" w:rsidR="00D7687A" w:rsidRDefault="00D7687A" w:rsidP="00D7687A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vardera parten har rätt att säga upp Avtalet med en (1) månads uppsägningstid vid ändring av omständigheterna som ligger till grund för aktuellt Avtal, exempelvis vid ändrad partsställning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0829D0" w14:textId="77777777" w:rsidR="00D7687A" w:rsidRDefault="00D7687A" w:rsidP="00D7687A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Varken uppsägning eller Avtalets upphörande påverkar de rättigheter eller skyldigheter som redan uppkommit genom Avtalet. Bestämmelserna i avsnitt 8, 10 och 12 gäller fortsatt efter Avtalets upphörande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0F4616" w14:textId="323E3634" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="002B51B4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>AVSLUTANDE AV BEHANDLING AV MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F89A1C9" w14:textId="6CA852C6" w:rsidR="00FE7FC1" w:rsidRDefault="00FE7FC1" w:rsidP="00FE7FC1">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mottagaren förbinder sig att vid Avtalets upphörande eller uppsägning omedelbart avbryta användningen av Materialet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E5C039" w14:textId="12B57E5A" w:rsidR="002B51B4" w:rsidRPr="00C16897" w:rsidRDefault="00FE7FC1" w:rsidP="00FE7FC1">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Mottagaren förbinder sig att enligt Biobankens instruktioner återlämna eller förstöra eventuellt kvarvarande Material snarast men senast inom trettio (30) dagar efter Avtalets uppsägning eller upphörande, beroende på vilket som inträffar först. Mottagaren har rätt att behålla sådana kopior som krävs för uppfyllande av tillämpliga svenska författningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B39D5EF" w14:textId="413A2E74" w:rsidR="00856E16" w:rsidRPr="00C16897" w:rsidRDefault="00FC496F" w:rsidP="00856E16">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>ÖVRIGT</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="277C4A06" w14:textId="77777777" w:rsidR="00BD1F77" w:rsidRDefault="00BD1F77" w:rsidP="00BD1F77">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Parterna är införstådda med att oavsett villkor i annat avtal avseende Materialet gäller detta Avtal före eventuellt avvikande villkor i annat avtal.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="33478942" w14:textId="50009388" w:rsidR="004F5C96" w:rsidRDefault="004F5C96" w:rsidP="004F5C96">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Parterna är införstådda med att villkor i Avtalet inte får ändras eller modifieras utan parternas skriftliga överenskommelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6987FC" w14:textId="77777777" w:rsidR="004F5C96" w:rsidRDefault="004F5C96" w:rsidP="004F5C96">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1D92B4AD" w14:textId="77777777" w:rsidR="004F5C96" w:rsidRDefault="004F5C96" w:rsidP="004F5C96">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Parterna är införstådda med att för detta Avtal gäller svensk rätt och att eventuell tolkning eller tvist i anledning av Avtalet, som parterna inte kan lösa på egen hand, ska avgöras av svensk allmän domstol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B04B91" w14:textId="7ADB46BF" w:rsidR="00637D00" w:rsidRPr="00C16897" w:rsidRDefault="004F5C96" w:rsidP="004F5C96">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5F3A9967" w14:textId="360D7307" w:rsidR="00973D9C" w:rsidRDefault="00824D83" w:rsidP="00FC06E0">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2128037949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00973D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00973D9C">
+        <w:t xml:space="preserve"> Avtalet har upprättats i två (2) original varav parterna tagit ett (1) exemplar var.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4416EE6F" w14:textId="77777777" w:rsidR="00F278B1" w:rsidRPr="00C16897" w:rsidRDefault="00F278B1" w:rsidP="005D0E0A">
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5BBBAD15" w14:textId="2B85D17B" w:rsidR="00EF5656" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00FC06E0">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-215819296"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00973D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00973D9C">
+        <w:t xml:space="preserve"> Avtalet har signerats elektroniskt och parterna har tagit varsitt exemplar. </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00021BB9" w:rsidRPr="00C16897" w14:paraId="1EB364CA" w14:textId="77777777" w:rsidTr="007E6B7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="236CC44C" w14:textId="55FCA28D" w:rsidR="00021BB9" w:rsidRPr="00C16897" w:rsidRDefault="004F5C96" w:rsidP="006F53FC">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
             </w:pPr>
             <w:r>
               <w:t>UNDERSKRIFTER</w:t>
             </w:r>
@@ -3812,51 +3982,67 @@
             <w:r w:rsidRPr="00062561">
               <w:t>Beskriv Prov som ska skickas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008337CB" w:rsidRPr="00C16897" w14:paraId="634D8B1C" w14:textId="77777777" w:rsidTr="008337CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FF81A52" w14:textId="63364BB3" w:rsidR="008337CB" w:rsidRPr="00C16897" w:rsidRDefault="00497874" w:rsidP="00256B5E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497874">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Beskriv innehåll och omfattning, t.ex. typ av vävnad, celler/cellinjer, blod eller blodplasma, preparerat DNA, urin, osv.</w:t>
+              <w:t xml:space="preserve">Beskriv innehåll och omfattning, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00497874">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>t.ex.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00497874">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typ av vävnad, celler/cellinjer, blod eller blodplasma, preparerat DNA, urin, osv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="412B019D" w14:textId="7F15771D" w:rsidR="008337CB" w:rsidRPr="00C16897" w:rsidRDefault="00497874" w:rsidP="008337CB">
             <w:pPr>
               <w:pStyle w:val="TabellRubrik1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
@@ -5166,51 +5352,51 @@
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
             </w:pPr>
             <w:r w:rsidRPr="0064340D">
               <w:t>Beskriv Åtgärd som ska utföras på Materialet och vad som ska hända efter Ändamålet är slutfört.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630BE5" w:rsidRPr="00C16897" w14:paraId="1ED0B3A5" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333A7618" w14:textId="6BB3C4E5" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00BD50A0" w:rsidP="00256B5E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD50A0">
               <w:t>Åtgärd (beskriv tydligt</w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68ABDB79" w14:textId="79DFE2E8" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00627745">
+          <w:p w14:paraId="68ABDB79" w14:textId="79DFE2E8" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00627745">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1344592244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5239,124 +5425,133 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27139058" w14:textId="293899AE" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00627745">
+          <w:p w14:paraId="27139058" w14:textId="293899AE" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00627745">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1209994892"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E102DB" w:rsidRPr="00627745">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Omformatering, beskriv</w:t>
+              <w:t>Omformatering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E102DB" w:rsidRPr="00627745">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, beskriv</w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BDC8BE" w14:textId="3DC879EE" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00627745">
+          <w:p w14:paraId="69BDC8BE" w14:textId="3DC879EE" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00627745">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1764407180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5385,51 +5580,51 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C92D03" w14:textId="29810114" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00627745">
+          <w:p w14:paraId="76C92D03" w14:textId="29810114" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00627745">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1637216624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5473,81 +5668,81 @@
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630BE5" w:rsidRPr="00C16897" w14:paraId="15269224" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20EB71CD" w14:textId="77777777" w:rsidR="00E9217A" w:rsidRDefault="00E9217A" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00E9217A">
               <w:t>Ange hur prov ska hanteras efter Ändamålet är slutfört</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA2AE22" w14:textId="1373E357" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00630BE5">
+          <w:p w14:paraId="5BA2AE22" w14:textId="1373E357" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2001726343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0083288C" w:rsidRPr="0083288C">
               <w:t>Prov förbrukas helt vid Åtgärd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076CD526" w14:textId="6216C459" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00627745">
+          <w:p w14:paraId="076CD526" w14:textId="6216C459" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00627745">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="369030057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5576,51 +5771,51 @@
               <w:t xml:space="preserve">): </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C16897">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BCB067D" w14:textId="51DBD120" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="003913E5" w:rsidP="00627745">
+          <w:p w14:paraId="4BCB067D" w14:textId="51DBD120" w:rsidR="00630BE5" w:rsidRPr="00C16897" w:rsidRDefault="00824D83" w:rsidP="00627745">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-361593167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00627745">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5692,121 +5887,121 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B04243" w14:textId="77777777" w:rsidR="00630BE5" w:rsidRPr="00AF3B83" w:rsidRDefault="00630BE5" w:rsidP="00630BE5"/>
     <w:sectPr w:rsidR="00630BE5" w:rsidRPr="00AF3B83" w:rsidSect="0011632E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B18748D" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07">
+    <w:p w14:paraId="3460A456" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443BEF8F" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F72C423" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7A8D4EAE" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1A106871" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="02837B04" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0912F244" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="36E4DBD2" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="04D1CBD8" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33A26879" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07">
+    <w:p w14:paraId="4A8B52A6" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788EB1A9" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="414DC981" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5DEE7E00" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="21649BB8" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2BB6B3E4" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1B2007B3" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="36D417A6" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="019C08EF" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -5878,51 +6073,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6420EABC" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="680AB66E" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -5960,51 +6155,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3369C886" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="57FD5C0D" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
@@ -6052,51 +6247,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="278CF001" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="48EB8B2B" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -6134,84 +6329,84 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="71C9AAE9" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6B1E6684" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46EF9802" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07">
+    <w:p w14:paraId="69B86B36" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A7714C" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
-    <w:p w14:paraId="62B25204" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
+    <w:p w14:paraId="62F5EBA7" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0F5E5B3C" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="415CAF20" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07">
+    <w:p w14:paraId="497A6F7D" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB72C7A" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6B6ACE24" w14:textId="77777777" w:rsidR="00FE22C6" w:rsidRDefault="00FE22C6" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7913F429" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0D8ABC5D" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1E68EBD1" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3A2B74F6" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3032D883" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
+    <w:p w14:paraId="29A8D695" w14:textId="77777777" w:rsidR="00824D83" w:rsidRDefault="00824D83" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="62954A28" w14:textId="4B9E5289" w:rsidR="00606638" w:rsidRPr="003D3896" w:rsidRDefault="00606638" w:rsidP="00606638">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D3896">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D3896" w:rsidRPr="003D3896">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Om det finns flera leveransmottagare ska uppgifter om dessa biläggs i en ny bilaga till L2a2. En beskrivning av upplägget samt aktuella adresser anges i bilagan. Notera att Leveransmottagaren är Tredje man om Sponso</w:t>
       </w:r>
       <w:r w:rsidR="00930BC2">
         <w:rPr>
@@ -6288,51 +6483,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="4A03D997" w:rsidR="00215DED" w:rsidRPr="00627745" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+  <w:p w14:paraId="4D0B1E96" w14:textId="43AB23A3" w:rsidR="00215DED" w:rsidRPr="00627745" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="00627745">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
               <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
@@ -6527,52 +6722,52 @@
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00627745">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="00122F3E" w:rsidRPr="00627745">
       <w:t>L2a</w:t>
     </w:r>
     <w:r w:rsidR="00501B78" w:rsidRPr="00627745">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00627745">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00122F3E" w:rsidRPr="00627745">
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="00627745">
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00744545">
-      <w:t>1</w:t>
+    <w:r w:rsidR="003B5534">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00627745">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="28AD9DB3" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="004E4CC6" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -6589,130 +6784,124 @@
               </wp:positionV>
               <wp:extent cx="4441825" cy="447878"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4441825" cy="447878"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30744AA9" w14:textId="77777777" w:rsidR="004E4CC6" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="30744AA9" w14:textId="230B2676" w:rsidR="004E4CC6" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>L2a</w:t>
                           </w:r>
                           <w:r w:rsidR="00501B78">
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidR="00AF3B83">
                             <w:t xml:space="preserve">. </w:t>
                           </w:r>
                           <w:r w:rsidR="00E27B2E" w:rsidRPr="00E27B2E">
-                            <w:t>AVTAL om tillgängliggörande av humanbiologiskt material vid klinisk prövning eller prestandastudie för en åtgärd</w:t>
+                            <w:t xml:space="preserve">AVTAL om tillgängliggörande av </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00183DED">
+                            <w:t>prov</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E27B2E" w:rsidRPr="00E27B2E">
+                            <w:t xml:space="preserve"> vid klinisk prövning eller prestandastudie för en åtgärd</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="487304E8" w14:textId="08689DA4" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="7F8E25A5" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>10</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B05B91">
-                            <w:t>1</w:t>
+                          <w:r w:rsidR="003B5534">
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
-                            <w:t xml:space="preserve"> 202</w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="001C533F">
-[...12 lines deleted...]
-                            <w:t>05</w:t>
+                          <w:r w:rsidR="00183DED">
+                            <w:t>2026-10-06</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="3D716585" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>Ledningsgrupp</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                           </w:r>
@@ -6743,130 +6932,124 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7F0112AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:166.45pt;margin-top:34pt;width:349.75pt;height:35.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCemGcmEgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaRsYcYqsRYYB&#10;RVsgLXpWZCk2IIsapcTOfv0oOU6KbqdhF5oWKX6897S47RrDDgp9Dbbgk9GYM2UllLXdFfz1Zf1l&#10;zpkPwpbCgFUFPyrPb5efPy1al6spVGBKhYyKWJ+3ruBVCC7PMi8r1Qg/AqcsBTVgIwL94i4rUbRU&#10;vTHZdDy+zlrA0iFI5T2d3vdBvkz1tVYyPGntVWCm4DRbSBaT3UabLRci36FwVS1PY4h/mKIRtaWm&#10;51L3Igi2x/qPUk0tETzoMJLQZKB1LVXagbaZjD9ss6mEU2kXAse7M0z+/5WVj4eNe0YWum/QEYER&#10;kNb53NNh3KfT2MQvTcooThAez7CpLjBJh7PZbDKfXnEmKTab3cxv5rFMdrnt0IfvChoWnYIj0ZLQ&#10;EocHH/rUISU2s7CujUnUGMvagl9/vRqnC+cIFTeWelxmjV7oth2ry3d7bKE80noIPfPeyXVNMzwI&#10;H54FEtW0Eck3PJHRBqgXnDzOKsBffzuP+cQARTlrSToF9z/3AhVn5oclbqLOBgcHZzs4dt/cAalx&#10;Qg/DyeTSBQxmcDVC80aqXsUuFBJWUq+Cbwf3LvQCplch1WqVkkhNToQHu3Eylo4oRkRfujeB7gR7&#10;IMIeYRCVyD+g3+f2+K/2AXSdqIm49iie4CYlJnJPryZK/f1/yrq87eVvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAwWRb3eIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjTmEYh&#10;xKkQFUJILGh5rJ14SKLG4yh2HuXrcVewm9Ec3Tk33y6mYxMOrrUkYb2KgCFVVrdUS/h4f7pJgTmv&#10;SKvOEko4oYNtcXmRq0zbmfY4HXzNQgi5TElovO8zzl3VoFFuZXukcPu2g1E+rEPN9aDmEG46HkdR&#10;wo1qKXxoVI+PDVbHw2gkvP2Un8nr13iady+7aY/H53GzFlJeXy0P98A8Lv4PhrN+UIciOJV2JO1Y&#10;J0GI+C6gEpI0dDoDkYhvgZVhEukGeJHz/x2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCemGcmEgIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDBZFvd4gAAAAsBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="30744AA9" w14:textId="77777777" w:rsidR="004E4CC6" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="30744AA9" w14:textId="230B2676" w:rsidR="004E4CC6" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>L2a</w:t>
                     </w:r>
                     <w:r w:rsidR="00501B78">
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidR="00AF3B83">
                       <w:t xml:space="preserve">. </w:t>
                     </w:r>
                     <w:r w:rsidR="00E27B2E" w:rsidRPr="00E27B2E">
-                      <w:t>AVTAL om tillgängliggörande av humanbiologiskt material vid klinisk prövning eller prestandastudie för en åtgärd</w:t>
+                      <w:t xml:space="preserve">AVTAL om tillgängliggörande av </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00183DED">
+                      <w:t>prov</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E27B2E" w:rsidRPr="00E27B2E">
+                      <w:t xml:space="preserve"> vid klinisk prövning eller prestandastudie för en åtgärd</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="487304E8" w14:textId="08689DA4" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="7F8E25A5" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>10</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="00B05B91">
-                      <w:t>1</w:t>
+                    <w:r w:rsidR="003B5534">
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
-                      <w:t xml:space="preserve"> 202</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="001C533F">
-[...12 lines deleted...]
-                      <w:t>05</w:t>
+                    <w:r w:rsidR="00183DED">
+                      <w:t>2026-10-06</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="3D716585" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>Ledningsgrupp</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                     </w:r>
@@ -7014,51 +7197,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="314D9192" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="2B4F9FFE" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3"/>
           <wp:cNvGraphicFramePr>
@@ -8621,451 +8804,498 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1764641851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="606885402">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1856000023">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="475072586">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JpbHId9bWnaMC6oLV43WuON6gnmQTQXfrE6rLDDJ1MrKZ14WszZukXrXhzIEsHYPyQf+wO048HpNXlCb0/SIJQ==" w:salt="IP21J/Vp3xWTDldoTA1DuQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bKsalpclXwA6K1W1b+qO/YvMzIpvnqxwC2XhhMHX/ydRRRIEpp6TQga/KevrA7JVcJET7Gi9CwoYrzWBiPYT9g==" w:salt="JVYx4zihYiefymBHKFt6jA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00015E4F"/>
     <w:rsid w:val="00021BB9"/>
     <w:rsid w:val="00022B94"/>
     <w:rsid w:val="00032F17"/>
     <w:rsid w:val="000430A8"/>
+    <w:rsid w:val="00043E02"/>
     <w:rsid w:val="000472FA"/>
     <w:rsid w:val="0006133F"/>
     <w:rsid w:val="00062561"/>
     <w:rsid w:val="00063D22"/>
     <w:rsid w:val="0006671F"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00071D32"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="000757D6"/>
     <w:rsid w:val="00083708"/>
     <w:rsid w:val="000872A2"/>
     <w:rsid w:val="000907AC"/>
+    <w:rsid w:val="000951F0"/>
+    <w:rsid w:val="000A577B"/>
     <w:rsid w:val="000A6415"/>
     <w:rsid w:val="000A7ADF"/>
     <w:rsid w:val="000D02CD"/>
     <w:rsid w:val="000E430C"/>
     <w:rsid w:val="000E6389"/>
     <w:rsid w:val="001017BC"/>
     <w:rsid w:val="00105E96"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="001152B1"/>
     <w:rsid w:val="0011632E"/>
     <w:rsid w:val="00122F3E"/>
     <w:rsid w:val="0014588B"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00150E4C"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="00157DBE"/>
     <w:rsid w:val="001607EA"/>
+    <w:rsid w:val="00183DED"/>
     <w:rsid w:val="001930B4"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="00197821"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B7302"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C2EE7"/>
     <w:rsid w:val="001C367C"/>
     <w:rsid w:val="001C533F"/>
     <w:rsid w:val="0020145B"/>
+    <w:rsid w:val="002112BE"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00227BD7"/>
     <w:rsid w:val="00236AFA"/>
     <w:rsid w:val="002453A2"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="00250AFB"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00261BEC"/>
     <w:rsid w:val="002636E7"/>
     <w:rsid w:val="002643B4"/>
     <w:rsid w:val="00275841"/>
     <w:rsid w:val="00280588"/>
     <w:rsid w:val="0029518B"/>
     <w:rsid w:val="002A016F"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A62A9"/>
     <w:rsid w:val="002A64AE"/>
+    <w:rsid w:val="002B1801"/>
     <w:rsid w:val="002B19E3"/>
+    <w:rsid w:val="002B21C8"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B37F4"/>
     <w:rsid w:val="002B51B4"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002C0579"/>
     <w:rsid w:val="002C2797"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D112A"/>
     <w:rsid w:val="002D2A4D"/>
     <w:rsid w:val="002E24DC"/>
     <w:rsid w:val="002F11FE"/>
     <w:rsid w:val="002F2334"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="002F7DBD"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003076C0"/>
     <w:rsid w:val="00310DFE"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0031575E"/>
     <w:rsid w:val="00323171"/>
     <w:rsid w:val="00324693"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="0033320D"/>
     <w:rsid w:val="00336D85"/>
     <w:rsid w:val="00337E1E"/>
     <w:rsid w:val="00340190"/>
     <w:rsid w:val="003411D4"/>
+    <w:rsid w:val="0035295D"/>
     <w:rsid w:val="0036699E"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="0037656A"/>
     <w:rsid w:val="003826AD"/>
     <w:rsid w:val="0038551E"/>
     <w:rsid w:val="00386999"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00387E04"/>
     <w:rsid w:val="003903F3"/>
     <w:rsid w:val="003913E5"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00391DCD"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003B03E5"/>
+    <w:rsid w:val="003B2392"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003B376D"/>
+    <w:rsid w:val="003B5534"/>
     <w:rsid w:val="003C2507"/>
     <w:rsid w:val="003D3896"/>
     <w:rsid w:val="003E7F52"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="00415832"/>
     <w:rsid w:val="00415A95"/>
     <w:rsid w:val="0042241A"/>
     <w:rsid w:val="00426429"/>
     <w:rsid w:val="0043245D"/>
     <w:rsid w:val="004456EA"/>
     <w:rsid w:val="00457A80"/>
+    <w:rsid w:val="00464B06"/>
     <w:rsid w:val="00467B0E"/>
     <w:rsid w:val="0049325A"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="00497874"/>
     <w:rsid w:val="004A0E85"/>
     <w:rsid w:val="004B514D"/>
     <w:rsid w:val="004C530A"/>
     <w:rsid w:val="004D11AC"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E2FF6"/>
     <w:rsid w:val="004E4CC6"/>
     <w:rsid w:val="004F58B8"/>
     <w:rsid w:val="004F5C96"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="00501B78"/>
+    <w:rsid w:val="00502486"/>
     <w:rsid w:val="00503745"/>
     <w:rsid w:val="00506FD5"/>
     <w:rsid w:val="00512749"/>
     <w:rsid w:val="005201D8"/>
+    <w:rsid w:val="00534BAF"/>
     <w:rsid w:val="005373E1"/>
     <w:rsid w:val="0054564F"/>
     <w:rsid w:val="00556951"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005650A3"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A2521"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D0E0A"/>
     <w:rsid w:val="005D51E1"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005D5CE6"/>
     <w:rsid w:val="005E0ED9"/>
+    <w:rsid w:val="005F4928"/>
     <w:rsid w:val="00601213"/>
     <w:rsid w:val="00605DDB"/>
     <w:rsid w:val="00606638"/>
     <w:rsid w:val="006068A6"/>
     <w:rsid w:val="0061038E"/>
     <w:rsid w:val="00622D2C"/>
     <w:rsid w:val="00623E62"/>
     <w:rsid w:val="00627745"/>
     <w:rsid w:val="00630BE5"/>
     <w:rsid w:val="0063599B"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="0064340D"/>
     <w:rsid w:val="006545F7"/>
     <w:rsid w:val="006567D5"/>
     <w:rsid w:val="00662CE7"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A6125"/>
     <w:rsid w:val="006B4E25"/>
     <w:rsid w:val="006D6787"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E76D6"/>
+    <w:rsid w:val="006F3536"/>
     <w:rsid w:val="006F53FC"/>
     <w:rsid w:val="00701D0A"/>
     <w:rsid w:val="00702A07"/>
+    <w:rsid w:val="0070537B"/>
     <w:rsid w:val="00705B7E"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="0071184B"/>
     <w:rsid w:val="00713C1D"/>
     <w:rsid w:val="00720240"/>
     <w:rsid w:val="00721DFE"/>
+    <w:rsid w:val="00736CC0"/>
+    <w:rsid w:val="007406FA"/>
     <w:rsid w:val="00741353"/>
     <w:rsid w:val="00744545"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007474B3"/>
     <w:rsid w:val="007515B8"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00772F84"/>
     <w:rsid w:val="0078250E"/>
     <w:rsid w:val="007957B4"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007B3AD3"/>
     <w:rsid w:val="007C6370"/>
+    <w:rsid w:val="007E0A65"/>
     <w:rsid w:val="007E6B7B"/>
     <w:rsid w:val="007E6EB9"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008137A5"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="0082060F"/>
+    <w:rsid w:val="00824D83"/>
     <w:rsid w:val="0083288C"/>
     <w:rsid w:val="008337CB"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="0084454D"/>
+    <w:rsid w:val="0085628C"/>
     <w:rsid w:val="00856E16"/>
     <w:rsid w:val="00862BC8"/>
     <w:rsid w:val="00864D59"/>
     <w:rsid w:val="00875AFC"/>
     <w:rsid w:val="00880B1D"/>
     <w:rsid w:val="008842C6"/>
     <w:rsid w:val="0089774E"/>
     <w:rsid w:val="008A2F6E"/>
     <w:rsid w:val="008D2DB3"/>
     <w:rsid w:val="008D5DAF"/>
     <w:rsid w:val="008E4B69"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00912037"/>
     <w:rsid w:val="009156C0"/>
     <w:rsid w:val="00923290"/>
     <w:rsid w:val="0092359B"/>
     <w:rsid w:val="00926975"/>
     <w:rsid w:val="00930BC2"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="00957EF5"/>
     <w:rsid w:val="00960627"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="00966001"/>
+    <w:rsid w:val="00973D9C"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00982ACE"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A2CE5"/>
     <w:rsid w:val="009B6095"/>
     <w:rsid w:val="009C0D8F"/>
     <w:rsid w:val="009C5B14"/>
     <w:rsid w:val="009C6540"/>
     <w:rsid w:val="009D1E60"/>
     <w:rsid w:val="009D4772"/>
     <w:rsid w:val="009E3FCD"/>
     <w:rsid w:val="009E47B3"/>
+    <w:rsid w:val="009E7829"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A254DE"/>
     <w:rsid w:val="00A46A2D"/>
     <w:rsid w:val="00A46E20"/>
     <w:rsid w:val="00A47DF5"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A74128"/>
     <w:rsid w:val="00A8105A"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
+    <w:rsid w:val="00AA4056"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB28BF"/>
+    <w:rsid w:val="00AB6764"/>
     <w:rsid w:val="00AD34A5"/>
     <w:rsid w:val="00AE0C59"/>
     <w:rsid w:val="00AE5EFB"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00AF3B83"/>
     <w:rsid w:val="00AF446A"/>
+    <w:rsid w:val="00B02008"/>
     <w:rsid w:val="00B0342E"/>
     <w:rsid w:val="00B05B91"/>
     <w:rsid w:val="00B077C1"/>
+    <w:rsid w:val="00B15603"/>
+    <w:rsid w:val="00B24AB3"/>
     <w:rsid w:val="00B42401"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B6477D"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B81057"/>
     <w:rsid w:val="00B8258E"/>
     <w:rsid w:val="00B86DA1"/>
     <w:rsid w:val="00B9563C"/>
     <w:rsid w:val="00BA5879"/>
     <w:rsid w:val="00BA6713"/>
     <w:rsid w:val="00BC7DEA"/>
+    <w:rsid w:val="00BD1F77"/>
     <w:rsid w:val="00BD3423"/>
     <w:rsid w:val="00BD50A0"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
+    <w:rsid w:val="00BE56ED"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C05A3F"/>
+    <w:rsid w:val="00C06543"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C16897"/>
     <w:rsid w:val="00C21981"/>
     <w:rsid w:val="00C35E26"/>
+    <w:rsid w:val="00C422FA"/>
     <w:rsid w:val="00C55254"/>
+    <w:rsid w:val="00C60743"/>
+    <w:rsid w:val="00C61719"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C75FFE"/>
     <w:rsid w:val="00C8345F"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C90C7C"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CB6BC7"/>
     <w:rsid w:val="00CC564C"/>
     <w:rsid w:val="00CD23BD"/>
+    <w:rsid w:val="00CD31EE"/>
+    <w:rsid w:val="00CD4FC1"/>
     <w:rsid w:val="00CD6AFE"/>
     <w:rsid w:val="00CE14C8"/>
     <w:rsid w:val="00CF6AE9"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D07ECA"/>
     <w:rsid w:val="00D24CDC"/>
     <w:rsid w:val="00D27ABF"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D4128A"/>
     <w:rsid w:val="00D46C06"/>
     <w:rsid w:val="00D5064F"/>
     <w:rsid w:val="00D51FC4"/>
     <w:rsid w:val="00D52C0C"/>
     <w:rsid w:val="00D53012"/>
+    <w:rsid w:val="00D7687A"/>
     <w:rsid w:val="00D80DE5"/>
     <w:rsid w:val="00D83ACF"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D93884"/>
     <w:rsid w:val="00D948A3"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC4C28"/>
     <w:rsid w:val="00DD0255"/>
+    <w:rsid w:val="00DD38D9"/>
+    <w:rsid w:val="00DE00C4"/>
+    <w:rsid w:val="00DF35E9"/>
     <w:rsid w:val="00E01E11"/>
     <w:rsid w:val="00E102DB"/>
+    <w:rsid w:val="00E10C8D"/>
     <w:rsid w:val="00E26D15"/>
     <w:rsid w:val="00E27B2E"/>
     <w:rsid w:val="00E41417"/>
     <w:rsid w:val="00E420B2"/>
     <w:rsid w:val="00E46A06"/>
     <w:rsid w:val="00E506D6"/>
     <w:rsid w:val="00E57D74"/>
     <w:rsid w:val="00E81917"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E9217A"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EA580B"/>
+    <w:rsid w:val="00EB4E5D"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00ED3617"/>
     <w:rsid w:val="00ED4D02"/>
     <w:rsid w:val="00EE2483"/>
+    <w:rsid w:val="00EE76DF"/>
     <w:rsid w:val="00EF5656"/>
     <w:rsid w:val="00EF68C7"/>
     <w:rsid w:val="00F03EC2"/>
     <w:rsid w:val="00F03F32"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F228CF"/>
+    <w:rsid w:val="00F24F0A"/>
     <w:rsid w:val="00F278B1"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F40CEE"/>
     <w:rsid w:val="00F65FEE"/>
     <w:rsid w:val="00F756BA"/>
     <w:rsid w:val="00F87498"/>
     <w:rsid w:val="00F91785"/>
+    <w:rsid w:val="00FA15E1"/>
+    <w:rsid w:val="00FB26EF"/>
     <w:rsid w:val="00FB5832"/>
     <w:rsid w:val="00FB6837"/>
+    <w:rsid w:val="00FC06E0"/>
     <w:rsid w:val="00FC496F"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FE22C6"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FE7FC1"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -9493,58 +9723,58 @@
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002B54B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="300"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (CS-rubriker)"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="-20"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003903F3"/>
+    <w:rsid w:val="00FC06E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="340" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A86D37"/>
     <w:pPr>
       <w:spacing w:before="400" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -9699,51 +9929,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00147E54"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="007F2199"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="227" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003903F3"/>
+    <w:rsid w:val="00FC06E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidhuvudsida1">
     <w:name w:val="sidhuvud sida 1"/>
     <w:rsid w:val="00702A07"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
@@ -10080,108 +10310,108 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="113F870916A447A792FB8BA254451EDF"/>
+        <w:name w:val="2ACADF3E21DE40D1BE35FC65C7E5322A"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D50C782C-355B-4B09-8F39-C48329028FCB}"/>
+        <w:guid w:val="{C42DC3B3-11D9-4107-B9A7-6ED9F586E248}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A85E3F" w:rsidRDefault="00AD3334" w:rsidP="00AD3334">
+        <w:p w:rsidR="00350F53" w:rsidRDefault="00FC2537" w:rsidP="00FC2537">
           <w:pPr>
-            <w:pStyle w:val="113F870916A447A792FB8BA254451EDF1"/>
+            <w:pStyle w:val="2ACADF3E21DE40D1BE35FC65C7E5322A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4B815EED46FC4AF9ADBC9459997DD7A8"/>
+        <w:name w:val="72F2D606E98343FC8CAE64B969EE60B2"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D363A6CE-65B7-408D-82BF-FEA36E5A7AF5}"/>
+        <w:guid w:val="{00D9ABE2-4FE7-498C-A523-DF46AB97CFEA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A85E3F" w:rsidRDefault="00AD3334" w:rsidP="00AD3334">
+        <w:p w:rsidR="00350F53" w:rsidRDefault="00FC2537" w:rsidP="00FC2537">
           <w:pPr>
-            <w:pStyle w:val="4B815EED46FC4AF9ADBC9459997DD7A81"/>
+            <w:pStyle w:val="72F2D606E98343FC8CAE64B969EE60B2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
@@ -10206,51 +10436,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -10271,65 +10501,82 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E0B2B"/>
     <w:rsid w:val="0001750B"/>
+    <w:rsid w:val="00043E02"/>
+    <w:rsid w:val="000D6769"/>
     <w:rsid w:val="000E0B2B"/>
     <w:rsid w:val="001159A1"/>
     <w:rsid w:val="00125C63"/>
     <w:rsid w:val="00196D13"/>
+    <w:rsid w:val="003357CF"/>
+    <w:rsid w:val="00350F53"/>
+    <w:rsid w:val="0035295D"/>
     <w:rsid w:val="003B260C"/>
+    <w:rsid w:val="004806EB"/>
+    <w:rsid w:val="00502486"/>
+    <w:rsid w:val="00666952"/>
     <w:rsid w:val="006D49A2"/>
+    <w:rsid w:val="00747B80"/>
+    <w:rsid w:val="0085628C"/>
     <w:rsid w:val="00926DED"/>
+    <w:rsid w:val="00965B7B"/>
     <w:rsid w:val="00A254DE"/>
     <w:rsid w:val="00A85E3F"/>
     <w:rsid w:val="00AC1BC7"/>
     <w:rsid w:val="00AD3334"/>
+    <w:rsid w:val="00B02008"/>
+    <w:rsid w:val="00CD31EE"/>
     <w:rsid w:val="00D13CA7"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00ED4D02"/>
     <w:rsid w:val="00F03EC2"/>
+    <w:rsid w:val="00FB26EF"/>
+    <w:rsid w:val="00FB48E9"/>
+    <w:rsid w:val="00FC195E"/>
+    <w:rsid w:val="00FC2537"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10739,79 +10986,79 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AD3334"/>
+    <w:rsid w:val="00FC2537"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="113F870916A447A792FB8BA254451EDF1">
-[...1 lines deleted...]
-    <w:rsid w:val="00AD3334"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2ACADF3E21DE40D1BE35FC65C7E5322A">
+    <w:name w:val="2ACADF3E21DE40D1BE35FC65C7E5322A"/>
+    <w:rsid w:val="00FC2537"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B815EED46FC4AF9ADBC9459997DD7A81">
-[...1 lines deleted...]
-    <w:rsid w:val="00AD3334"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72F2D606E98343FC8CAE64B969EE60B2">
+    <w:name w:val="72F2D606E98343FC8CAE64B969EE60B2"/>
+    <w:rsid w:val="00FC2537"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -11096,69 +11343,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBC76FF-8470-4341-9C36-AB7744CE83B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2188</Words>
-  <Characters>11599</Characters>
+  <Words>2281</Words>
+  <Characters>11956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>314</Lines>
+  <Paragraphs>237</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>L2a2 MTA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13760</CharactersWithSpaces>
+  <CharactersWithSpaces>14000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>L2a2 MTA</dc:title>
   <dc:subject/>
   <dc:creator>Biobank Sverige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>