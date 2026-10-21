--- v0 (2026-05-23)
+++ v1 (2026-10-21)
@@ -12,76 +12,75 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014588B" w14:paraId="4BF9E1F4" w14:textId="77777777" w:rsidTr="00122F3E">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268B604B" w14:textId="761DF2A4" w:rsidR="0014588B" w:rsidRDefault="0014588B" w:rsidP="007715E3">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Dokument-ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -113,252 +112,318 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41006BFE" w14:textId="41EB8843" w:rsidR="003E680F" w:rsidRDefault="004E36A5" w:rsidP="00703DF7">
       <w:pPr>
         <w:pStyle w:val="FrrubriktillR1"/>
       </w:pPr>
       <w:r>
         <w:t>Material</w:t>
       </w:r>
       <w:r w:rsidR="00676F64">
         <w:t>överföringsavtal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348886C8" w14:textId="27F6C56B" w:rsidR="0006133F" w:rsidRPr="00E85D27" w:rsidRDefault="0006133F" w:rsidP="003E680F">
+    <w:p w14:paraId="348886C8" w14:textId="37992060" w:rsidR="0006133F" w:rsidRPr="00E85D27" w:rsidRDefault="0006133F" w:rsidP="003E680F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">L2a1. </w:t>
       </w:r>
       <w:r w:rsidR="0026223F" w:rsidRPr="00E85D27">
-        <w:t>AVTAL om tillgängliggörande av humanbiologiskt material till forskningshuvudman för en åtgärd</w:t>
+        <w:t xml:space="preserve">AVTAL om tillgängliggörande av </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC327B">
+        <w:t xml:space="preserve">prov </w:t>
+      </w:r>
+      <w:r w:rsidR="0026223F" w:rsidRPr="00E85D27">
+        <w:t>till forskningshuvudman för en åtgärd</w:t>
       </w:r>
       <w:r w:rsidR="0026223F" w:rsidRPr="00E85D27" w:rsidDel="0026223F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311171DA" w14:textId="2D781D1D" w:rsidR="008163F4" w:rsidRPr="00E85D27" w:rsidRDefault="006A077A" w:rsidP="00122F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">Detta Avtal innehåller villkor för tillgängliggörande av Material från Biobanken till en Forskningshuvudman som avser att använda Materialet för en Åtgärd som en del i ett forskningsprojekt som godkänts av Etikprövningsmyndigheten i Sverige. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53122E48" w14:textId="517CC092" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="00D96967" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>DEFINITIONER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762DC321" w14:textId="499F2D16" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="00062642" w:rsidP="008114E3">
       <w:r w:rsidRPr="00E85D27">
         <w:t>I detta avtal används följande definitioner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DE9F29" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Avtal”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> avser det här avtalet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358CD0A5" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
+    <w:p w14:paraId="358CD0A5" w14:textId="087BE0D7" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Biobanken”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
-        <w:t xml:space="preserve"> den biobank där Materialet ingår.  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk230357245"/>
+      <w:r w:rsidR="003F79AB" w:rsidRPr="00386D19">
+        <w:t xml:space="preserve">den biobank </w:t>
+      </w:r>
+      <w:r w:rsidR="003F79AB" w:rsidRPr="00E85D27">
+        <w:t>där Materialet ingår</w:t>
+      </w:r>
+      <w:r w:rsidR="003F79AB">
+        <w:t xml:space="preserve"> och som huvudmannen för biobanken ansvarar för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="003F79AB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F79AB" w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762D213B" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Biobanksavtal”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> blankett ”L1.1.Inrättande av provsamling för forskning”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C60C5BA" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Forskningshuvudman”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> den juridiska person i vars verksamhet forskningen utförs, vanligen ett universitet eller en region.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E3C9F" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Kodnyckel”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
-        <w:t xml:space="preserve"> den information som identifierar kopplingen mellan Provgivare och Provkod.</w:t>
+        <w:t xml:space="preserve"> den information som identifierar kopplingen mellan Provgivare och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B8879C" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Leveransmottagare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> den av Forskningshuvudmannen utsedda juridiska person som mottar Material för Åtgärd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00376270" w14:textId="61F7A17B" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Material”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
-        <w:t xml:space="preserve"> de Prov som specificeras i Bilaga 1 samt tillhörande Provkod.</w:t>
+        <w:t xml:space="preserve"> de Prov som specificeras i Bilaga 1 samt tillhörande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C81257" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
+    <w:p w14:paraId="67C81257" w14:textId="77777777" w:rsidR="0069731A" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Personuppgifter”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> avser personuppgifter enligt artikel 4.1 Dataskyddsförordningen (EU) 2016/679.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FF2476" w14:textId="136D430B" w:rsidR="0038211A" w:rsidRPr="00E85D27" w:rsidRDefault="0038211A" w:rsidP="0069731A">
+      <w:r w:rsidRPr="00E85D27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”Prov”:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve"> Biologiskt material från en levande eller avliden människa eller från ett foster</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01748188" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Provgivare”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> den levande människa från vilken ett Prov har tagits, eller den levande människa som bär eller har burit ett foster från vilket ett Prov har tagits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D99EBCF" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="44F86740" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>”Provkod”:</w:t>
+        <w:t>”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> det prov-ID som har ersatt direkt identifierande uppgifter på prov så att prov inte direkt kan tillskrivas en specifik individ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089DDBCB" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Studie”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> den forskningsstudie som är godkänd av Etikprövningsmyndigheten i Sverige och vars tillgång till Materialet regleras via ett Biobanksavtal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B05B08C" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Tredje man”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> fysisk eller juridisk person som inte är part i detta Avtal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452AE5F" w14:textId="77777777" w:rsidR="0069731A" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A" w:rsidP="0069731A">
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Åtgärd”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
-        <w:t xml:space="preserve"> den åtgärd som ska utföras exempelvis analyser, omformatering eller förvaring av Materialet, specificeras i Bilaga 2.</w:t>
+        <w:t xml:space="preserve"> den åtgärd som ska utföras exempelvis analyser, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>omformatering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve"> eller förvaring av Materialet, specificeras i Bilaga 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CFDB08" w14:textId="103BD86A" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="0069731A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”Ändamål”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> den forskning som ska utföras på Materialet som specificeras i Bilaga 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D27" w:rsidDel="0069731A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008114E3" w:rsidRPr="00E85D27">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B33169" w14:textId="3D2488FC" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="00D96967" w:rsidP="008114E3">
       <w:pPr>
@@ -2149,51 +2214,59 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>verans</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>villkor</w:t>
             </w:r>
             <w:r w:rsidR="00864D59" w:rsidRPr="00E85D27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00864D59" w:rsidRPr="00E85D27">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F0F52" w:rsidRPr="00E85D27">
-              <w:t>För leverans gäller Incoterms EXW.</w:t>
+              <w:t xml:space="preserve">För leverans gäller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009F0F52" w:rsidRPr="00E85D27">
+              <w:t>Incoterms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F0F52" w:rsidRPr="00E85D27">
+              <w:t xml:space="preserve"> EXW.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864D59" w:rsidRPr="005B4713" w14:paraId="70841D9E" w14:textId="77777777" w:rsidTr="000B2FFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="37F9B5AC" w14:textId="46FB47C6" w:rsidR="00864D59" w:rsidRPr="00E85D27" w:rsidRDefault="009F0F52" w:rsidP="00763684">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Leveransmottag</w:t>
             </w:r>
@@ -2709,86 +2782,112 @@
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D27">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60926BB0" w14:textId="1EC5AA7D" w:rsidR="005C015D" w:rsidRPr="00E85D27" w:rsidRDefault="00D96967" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>BAKGRUND OCH SYFTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EBE109" w14:textId="536C16AD" w:rsidR="00D277C0" w:rsidRPr="00E85D27" w:rsidRDefault="00D277C0" w:rsidP="00D277C0">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">Forskningshuvudmannen önskar tillgång till Material som finns i Biobanken för att utföra Studien. Biobanken medger att ställa Materialet till Forskningshuvudmannens förfogande för Studiens Ändamål, se Bilaga 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B32D9D2" w14:textId="041AC6E7" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="00D277C0" w:rsidP="00D277C0">
+    <w:p w14:paraId="0B32D9D2" w14:textId="37780E6D" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="00D277C0" w:rsidP="00D277C0">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
-        <w:t>Detta Avtal reglerar under vilka villkor Materialet erhålls samt även</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Detta Avtal reglerar under vilka villkor Materialet </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7CFA" w:rsidRPr="00DD7CFA">
+        <w:t>tillhandahålls</w:t>
+      </w:r>
+      <w:r w:rsidR="00080703">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F03D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003578AF">
+        <w:t>hur det får användas</w:t>
+      </w:r>
+      <w:r w:rsidR="003578AF" w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve"> samt hur </w:t>
+      </w:r>
+      <w:r w:rsidR="003578AF">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="003578AF" w:rsidRPr="00E85D27">
+        <w:t>ska hanteras i samband med Avtalets upphörande.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E85D27">
-        <w:t>hur Materialet ska hanteras i samband med Avtalets upphörande. Tillgång till Material i provsamling regleras via ett separat Biobanksavtal.</w:t>
+        <w:t xml:space="preserve"> Tillgång till Material i provsamling regleras via ett separat Biobanksavtal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDFBB32" w14:textId="0A401CAF" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="004D1D9F" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>SPECIFIKATION AV MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6156220A" w14:textId="35C5970D" w:rsidR="00860822" w:rsidRPr="00E85D27" w:rsidRDefault="00860822" w:rsidP="00860822">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">Materialet enligt specifikation i Bilaga 1 ska skickas till Leveransmottagaren. Materialet tillhandahålls i kodad form så att den som lämnat Prov endast kan identifieras med Kodnyckel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4064D27E" w14:textId="77777777" w:rsidR="00860822" w:rsidRPr="00E85D27" w:rsidRDefault="00860822" w:rsidP="00860822">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
-        <w:t>Parterna är medvetna om att Provkod är en Personuppgift så länge Kodnyckeln finns.</w:t>
+        <w:t xml:space="preserve">Parterna är medvetna om att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t>Provkod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E85D27">
+        <w:t xml:space="preserve"> är en Personuppgift så länge Kodnyckeln finns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52247249" w14:textId="5C99DB2A" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="00860822" w:rsidP="00860822">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve">Parterna är medvetna om att Materialet som skickas fortfarande ingår i Biobanken. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFA4DA4" w14:textId="260E3EAF" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="004D1D9F" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TILLÅTEN ANVÄNDNING </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>m.m.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="634E7348" w14:textId="77777777" w:rsidR="00C75FFE" w:rsidRPr="00E85D27" w:rsidRDefault="00C75FFE" w:rsidP="003076C0">
       <w:pPr>
@@ -2956,305 +3055,350 @@
     </w:p>
     <w:p w14:paraId="4F6094C5" w14:textId="4583C55B" w:rsidR="00C67138" w:rsidRDefault="00C67138" w:rsidP="00C67138">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Forskningshuvudmannen förbinder sig att hålla huvudmannen för Biobanken och/eller dess anställda skadeslösa från eventuellt krav från Tredje man, inklusive skäliga juridiska kostnader, som orsakats av eller härrör från felaktig användning, förlust eller skada till följd av användning, hantering, förvaring, transport eller andra aktiviteter avseende Materialet som täcks av Avtalet, och som inte beror på Biobankens uppsåtliga eller grovt oaktsamma agerande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473839E2" w14:textId="77777777" w:rsidR="00C67138" w:rsidRDefault="00C67138" w:rsidP="00C67138">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid ersättning för skadestånd och viten på grund av felaktig behandling av Personuppgifter gäller artikel 82 och 83 i Dataskyddsförordningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D4F60F" w14:textId="78C45860" w:rsidR="008D5DAF" w:rsidRPr="00E85D27" w:rsidRDefault="00C67138" w:rsidP="00C67138">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Sanktionsavgifter enligt artikel 83 Dataskyddsförordningen eller 6 kap. 2 § lag (2018:218) med kompletterande bestämmelser till EU:s dataskyddsförordning ska bäras av den Part som påförts en sådan avgift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9E70D4" w14:textId="4B75A0AC" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="003D1E7B" w:rsidP="008114E3">
+    <w:p w14:paraId="5B9E70D4" w14:textId="62E2C015" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="003D1E7B" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>AVTALSTID OCH UPPSÄGNING AV AVTALET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBBF3C0" w14:textId="756B0F5E" w:rsidR="001B7175" w:rsidRDefault="001B7175" w:rsidP="001B7175">
+    <w:p w14:paraId="4BEFAEFD" w14:textId="77777777" w:rsidR="004C0E89" w:rsidRDefault="004C0E89" w:rsidP="004C0E89">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Detta Avtal träder i kraft </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1252426797"/>
+          <w:id w:val="910126885"/>
           <w:placeholder>
-            <w:docPart w:val="2A4C3644CAFC4B3A99A531260E20E209"/>
+            <w:docPart w:val="4A82120A973B455F9F28B1DEE5977971"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E85368">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="003D1E7B" w:rsidRPr="002517CD">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
-          <w:r w:rsidR="00E85368">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E85368">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">och förblir i kraft tills Ändamålet slutförts dock senast </w:t>
+        <w:t xml:space="preserve"> och förblir i kraft tills Ändamålet slutförts dock senast </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1201213530"/>
+          <w:id w:val="-61640065"/>
           <w:placeholder>
-            <w:docPart w:val="317EB44A1F5644BFB41F6213B9AA9D4B"/>
+            <w:docPart w:val="A13BF82C85A1416FBF504ED67CAD031E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E85368">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="00E85368" w:rsidRPr="002517CD">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
-          <w:r w:rsidR="00E85368">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E85368">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>om inte avtalet dessförinnan förlängs</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> om inte avtalet dessförinnan förlängs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482CC70" w14:textId="77777777" w:rsidR="001B7175" w:rsidRDefault="001B7175" w:rsidP="001B7175">
+    <w:p w14:paraId="45190ECE" w14:textId="77777777" w:rsidR="004C0E89" w:rsidRDefault="004C0E89" w:rsidP="004C0E89">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Biobanken har rätt att säga upp Avtalet med omedelbar verkan om Forskningshuvudmannen gjort sig skyldig till väsentligt avtalsbrott, går i konkurs eller likvidation eller på annat sätt blir insolvent eller kan antas vara på obestånd. </w:t>
+        <w:t>Biobanken har rätt att säga upp Avtalet med omedelbar verkan om Mottagaren går i konkurs eller likvidation eller på annat sätt blir insolvent eller kan antas vara på obestånd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B6F7EB" w14:textId="067EC053" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="001B7175" w:rsidP="001B7175">
+    <w:p w14:paraId="6D59C814" w14:textId="77777777" w:rsidR="004C0E89" w:rsidRDefault="004C0E89" w:rsidP="004C0E89">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Biobanken har även rätt att säga upp Avtalet om Biobanken misstänker att Forskningshuvudmannen bryter mot Avtalet och om Forskningshuvudmannen inte inom en (1) månad efter att biobanken skriftligen påtalat detta visat att så inte är fallet. </w:t>
+        <w:t>Biobanken har även rätt att säga upp Avtalet med omedelbar verkan om det finns misstanke om att Mottagaren bryter mot Avtalet och om Mottagaren inte inom en (1) månad efter att Biobanken skriftligen påtalat detta visat att så inte är fallet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE61E8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285D9FE7" w14:textId="77777777" w:rsidR="004C0E89" w:rsidRDefault="004C0E89" w:rsidP="004C0E89">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vardera parten har rätt att säga upp Avtalet med en (1) månads uppsägningstid vid ändring av omständigheterna som ligger till grund för aktuellt Avtal, exempelvis vid ändrad partsställning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACC257B" w14:textId="77777777" w:rsidR="004C0E89" w:rsidRDefault="004C0E89" w:rsidP="004C0E89">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Varken uppsägning eller Avtalets upphörande påverkar de rättigheter eller skyldigheter som redan uppkommit genom Avtalet. Bestämmelserna i avsnitt 8, 10 och 12 gäller fortsatt efter Avtalets upphörande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFAD7F4" w14:textId="7CADC922" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="003654AA" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>AVSLUTANDE AV BEHANDLING AV MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A97A6EA" w14:textId="56731ACA" w:rsidR="00F412C3" w:rsidRPr="00F412C3" w:rsidRDefault="00F412C3" w:rsidP="00F412C3">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F412C3">
         <w:t xml:space="preserve">Forskningshuvudmannen förbinder sig att vid Avtalets upphörande eller uppsägning omedelbart avbryta användningen av Materialet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DDD776" w14:textId="18D78F20" w:rsidR="008114E3" w:rsidRPr="00F412C3" w:rsidRDefault="00F412C3" w:rsidP="00F412C3">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F412C3">
         <w:t>Forskningshuvudmannen förbinder sig att enligt Biobankens instruktioner återlämna eller förstöra eventuellt kvarvarande Material snarast men senast inom trettio (30) dagar efter Avtalets uppsägning eller upphörande, beroende på vilket som inträffar först. Forskningshuvudmannen har rätt att behålla sådana kopior som krävs för uppfyllande av tillämpliga svenska författningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA03777" w14:textId="392284C1" w:rsidR="008114E3" w:rsidRPr="00E85D27" w:rsidRDefault="003654AA" w:rsidP="008114E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>ÖVRIGT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A51E1B" w14:textId="77777777" w:rsidR="0065017F" w:rsidRDefault="0065017F" w:rsidP="0065017F">
+      <w:r>
+        <w:t>Parterna är införstådda med att oavsett villkor i annat avtal avseende Materialet gäller detta A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176833">
+        <w:t>vtal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> före eventuellt avvikande villkor i annat avtal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3141">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC118FF" w14:textId="77CECAB2" w:rsidR="00095A72" w:rsidRPr="000A3141" w:rsidRDefault="00095A72" w:rsidP="00095A72">
       <w:r>
         <w:t xml:space="preserve">Parterna är införstådda med att </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3141">
         <w:t xml:space="preserve">villkor i </w:t>
       </w:r>
       <w:r>
         <w:t>Avtalet</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3141">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E11D57">
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3141">
         <w:t xml:space="preserve">får ändras eller modifieras </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk11324592"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk11324592"/>
       <w:r>
         <w:t>utan parternas skriftliga överenskommelse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="000A3141">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5D8DBFEC" w14:textId="77777777" w:rsidR="00095A72" w:rsidRDefault="00095A72" w:rsidP="00095A72">
       <w:r w:rsidRPr="00D459AC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parterna är införstådda med att för </w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t xml:space="preserve">detta </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t>vtal gäller svensk rätt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och att e</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t xml:space="preserve">ventuell tolkning eller tvist i anledning av </w:t>
       </w:r>
       <w:r>
         <w:t>Avtalet</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t>, som parterna inte kan lösa på egen han</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="004E690E">
         <w:t>, ska av</w:t>
       </w:r>
       <w:r>
         <w:t>göras av svensk allmän domstol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A032E1" w14:textId="148B40A0" w:rsidR="008114E3" w:rsidRPr="00095A72" w:rsidRDefault="00095A72" w:rsidP="00095A72">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="1A240A0F" w14:textId="496A95E7" w:rsidR="00BB4996" w:rsidRDefault="006C66B5" w:rsidP="00C60C64">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2128037949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB4996">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB4996">
+        <w:t xml:space="preserve"> Avtalet har upprättats i två (2) original varav parterna tagit ett (1) exemplar var.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B103D5" w14:textId="5A93035B" w:rsidR="00BB4996" w:rsidRPr="00095A72" w:rsidRDefault="006C66B5" w:rsidP="003D6A5F">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-215819296"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB4996">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB4996">
+        <w:t xml:space="preserve"> Avtalet har signerats elektroniskt och parterna har tagit varsitt exemplar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBBAD15" w14:textId="77777777" w:rsidR="00EF5656" w:rsidRPr="00D96967" w:rsidRDefault="00EF5656" w:rsidP="005D0E0A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00021BB9" w:rsidRPr="00416B96" w14:paraId="1EB364CA" w14:textId="77777777" w:rsidTr="005C5F9F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
@@ -5149,51 +5293,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630BE5" w:rsidRPr="00C833A0" w14:paraId="1ED0B3A5" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333A7618" w14:textId="29C3F6C4" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00C833A0" w:rsidP="00256B5E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00C833A0">
               <w:t>Åtgärd</w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C833A0">
               <w:t>beskriv tydligt</w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68ABDB79" w14:textId="10AB4085" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00AB3B00">
+          <w:p w14:paraId="68ABDB79" w14:textId="10AB4085" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00AB3B00">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1344592244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5222,124 +5366,133 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27139058" w14:textId="050E91F9" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00AB3B00">
+          <w:p w14:paraId="27139058" w14:textId="050E91F9" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00AB3B00">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1209994892"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B33D1" w:rsidRPr="00AB3B00">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Omformatering, beskriv</w:t>
+              <w:t>Omformatering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B33D1" w:rsidRPr="00AB3B00">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, beskriv</w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00AB3B00">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BDC8BE" w14:textId="0E5830B6" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00AB3B00">
+          <w:p w14:paraId="69BDC8BE" w14:textId="0E5830B6" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00AB3B00">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1764407180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5368,51 +5521,51 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C92D03" w14:textId="7818002B" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00AB3B00">
+          <w:p w14:paraId="76C92D03" w14:textId="7818002B" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00AB3B00">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1637216624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5462,81 +5615,81 @@
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630BE5" w:rsidRPr="00C833A0" w14:paraId="15269224" w14:textId="77777777" w:rsidTr="00256B5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D57EDC8" w14:textId="64F04DBA" w:rsidR="00CD56F6" w:rsidRDefault="00CD56F6" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD56F6">
               <w:t xml:space="preserve">Ange hur </w:t>
             </w:r>
             <w:r w:rsidR="00B374EE">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD56F6">
               <w:t>rov ska hanteras efter Ändamålet är slutfört</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA2AE22" w14:textId="3039CF1B" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00630BE5">
+          <w:p w14:paraId="5BA2AE22" w14:textId="3039CF1B" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2001726343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F54F6" w:rsidRPr="000F54F6">
               <w:t>Prov förbrukas helt vid Åtgärd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076CD526" w14:textId="6DF571D7" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00C008CD">
+          <w:p w14:paraId="076CD526" w14:textId="6DF571D7" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00C008CD">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="369030057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5565,51 +5718,51 @@
               <w:t xml:space="preserve">): </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00C833A0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BCB067D" w14:textId="634F3BEE" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="00EB5E59" w:rsidP="00C008CD">
+          <w:p w14:paraId="4BCB067D" w14:textId="634F3BEE" w:rsidR="00630BE5" w:rsidRPr="00C833A0" w:rsidRDefault="006C66B5" w:rsidP="00C008CD">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-361593167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00C008CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5672,159 +5825,159 @@
             <w:r w:rsidRPr="0079342E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sista möjliga slutdatum för användning av Materialet, angivet i avsnitt 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B04243" w14:textId="77777777" w:rsidR="00630BE5" w:rsidRPr="0079342E" w:rsidRDefault="00630BE5" w:rsidP="00630BE5"/>
     <w:sectPr w:rsidR="00630BE5" w:rsidRPr="0079342E" w:rsidSect="0095354C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75341179" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07">
+    <w:p w14:paraId="4A62F1B2" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698F3A1A" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="210A97FE" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="50DF226A" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1B3813CD" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="515C6A66" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="616ABD78" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="56F38C71" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="585FC1D0" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="739403AF" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07">
+    <w:p w14:paraId="15F101B0" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105E41DE" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6EC2DEDA" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="59DA8265" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2EC94525" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7A6E57DB" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="762D6E55" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="47EEA3CC" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="290E98C3" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="00BE011B" w:rsidRDefault="00195795" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5860,51 +6013,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6D3455B9" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="05B1B584" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -5942,63 +6095,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="52AE8691" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="440178A7" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10502900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6034,51 +6187,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4A0B13C6" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="3D55F36A" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -6116,83 +6269,83 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4528B83F" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="0F018C54" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D906732" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07">
+    <w:p w14:paraId="7908108B" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D3C147" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="456F9CFB" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C7BE22C" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07">
+    <w:p w14:paraId="494D69AE" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A09DF5" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F080499" w14:textId="77777777" w:rsidR="00B626FF" w:rsidRDefault="00B626FF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="39DC0636" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="48E722D4" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="662FF75B" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="59313DD1" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="511D5A02" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6E12EBD2" w14:textId="77777777" w:rsidR="006C66B5" w:rsidRDefault="006C66B5" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="609A58B3" w14:textId="633B56F0" w:rsidR="00606638" w:rsidRPr="00E85D27" w:rsidRDefault="00606638" w:rsidP="00606638">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1579D">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
@@ -6215,51 +6368,51 @@
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E85D27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F2AEA" w:rsidRPr="00E85D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Om det finns flera leveransmottagare ska uppgifter om dessa biläggs i en ny bilaga till L2a1. En beskrivning av upplägget samt aktuella adresser anges i bilagan. Notera att Leveransmottagaren är Tredje man om Forskningshuvudmannen inte själv är Leveransmottagare.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -6289,52 +6442,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="5BD67918" w:rsidR="00215DED" w:rsidRPr="00072EB9" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="1DC32DC4" w:rsidR="00215DED" w:rsidRPr="00072EB9" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="00072EB9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
               <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
@@ -6526,192 +6679,186 @@
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00072EB9">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="00122F3E" w:rsidRPr="00072EB9">
       <w:t>L2a1</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00072EB9">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00122F3E" w:rsidRPr="00072EB9">
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="00072EB9">
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00BB6241">
-      <w:t>1</w:t>
+    <w:r w:rsidR="003D6A5F">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="00072EB9">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="2D3E4F73" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00D54AAE" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F0112AB" wp14:editId="32A9CF9E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2115047</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>437322</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4441825" cy="442153"/>
               <wp:effectExtent l="0" t="0" r="0" b="15240"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4441825" cy="442153"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7FAEA6F8" w14:textId="77777777" w:rsidR="00D54AAE" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="7FAEA6F8" w14:textId="6B40F97F" w:rsidR="00D54AAE" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>L2a1</w:t>
                           </w:r>
                           <w:r w:rsidR="003654AA">
                             <w:t>.</w:t>
                           </w:r>
                           <w:r w:rsidR="003654AA" w:rsidRPr="003654AA">
-                            <w:t xml:space="preserve"> AVTAL om tillgängliggörande av humanbiologiskt material till forskningshuvudman för en åtgärd</w:t>
+                            <w:t xml:space="preserve"> AVTAL om tillgängliggörande av </w:t>
+                          </w:r>
+                          <w:r w:rsidR="003D6A5F">
+                            <w:t>prov</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003654AA" w:rsidRPr="003654AA">
+                            <w:t xml:space="preserve"> till forskningshuvudman för en åtgärd</w:t>
                           </w:r>
                           <w:r w:rsidR="003654AA">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="487304E8" w14:textId="1A8BD7EB" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="22D5442D" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>10</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="00BB6241">
-                            <w:t>1</w:t>
+                          <w:r w:rsidR="003D6A5F">
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
-                            <w:t xml:space="preserve"> 202</w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00690C7E">
-[...12 lines deleted...]
-                            <w:t>05</w:t>
+                          <w:r w:rsidR="003D6A5F">
+                            <w:t>2026-10-06</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="722F82CE" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00122F3E">
                             <w:t>Ledningsgrupp</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                           </w:r>
@@ -6742,130 +6889,124 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7F0112AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:166.55pt;margin-top:34.45pt;width:349.75pt;height:34.8pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM591REQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+whQqKqIULFWTJNQ&#10;W4lOfTaOTSI5Pu9sSNhfv7NDoOr2NO3lcvGd78f3fV7cd41hR4W+BlvwyWjMmbISytruC/7jdf3l&#10;jjMfhC2FAasKflKe3y8/f1q0LldTqMCUChkVsT5vXcGrEFyeZV5WqhF+BE5ZCmrARgT6xX1Womip&#10;emOy6Xh8m7WApUOQyns6feyDfJnqa61keNbaq8BMwWm2kCwmu4s2Wy5EvkfhqlqexxD/MEUjaktN&#10;L6UeRRDsgPUfpZpaInjQYSShyUDrWqq0A20zGX/YZlsJp9IuBI53F5j8/ysrn45b94IsdF+hIwIj&#10;IK3zuafDuE+nsYlfmpRRnCA8XWBTXWCSDmez2eRuOudMUmw2m07mN7FMdr3t0IdvChoWnYIj0ZLQ&#10;EseND33qkBKbWVjXxiRqjGVtwW9v5uN04RKh4sZSj+us0QvdrmN1+W6PHZQnWg+hZ947ua5pho3w&#10;4UUgUU0bkXzDMxltgHrB2eOsAvz1t/OYTwxQlLOWpFNw//MgUHFmvlviJupscHBwdoNjD80DkBon&#10;9DCcTC5dwGAGVyM0b6TqVexCIWEl9Sr4bnAfQi9gehVSrVYpidTkRNjYrZOxdEQxIvravQl0Z9gD&#10;EfYEg6hE/gH9PrfHf3UIoOtETcS1R/EMNykxkXt+NVHq7/9T1vVtL38DAAD//wMAUEsDBBQABgAI&#10;AAAAIQDwQg7F4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJNajUKI&#10;UyEqhJBY0PJYO/GQRI3HUew8ytfjrspuRnN059x8u5iOTTi41pKEeBUBQ6qsbqmW8PnxfJcCc16R&#10;Vp0llHBCB9vi+ipXmbYz7XE6+JqFEHKZktB432ecu6pBo9zK9kjh9mMHo3xYh5rrQc0h3HR8HUUJ&#10;N6ql8KFRPT41WB0Po5Hw/lt+JW/f42neve6mPR5fxk0spLy9WR4fgHlc/AWGs35QhyI4lXYk7Vgn&#10;QQgRB1RCkt4DOwORWCfAyjCJdAO8yPn/DsUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMzn3VERAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPBCDsXiAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7FAEA6F8" w14:textId="77777777" w:rsidR="00D54AAE" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="7FAEA6F8" w14:textId="6B40F97F" w:rsidR="00D54AAE" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>L2a1</w:t>
                     </w:r>
                     <w:r w:rsidR="003654AA">
                       <w:t>.</w:t>
                     </w:r>
                     <w:r w:rsidR="003654AA" w:rsidRPr="003654AA">
-                      <w:t xml:space="preserve"> AVTAL om tillgängliggörande av humanbiologiskt material till forskningshuvudman för en åtgärd</w:t>
+                      <w:t xml:space="preserve"> AVTAL om tillgängliggörande av </w:t>
+                    </w:r>
+                    <w:r w:rsidR="003D6A5F">
+                      <w:t>prov</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003654AA" w:rsidRPr="003654AA">
+                      <w:t xml:space="preserve"> till forskningshuvudman för en åtgärd</w:t>
                     </w:r>
                     <w:r w:rsidR="003654AA">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="487304E8" w14:textId="1A8BD7EB" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="22D5442D" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>10</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="00BB6241">
-                      <w:t>1</w:t>
+                    <w:r w:rsidR="003D6A5F">
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
-                      <w:t xml:space="preserve"> 202</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00690C7E">
-[...12 lines deleted...]
-                      <w:t>05</w:t>
+                    <w:r w:rsidR="003D6A5F">
+                      <w:t>2026-10-06</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="722F82CE" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00122F3E">
                       <w:t>Ledningsgrupp</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> på uppdrag av styrgrupp f</w:t>
                     </w:r>
@@ -7013,51 +7154,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="54B4399C" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="51C2DCD1" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3"/>
           <wp:cNvGraphicFramePr>
@@ -7301,51 +7442,51 @@
                             <w:t>2</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058446E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE85F0A"/>
@@ -8619,383 +8760,431 @@
   <w:num w:numId="7" w16cid:durableId="1792481307">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1764641851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="606885402">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1856000023">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="921721011">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="87"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tUBu0DEhZXadrlic2lx2MbU7S8oqZ2mf3AnAf0RCjXvNmkHjjJxZ8AiWvou3eFvacvjaj6zvuD7WsJCjJtzrhQ==" w:salt="a0vu6fWQdZJN1a9GkMS4fw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="L7qQuk/no+R7vygERt3OgR5HYMd8EFBKC5mhk+598T3GT2yWv9av4naKicXEg4WNgk1TibhPQ5Lp4TcPRozZHQ==" w:salt="tmvrI6EjVHOKgdRORq6KnA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00021BB9"/>
+    <w:rsid w:val="0002431B"/>
+    <w:rsid w:val="00043E02"/>
     <w:rsid w:val="00060FBA"/>
     <w:rsid w:val="0006133F"/>
     <w:rsid w:val="00062642"/>
+    <w:rsid w:val="00062762"/>
     <w:rsid w:val="0006671F"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00072EB9"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00074736"/>
     <w:rsid w:val="000757D6"/>
+    <w:rsid w:val="00080703"/>
     <w:rsid w:val="00093DF5"/>
     <w:rsid w:val="0009438E"/>
     <w:rsid w:val="00095A72"/>
     <w:rsid w:val="000A42FB"/>
     <w:rsid w:val="000B5E26"/>
     <w:rsid w:val="000B635C"/>
     <w:rsid w:val="000B756A"/>
     <w:rsid w:val="000C133B"/>
     <w:rsid w:val="000D63E6"/>
     <w:rsid w:val="000E430C"/>
     <w:rsid w:val="000F54F6"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00122F3E"/>
     <w:rsid w:val="00134B8B"/>
     <w:rsid w:val="00136DD2"/>
     <w:rsid w:val="0014588B"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="00154D71"/>
     <w:rsid w:val="00190F24"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A374C"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001A7531"/>
     <w:rsid w:val="001B7175"/>
     <w:rsid w:val="001C1C14"/>
+    <w:rsid w:val="001E1EC7"/>
     <w:rsid w:val="001F3570"/>
     <w:rsid w:val="00214F1B"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00255590"/>
     <w:rsid w:val="0026223F"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B1D1C"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
+    <w:rsid w:val="002F03D0"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003076C0"/>
     <w:rsid w:val="00311610"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0032114C"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="00340F5F"/>
     <w:rsid w:val="0034790C"/>
+    <w:rsid w:val="0035295D"/>
+    <w:rsid w:val="003578AF"/>
     <w:rsid w:val="003654AA"/>
     <w:rsid w:val="0037217D"/>
+    <w:rsid w:val="0038211A"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00391DCD"/>
     <w:rsid w:val="00396086"/>
     <w:rsid w:val="003A01E5"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A4FB7"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003D1E7B"/>
+    <w:rsid w:val="003D6A5F"/>
     <w:rsid w:val="003E680F"/>
     <w:rsid w:val="003F7096"/>
+    <w:rsid w:val="003F79AB"/>
+    <w:rsid w:val="0040674C"/>
     <w:rsid w:val="00416B96"/>
+    <w:rsid w:val="00420235"/>
     <w:rsid w:val="0042347C"/>
     <w:rsid w:val="00426429"/>
     <w:rsid w:val="004456EA"/>
     <w:rsid w:val="00454E2D"/>
     <w:rsid w:val="004727A5"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="004B33D1"/>
+    <w:rsid w:val="004B7B73"/>
+    <w:rsid w:val="004C0E89"/>
     <w:rsid w:val="004C530A"/>
     <w:rsid w:val="004D1D9F"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E36A5"/>
     <w:rsid w:val="004F58B8"/>
     <w:rsid w:val="004F63DE"/>
+    <w:rsid w:val="00502486"/>
     <w:rsid w:val="00516F5E"/>
     <w:rsid w:val="005179E0"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="005237BF"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005650A3"/>
     <w:rsid w:val="00572AE7"/>
     <w:rsid w:val="0057308F"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
+    <w:rsid w:val="00595E7B"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B4713"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005C5F9F"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D0E0A"/>
+    <w:rsid w:val="005D36D0"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
+    <w:rsid w:val="005F1930"/>
+    <w:rsid w:val="005F4099"/>
     <w:rsid w:val="0060196E"/>
     <w:rsid w:val="00606638"/>
     <w:rsid w:val="00622573"/>
     <w:rsid w:val="00624A21"/>
     <w:rsid w:val="006306D4"/>
     <w:rsid w:val="00630BE5"/>
     <w:rsid w:val="00637890"/>
     <w:rsid w:val="00637D00"/>
+    <w:rsid w:val="0065017F"/>
     <w:rsid w:val="006545F7"/>
     <w:rsid w:val="0067263D"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="00676F64"/>
     <w:rsid w:val="00690C7E"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="0069731A"/>
     <w:rsid w:val="006A077A"/>
     <w:rsid w:val="006A25BC"/>
+    <w:rsid w:val="006A2DFD"/>
+    <w:rsid w:val="006B3453"/>
     <w:rsid w:val="006B4E25"/>
+    <w:rsid w:val="006C66B5"/>
+    <w:rsid w:val="006C6E15"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="00701D0A"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="00703DF7"/>
     <w:rsid w:val="00704FC0"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710017"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00716F07"/>
     <w:rsid w:val="0074057F"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00760088"/>
     <w:rsid w:val="007631F9"/>
     <w:rsid w:val="00763684"/>
     <w:rsid w:val="007715E3"/>
+    <w:rsid w:val="007870BB"/>
     <w:rsid w:val="0079342E"/>
+    <w:rsid w:val="007A09E0"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A417D"/>
     <w:rsid w:val="007C6370"/>
+    <w:rsid w:val="007C7871"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F2AEA"/>
     <w:rsid w:val="008114E3"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00820A6F"/>
     <w:rsid w:val="008337CB"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="008405EB"/>
     <w:rsid w:val="00860822"/>
     <w:rsid w:val="00864D59"/>
     <w:rsid w:val="0086644D"/>
     <w:rsid w:val="008A1E09"/>
     <w:rsid w:val="008B2625"/>
     <w:rsid w:val="008D5DAF"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F1347"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00923290"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="0095354C"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="00974098"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00993E04"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
+    <w:rsid w:val="009A673E"/>
+    <w:rsid w:val="009A6FB9"/>
     <w:rsid w:val="009D1B3F"/>
     <w:rsid w:val="009D2FE9"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="009F0F52"/>
+    <w:rsid w:val="009F7E27"/>
     <w:rsid w:val="00A02D99"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A16D04"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB3B00"/>
     <w:rsid w:val="00AB5630"/>
     <w:rsid w:val="00AD3628"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B0342E"/>
     <w:rsid w:val="00B256E0"/>
     <w:rsid w:val="00B25860"/>
+    <w:rsid w:val="00B371A1"/>
     <w:rsid w:val="00B374EE"/>
+    <w:rsid w:val="00B375B2"/>
     <w:rsid w:val="00B46B52"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B626FF"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B9057D"/>
     <w:rsid w:val="00BA4B5F"/>
+    <w:rsid w:val="00BB4996"/>
     <w:rsid w:val="00BB6241"/>
     <w:rsid w:val="00BB7B47"/>
+    <w:rsid w:val="00BC327B"/>
     <w:rsid w:val="00BC7DEA"/>
     <w:rsid w:val="00BE011B"/>
+    <w:rsid w:val="00BE11E2"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C008CD"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C31232"/>
     <w:rsid w:val="00C55254"/>
+    <w:rsid w:val="00C56AFE"/>
+    <w:rsid w:val="00C60C64"/>
     <w:rsid w:val="00C618B3"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C67138"/>
     <w:rsid w:val="00C75FFE"/>
     <w:rsid w:val="00C833A0"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD56F6"/>
     <w:rsid w:val="00CE3017"/>
+    <w:rsid w:val="00CF619A"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D055D5"/>
     <w:rsid w:val="00D1795D"/>
     <w:rsid w:val="00D277C0"/>
     <w:rsid w:val="00D27ABF"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D54AAE"/>
+    <w:rsid w:val="00D61DF5"/>
     <w:rsid w:val="00D87EAA"/>
+    <w:rsid w:val="00D9661A"/>
     <w:rsid w:val="00D96967"/>
     <w:rsid w:val="00DA62E9"/>
+    <w:rsid w:val="00DA64EF"/>
     <w:rsid w:val="00DC00E5"/>
+    <w:rsid w:val="00DD7CFA"/>
     <w:rsid w:val="00DE5BAD"/>
     <w:rsid w:val="00E26F0C"/>
+    <w:rsid w:val="00E26FBB"/>
     <w:rsid w:val="00E41417"/>
     <w:rsid w:val="00E57D74"/>
     <w:rsid w:val="00E63078"/>
+    <w:rsid w:val="00E66DA9"/>
     <w:rsid w:val="00E81917"/>
     <w:rsid w:val="00E85368"/>
     <w:rsid w:val="00E85D27"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EB5E59"/>
     <w:rsid w:val="00EB5F3E"/>
+    <w:rsid w:val="00EC7DE5"/>
+    <w:rsid w:val="00ED2841"/>
     <w:rsid w:val="00EE2483"/>
     <w:rsid w:val="00EE278D"/>
     <w:rsid w:val="00EF5656"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F278B1"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F412C3"/>
     <w:rsid w:val="00F87498"/>
     <w:rsid w:val="00FA2A8A"/>
+    <w:rsid w:val="00FB26EF"/>
     <w:rsid w:val="00FB7207"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9935,289 +10124,319 @@
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="sv-SE" w:bidi="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00624A21"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2A4C3644CAFC4B3A99A531260E20E209"/>
+        <w:name w:val="4A82120A973B455F9F28B1DEE5977971"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{49899D91-A0F7-4874-BE7C-868AAE565240}"/>
+        <w:guid w:val="{91A872C0-8377-4D14-9F8A-4774532C40A5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00875CA1" w:rsidRDefault="00AB4963" w:rsidP="00AB4963">
+        <w:p w:rsidR="00E01C8C" w:rsidRDefault="00361E3E" w:rsidP="00361E3E">
           <w:pPr>
-            <w:pStyle w:val="2A4C3644CAFC4B3A99A531260E20E209"/>
+            <w:pStyle w:val="4A82120A973B455F9F28B1DEE5977971"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidRPr="002517CD">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="317EB44A1F5644BFB41F6213B9AA9D4B"/>
+        <w:name w:val="A13BF82C85A1416FBF504ED67CAD031E"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D8F9FC44-3B70-4D4C-B5CD-05E68447321B}"/>
+        <w:guid w:val="{88CDA76F-22CC-419A-8CEB-013192A648D1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00875CA1" w:rsidRDefault="00AB4963" w:rsidP="00AB4963">
+        <w:p w:rsidR="00E01C8C" w:rsidRDefault="00361E3E" w:rsidP="00361E3E">
           <w:pPr>
-            <w:pStyle w:val="317EB44A1F5644BFB41F6213B9AA9D4B"/>
+            <w:pStyle w:val="A13BF82C85A1416FBF504ED67CAD031E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidRPr="002517CD">
+          <w:r w:rsidRPr="00366FC7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>ange datum</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00750D53"/>
+    <w:rsid w:val="00043E02"/>
+    <w:rsid w:val="001E228E"/>
     <w:rsid w:val="00267347"/>
     <w:rsid w:val="002E2A91"/>
+    <w:rsid w:val="0035295D"/>
+    <w:rsid w:val="00361E3E"/>
+    <w:rsid w:val="003F1EC7"/>
     <w:rsid w:val="0040513F"/>
+    <w:rsid w:val="004801E3"/>
+    <w:rsid w:val="00502486"/>
+    <w:rsid w:val="005F4099"/>
     <w:rsid w:val="0066775C"/>
+    <w:rsid w:val="006A2DFD"/>
+    <w:rsid w:val="006C3CF4"/>
+    <w:rsid w:val="006E096F"/>
     <w:rsid w:val="00750D53"/>
     <w:rsid w:val="007A730E"/>
     <w:rsid w:val="00875CA1"/>
+    <w:rsid w:val="008F5910"/>
+    <w:rsid w:val="00976751"/>
     <w:rsid w:val="009D1524"/>
     <w:rsid w:val="00AB4963"/>
     <w:rsid w:val="00B34B0E"/>
+    <w:rsid w:val="00B371A1"/>
+    <w:rsid w:val="00C12579"/>
     <w:rsid w:val="00C41AA5"/>
+    <w:rsid w:val="00D9661A"/>
+    <w:rsid w:val="00E01C8C"/>
     <w:rsid w:val="00E26590"/>
     <w:rsid w:val="00F83FC1"/>
+    <w:rsid w:val="00FB26EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10603,77 +10822,86 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00875CA1"/>
+    <w:rsid w:val="00361E3E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A4C3644CAFC4B3A99A531260E20E209">
-[...1 lines deleted...]
-    <w:rsid w:val="00AB4963"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A82120A973B455F9F28B1DEE5977971">
+    <w:name w:val="4A82120A973B455F9F28B1DEE5977971"/>
+    <w:rsid w:val="00361E3E"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="317EB44A1F5644BFB41F6213B9AA9D4B">
-[...1 lines deleted...]
-    <w:rsid w:val="00AB4963"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A13BF82C85A1416FBF504ED67CAD031E">
+    <w:name w:val="A13BF82C85A1416FBF504ED67CAD031E"/>
+    <w:rsid w:val="00361E3E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -10951,69 +11179,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBC76FF-8470-4341-9C36-AB7744CE83B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1973</Words>
-  <Characters>10459</Characters>
+  <Words>2066</Words>
+  <Characters>10831</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>285</Lines>
+  <Paragraphs>214</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>L2a1 MTA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12408</CharactersWithSpaces>
+  <CharactersWithSpaces>12683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>L2a1 MTA</dc:title>
   <dc:subject/>
   <dc:creator>Biobank Sverige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>