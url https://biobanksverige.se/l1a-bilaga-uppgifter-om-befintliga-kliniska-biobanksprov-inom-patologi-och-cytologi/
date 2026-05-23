--- v0 (2026-04-18)
+++ v1 (2026-05-23)
@@ -3,502 +3,1275 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2831"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3537"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w14:paraId="442B1220" w14:textId="77777777" w:rsidTr="00FC0FF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1AA19703" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00FA1E81">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ifylles av biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00084876" w:rsidRPr="00FA1E81" w14:paraId="04FB5576" w14:textId="77777777" w:rsidTr="00084876">
+      <w:tr w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w14:paraId="04FB5576" w14:textId="77777777" w:rsidTr="00B77FEE">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="pct"/>
+            <w:tcW w:w="584" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43632CC4" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00362201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77FEE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inkom den:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="886" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB93E8F" w14:textId="7F7DBB15" w:rsidR="00084876" w:rsidRPr="00084876" w:rsidRDefault="00084876" w:rsidP="00084876">
-[...26 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4EB93E8F" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00AB7257">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-113"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="pct"/>
+            <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608BD9A0" w14:textId="06A263D9" w:rsidR="00084876" w:rsidRPr="00084876" w:rsidRDefault="00084876" w:rsidP="00084876">
+          <w:p w14:paraId="33A1C83F" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00362201">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77FEE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dnr:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="608BD9A0" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00AB7257">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-113"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="pct"/>
+            <w:tcW w:w="884" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628AE18A" w14:textId="04E4EEC5" w:rsidR="00084876" w:rsidRPr="00084876" w:rsidRDefault="00084876" w:rsidP="00084876">
+          <w:p w14:paraId="7028A690" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00362201">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77FEE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provsamlings-ID:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...3 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="628AE18A" w14:textId="77777777" w:rsidR="00FA1E81" w:rsidRPr="00FA1E81" w:rsidRDefault="00FA1E81" w:rsidP="00AB7257">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-113"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE5A36">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1E81">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D8F4F53" w14:textId="0EBAECDA" w:rsidR="00C81460" w:rsidRDefault="006A0C68" w:rsidP="00496C79">
+    <w:p w14:paraId="5D8F4F53" w14:textId="40ECBE08" w:rsidR="00C81460" w:rsidRDefault="006A0C68" w:rsidP="00496C79">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">L1a. </w:t>
       </w:r>
       <w:r w:rsidR="00C81460" w:rsidRPr="00C81460">
-        <w:t xml:space="preserve">Bilaga – Uppgifter om befintliga kliniska biobanksprov inom patologi och cytologi </w:t>
+        <w:t xml:space="preserve">Bilaga – Uppgifter om biobanksprov inom patologi och cytologi </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="47F021CD" w14:textId="4AEF622E" w:rsidR="00BF3796" w:rsidRPr="00B25C9C" w:rsidRDefault="00C263D4" w:rsidP="00F515B7">
+      <w:pPr>
+        <w:pStyle w:val="Flt-textpunktlista"/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Detta är en bilaga till biobanksansökan</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2077E" w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2077E" w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ppgifterna i bilagan ska överensstämma med uppgifterna i biobanksansökan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B36CB86" w14:textId="29FB0C93" w:rsidR="00BF3796" w:rsidRPr="00560CEB" w:rsidRDefault="00BF3796" w:rsidP="00F515B7">
+      <w:pPr>
+        <w:pStyle w:val="Flt-svar"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560CEB">
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Notera: Vid bedömning av tillgång till prov görs alltid först en individuell bedömning på varje enskilt prov om det finns tillräckligt med material.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274D3302" w14:textId="6E361D20" w:rsidR="00C263D4" w:rsidRPr="00B25C9C" w:rsidRDefault="00C263D4" w:rsidP="00F515B7">
+      <w:pPr>
+        <w:pStyle w:val="Flt-textpunktlista"/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innan ansökan färdigställs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC346B" w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontakta </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC125A" w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med fördel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>biobankssamordnare eller studiekoordinator patologi (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SPat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) vid aktuell region gällande provhantering. Kontaktuppgifter hittas på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00B25C9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>biobanksverige.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. För vilka tjänster som respektive region erbjuder se</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2077E" w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00C2077E" w:rsidRPr="00B25C9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Tjänstekatalog</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AD7DA7" w14:textId="3226A06E" w:rsidR="00C263D4" w:rsidRPr="00B25C9C" w:rsidRDefault="00C263D4" w:rsidP="00F515B7">
+      <w:pPr>
+        <w:pStyle w:val="Flt-textpunktlista"/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25C9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efter att biobanksansökan har beviljats ska LAB-ID/personnummerlista skickas i enlighet med lokal utplocksrutin och krav i dataskyddsförordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B60EB6" w14:paraId="554A51F3" w14:textId="77777777" w:rsidTr="00684DF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E98C1A9" w14:textId="7946C324" w:rsidR="00B60EB6" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
+            <w:pPr>
+              <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60EB6">
+              <w:t>Region som bilagan avser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B60EB6" w14:paraId="130FBCB9" w14:textId="77777777" w:rsidTr="00B60EB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC1C538" w14:textId="7AB7C2AB" w:rsidR="00F55455" w:rsidRDefault="00B60EB6" w:rsidP="00F55455">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830593">
+              <w:t>Region:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2077E" w:rsidRPr="00B956A1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F36C427" w14:textId="07186AB1" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00C2077E" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B956A1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B60EB6" w14:paraId="560FB4B0" w14:textId="77777777" w:rsidTr="00B60EB6">
+        <w:trPr>
+          <w:trHeight w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A36CB2" w14:textId="77777777" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830593">
+              <w:t>1.2 Individer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708DB11E" w14:textId="7609BA03" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ange totalt antal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>individer som</w:t>
+            </w:r>
+            <w:r w:rsidR="003012D8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> godkänd </w:t>
+            </w:r>
+            <w:r w:rsidR="003012D8" w:rsidRPr="003012D8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ansökan om etikprövning</w:t>
+            </w:r>
+            <w:r w:rsidR="003012D8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="003012D8" w:rsidRPr="003012D8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>klinisk prövning eller prestandastudi</w:t>
+            </w:r>
+            <w:r w:rsidR="003012D8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillåter i Sverige: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3004CDC1" w14:textId="52487682" w:rsidR="00B60EB6" w:rsidRDefault="00B60EB6" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ange </w:t>
+            </w:r>
+            <w:r w:rsidR="007222A2" w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uppskattat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">antal individer för aktuell region (inklusive </w:t>
+            </w:r>
+            <w:r w:rsidR="008F2DAB" w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uppskattat antal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>individer för screening</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2DAB" w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4A10">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC7D3A8" w14:textId="6DE15498" w:rsidR="00C263D4" w:rsidRPr="00C263D4" w:rsidRDefault="00C263D4" w:rsidP="00C2077E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8289"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C263D4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* Notera att antal screenade </w:t>
+            </w:r>
+            <w:r w:rsidR="00F725F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">individer kan överstiga antal angivna individer inom en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C263D4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>godkänd ansökan om etikprövning/klinisk prövning eller prestandastudie</w:t>
+            </w:r>
+            <w:r w:rsidR="00F725F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>. A</w:t>
+            </w:r>
+            <w:r w:rsidR="00F725F3" w:rsidRPr="00F725F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntalet screenade avser alla som genomgår initiala kontroller, medan </w:t>
+            </w:r>
+            <w:r w:rsidR="00F725F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">antal individer i godkänd ansökan </w:t>
+            </w:r>
+            <w:r w:rsidR="00F725F3" w:rsidRPr="00F725F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>anger målet för faktiskt inkluderade</w:t>
+            </w:r>
+            <w:r w:rsidR="00F725F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4C57">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Uppgiften efterfrågas av laboratoriet för att planera arbetsinsatsen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="581424C8" w14:textId="4D7A15A9" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00C2077E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B60EB6" w14:paraId="19A716D6" w14:textId="77777777" w:rsidTr="00062ADE">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C347D1" w14:textId="3D20EF76" w:rsidR="00B60EB6" w:rsidRDefault="00423382" w:rsidP="00B60EB6">
+            <w:pPr>
+              <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Vilka prov ska användas?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B60EB6" w14:paraId="0C12E9D8" w14:textId="77777777" w:rsidTr="00062ADE">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5C7919" w14:textId="77777777" w:rsidR="00B60EB6" w:rsidRPr="00BE4C57" w:rsidRDefault="00B60EB6" w:rsidP="00C2077E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Välj endast </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423382">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ett</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alternativ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A23D799" w14:textId="115A0129" w:rsidR="00B60EB6" w:rsidRDefault="0041071C" w:rsidP="00336321">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-372153995"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Endast sparade prov tagna inom ramen för vård</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1943339454"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Endast nya prov</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2DAB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som tas</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inom ramen för studien</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1248721107"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Både sparade prov tagna inom ramen för vård och nya prov</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2DAB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27602">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>som</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2DAB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tas </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>inom ramen för studien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0DA98745" w14:textId="77777777" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00C2077E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92FD3" w14:paraId="7A62FC3C" w14:textId="77777777" w:rsidTr="00324A7A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="64285573" w14:textId="1E92B33D" w:rsidR="00C92FD3" w:rsidRDefault="00C92FD3" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
+              <w:lastRenderedPageBreak/>
               <w:t>Forskningsstudien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C92FD3" w14:paraId="2E5FDBC4" w14:textId="77777777" w:rsidTr="002E2F72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="729F50F7" w14:textId="1A6B9CB6" w:rsidR="00C92FD3" w:rsidRPr="001068C2" w:rsidRDefault="00960BA1" w:rsidP="005822C1">
+          <w:p w14:paraId="729F50F7" w14:textId="0B6A2CCA" w:rsidR="00C92FD3" w:rsidRPr="001068C2" w:rsidRDefault="00830593" w:rsidP="00C2077E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="001068C2">
-              <w:t xml:space="preserve">1.1 </w:t>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00960BA1" w:rsidRPr="001068C2">
+              <w:t xml:space="preserve">.1 </w:t>
             </w:r>
             <w:r w:rsidR="00C92FD3" w:rsidRPr="001068C2">
               <w:t>Studiens namn (</w:t>
             </w:r>
             <w:r w:rsidR="001068C2" w:rsidRPr="001068C2">
               <w:t>samma som anges i ansökan om etikprövning, klinisk prövning eller prestandastudie</w:t>
             </w:r>
             <w:r w:rsidR="00C92FD3" w:rsidRPr="001068C2">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="001068C2" w:rsidRPr="001068C2">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="621DDACD" w14:textId="30D5063A" w:rsidR="00B53E45" w:rsidRPr="00B956A1" w:rsidRDefault="00B53E45" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -519,58 +1292,61 @@
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C92FD3" w14:paraId="25A8A0A1" w14:textId="77777777" w:rsidTr="00C92FD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6393EFC0" w14:textId="09280DB1" w:rsidR="00C92FD3" w:rsidRPr="00B956A1" w:rsidRDefault="00960BA1" w:rsidP="005822C1">
+          <w:p w14:paraId="6393EFC0" w14:textId="64B53190" w:rsidR="00C92FD3" w:rsidRPr="00B956A1" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00B956A1">
-              <w:t xml:space="preserve">1.2 </w:t>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00960BA1" w:rsidRPr="00B956A1">
+              <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r w:rsidR="00C92FD3" w:rsidRPr="00B956A1">
               <w:t xml:space="preserve">Studiens arbetsnamn och/eller studie-ID (om </w:t>
             </w:r>
             <w:r w:rsidR="001068C2" w:rsidRPr="00B956A1">
               <w:t>tillämpligt</w:t>
             </w:r>
             <w:r w:rsidR="00C92FD3" w:rsidRPr="00B956A1">
               <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E7EBA42" w14:textId="45231859" w:rsidR="001C1C14" w:rsidRPr="00994C4E" w:rsidRDefault="001C1C14" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00994C4E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -584,77 +1360,75 @@
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E46B98" w14:textId="5832973A" w:rsidR="00C92FD3" w:rsidRPr="00B956A1" w:rsidRDefault="00960BA1" w:rsidP="005822C1">
+          <w:p w14:paraId="66E46B98" w14:textId="7E442031" w:rsidR="00C92FD3" w:rsidRPr="00B956A1" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00B956A1">
-              <w:t xml:space="preserve">1.3 </w:t>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00960BA1" w:rsidRPr="00B956A1">
+              <w:t xml:space="preserve">.3 </w:t>
             </w:r>
             <w:r w:rsidR="000B5734" w:rsidRPr="00C0084B">
               <w:t xml:space="preserve">EU trial No. </w:t>
             </w:r>
             <w:r w:rsidR="00FC2D73">
               <w:t xml:space="preserve">eller </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FC2D73" w:rsidRPr="00B956A1">
-              <w:t>EudraCT</w:t>
-[...3 lines deleted...]
-              <w:t>-nr</w:t>
+              <w:t>EudraCT-nr</w:t>
             </w:r>
             <w:r w:rsidR="00FC2D73">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B956A1">
+            <w:r w:rsidR="00960BA1" w:rsidRPr="00B956A1">
               <w:t>(vid klinisk prövning av läkemedel)</w:t>
             </w:r>
             <w:r w:rsidR="00C176B9">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EBC3777" w14:textId="2078188A" w:rsidR="00960BA1" w:rsidRDefault="00960BA1" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -665,154 +1439,160 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006604BC" w14:paraId="09C20729" w14:textId="77777777" w:rsidTr="00C92FD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A9283B" w14:textId="77777777" w:rsidR="00B956A1" w:rsidRDefault="00515D2F" w:rsidP="005822C1">
+          <w:p w14:paraId="69A9283B" w14:textId="5A613F05" w:rsidR="00B956A1" w:rsidRPr="00B666E0" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B956A1">
-[...3 lines deleted...]
-          <w:p w14:paraId="39C805C5" w14:textId="35326714" w:rsidR="006604BC" w:rsidRPr="00B956A1" w:rsidRDefault="00B956A1" w:rsidP="005822C1">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
+              <w:t>.4 CIV-ID (vid studier av medicinteknisk produkt):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C805C5" w14:textId="35326714" w:rsidR="006604BC" w:rsidRPr="00B666E0" w:rsidRDefault="00B956A1" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00515D2F" w:rsidRPr="002459BD">
+            <w:r w:rsidR="00515D2F" w:rsidRPr="00B666E0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC14D7B" w14:textId="7B1F3F87" w:rsidR="00FC4B5F" w:rsidRDefault="003F73D3" w:rsidP="005822C1">
+          <w:p w14:paraId="0DC14D7B" w14:textId="39FFC44B" w:rsidR="00FC4B5F" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B956A1">
-              <w:t>1.5 Etikgodkännande dnr, samtliga (ej tillämpligt för kliniska prövningar</w:t>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003F73D3" w:rsidRPr="00B956A1">
+              <w:t>.5 Etikgodkännande dnr, samtliga (ej tillämpligt för kliniska prövningar</w:t>
             </w:r>
             <w:r w:rsidR="000B5734">
               <w:t xml:space="preserve"> och prestandastudier</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B956A1">
+            <w:r w:rsidR="003F73D3" w:rsidRPr="00B956A1">
               <w:t xml:space="preserve"> enligt EU-förordningar</w:t>
             </w:r>
             <w:r w:rsidR="00FC2D73">
               <w:t>na</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B956A1">
+            <w:r w:rsidR="003F73D3" w:rsidRPr="00B956A1">
               <w:t xml:space="preserve"> 536/2014, 2017/745 och 2017/746):</w:t>
             </w:r>
-            <w:r w:rsidRPr="174ED7B3">
+            <w:r w:rsidR="003F73D3" w:rsidRPr="174ED7B3">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499239D9" w14:textId="4BC60F05" w:rsidR="006604BC" w:rsidRPr="00696A51" w:rsidRDefault="003F73D3" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -844,260 +1624,313 @@
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F73D3" w14:paraId="1567D2AE" w14:textId="77777777" w:rsidTr="007E2DC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="080DF621" w14:textId="3B0F989A" w:rsidR="003F73D3" w:rsidRDefault="003F73D3" w:rsidP="005822C1">
+          <w:p w14:paraId="080DF621" w14:textId="203AF71B" w:rsidR="003F73D3" w:rsidRPr="00B666E0" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00FC4B5F">
-[...12 lines deleted...]
-          <w:p w14:paraId="02446874" w14:textId="5F0681FA" w:rsidR="00FC4B5F" w:rsidRPr="00FC4B5F" w:rsidRDefault="00FC4B5F" w:rsidP="005822C1">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003F73D3" w:rsidRPr="00B666E0">
+              <w:t xml:space="preserve">.6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B666E0" w:rsidRPr="00B666E0">
+              <w:t>Kortfattad beskrivning av studien (diagnosområde, fas om klinisk prövning, syfte, betydelse). Max 150 ord:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02446874" w14:textId="5F0681FA" w:rsidR="00FC4B5F" w:rsidRPr="00B666E0" w:rsidRDefault="00FC4B5F" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002459BD">
+            <w:r w:rsidRPr="00B666E0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="015DCA9F" w14:textId="77777777" w:rsidR="005C015D" w:rsidRPr="004C27ED" w:rsidRDefault="005C015D" w:rsidP="004C27ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
-        <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E86327" w14:paraId="26E7DC9B" w14:textId="618D7ACC" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="00E86327" w14:paraId="26E7DC9B" w14:textId="618D7ACC" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9628" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="0BACD76D" w14:textId="3861DB11" w:rsidR="00E86327" w:rsidRDefault="00E86327" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Sökande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w14:paraId="0E64BE9F" w14:textId="00D138FC" w:rsidTr="00DD0D04">
+      <w:tr w:rsidR="00E86327" w14:paraId="0E64BE9F" w14:textId="00D138FC" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9628" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC21B44" w14:textId="79F38308" w:rsidR="007549A9" w:rsidRPr="007549A9" w:rsidRDefault="007549A9" w:rsidP="005822C1">
+          <w:p w14:paraId="6BC21B44" w14:textId="0B786307" w:rsidR="007549A9" w:rsidRPr="007549A9" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="454" w:hanging="454"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.1 </w:t>
-[...2 lines deleted...]
-              <w:t>A</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007549A9">
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B666E0">
+              <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidR="0038652A" w:rsidRPr="00CF1D5E">
               <w:t>nsvarig forskare</w:t>
             </w:r>
             <w:r w:rsidR="0038652A" w:rsidRPr="007549A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0038652A" w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(tillämpligt för studier med etikgodkännande dnr (enligt 1.5)) alternativt</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C0084B">
+              <w:t xml:space="preserve">(tillämpligt för studier med etikgodkännande dnr (enligt </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0038652A" w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>.5)) alternativt</w:t>
+            </w:r>
+            <w:r w:rsidR="007549A9" w:rsidRPr="00C0084B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0038652A" w:rsidRPr="00C0084B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7583BA7D" w14:textId="2FD0C8A6" w:rsidR="00E86465" w:rsidRDefault="0038652A" w:rsidP="005822C1">
+          <w:p w14:paraId="7583BA7D" w14:textId="7CD9C099" w:rsidR="00E86465" w:rsidRDefault="0038652A" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:ind w:left="397"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF1D5E">
               <w:t>Sponsor</w:t>
             </w:r>
             <w:r w:rsidRPr="007549A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(tillämpligt vid för studier med EU trial No. (enligt 1.3) eller CIV-ID (enligt 1.4)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF1D5E" w:rsidRPr="00C0084B">
+              <w:t xml:space="preserve">(tillämpligt vid för studier med EU trial No. (enligt </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C0084B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.3) eller CIV-ID (enligt </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C0084B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.4)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1D5E" w:rsidRPr="00C0084B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w14:paraId="1091CDB2" w14:textId="2EF3A87F" w:rsidTr="007C771A">
+      <w:tr w:rsidR="00E86327" w14:paraId="1091CDB2" w14:textId="2EF3A87F" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27CD6749" w14:textId="2A4AE98D" w:rsidR="00E86465" w:rsidRDefault="004826AB" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC0540">
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="555F6DDB" w14:textId="386243BA" w:rsidR="00DC0540" w:rsidRPr="00E86465" w:rsidRDefault="00DC0540" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
@@ -1119,1003 +1952,488 @@
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4813" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBD365A" w14:textId="10262E9C" w:rsidR="00E86327" w:rsidRDefault="00E86327" w:rsidP="005822C1">
+          <w:p w14:paraId="6BBD365A" w14:textId="49684C80" w:rsidR="00E86327" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86327">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004826AB">
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E86327">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004826AB">
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E86327">
               <w:t xml:space="preserve"> E-post:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5493E435" w14:textId="54DB1CFF" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w14:paraId="48BDEAEC" w14:textId="48A69773" w:rsidTr="00E86327">
+      <w:tr w:rsidR="00B666E0" w14:paraId="48BDEAEC" w14:textId="48A69773" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48344F93" w14:textId="62CA2F24" w:rsidR="00E86327" w:rsidRDefault="00E86327" w:rsidP="005822C1">
+          <w:p w14:paraId="48344F93" w14:textId="0CC17CBB" w:rsidR="00B666E0" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="448CDE16" w14:textId="19DD9EA9" w:rsidR="00E86465" w:rsidRPr="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B666E0">
+              <w:t>.1.3 Arbetsplatsadress:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448CDE16" w14:textId="19DD9EA9" w:rsidR="00B666E0" w:rsidRPr="00E86465" w:rsidRDefault="00B666E0" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5808EE45" w14:textId="1AF88C29" w:rsidR="00E86327" w:rsidRDefault="00E86327" w:rsidP="005822C1">
+          <w:p w14:paraId="3DE708E4" w14:textId="65BFD436" w:rsidR="00B666E0" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="000111C7">
               <w:t>4</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w14:paraId="6B30C336" w14:textId="69A9A1CF" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
+            <w:r w:rsidR="00B666E0">
+              <w:t>.1.4 Tfn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0CFA95" w14:textId="164AA80D" w:rsidR="00B666E0" w:rsidRPr="00E86465" w:rsidRDefault="00B666E0" w:rsidP="00B666E0">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E86465" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50A5C077" w14:textId="7B79F681" w:rsidR="00E86327" w:rsidRDefault="00E86327" w:rsidP="005822C1">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5E192263" w14:textId="3DA9CF47" w:rsidR="00E86465" w:rsidRDefault="00830593" w:rsidP="005822C1">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86465">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000111C7">
-[...44 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidR="004826AB">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86465">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B666E0" w:rsidRPr="00B666E0">
+              <w:t>Kontaktperson för frågor om hantering av prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86465" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="004F589E">
-[...104 lines deleted...]
-      <w:tr w:rsidR="00E86465" w14:paraId="4BB335A1" w14:textId="054909A8" w:rsidTr="002266EE">
+      <w:tr w:rsidR="00E86465" w14:paraId="4BB335A1" w14:textId="054909A8" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0ACE8F" w14:textId="2E7AE9FD" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
+          <w:p w14:paraId="6D0ACE8F" w14:textId="28FD418B" w:rsidR="00E86465" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86465">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00CE0979">
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E86465">
               <w:t>.1 Namn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C5B5729" w14:textId="52A32295" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4813" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62386B59" w14:textId="7B1F4A1F" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
+          <w:p w14:paraId="62386B59" w14:textId="185329B7" w:rsidR="00E86465" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86465">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004462AC">
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E86465">
               <w:t>.2 Roll:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0435C4" w14:textId="297B176A" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86465" w14:paraId="6AE5FE4A" w14:textId="628F81D5" w:rsidTr="00BB7EC1">
+      <w:tr w:rsidR="00E86465" w14:paraId="6AE5FE4A" w14:textId="628F81D5" w:rsidTr="00B666E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468FA10E" w14:textId="0B1EA7A2" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
+          <w:p w14:paraId="468FA10E" w14:textId="06D18FEF" w:rsidR="00E86465" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>2.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86465">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004462AC">
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E86465">
               <w:t>.3 Tfn:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="351D32C9" w14:textId="0F2263DD" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4813" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEDC9D0" w14:textId="04B779F9" w:rsidR="00E86465" w:rsidRDefault="004462AC" w:rsidP="005822C1">
+          <w:p w14:paraId="3AEDC9D0" w14:textId="7064228A" w:rsidR="00E86465" w:rsidRDefault="00830593" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2.2.4 </w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="004462AC">
+              <w:t xml:space="preserve">.2.4 </w:t>
             </w:r>
             <w:r w:rsidR="00E86465">
               <w:t>E-post:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3674BC38" w14:textId="4F640ADA" w:rsidR="00E86465" w:rsidRDefault="00E86465" w:rsidP="005822C1">
-            <w:pPr>
-[...363 lines deleted...]
-          <w:p w14:paraId="7981A473" w14:textId="6276B3FC" w:rsidR="005D3CC4" w:rsidRDefault="00F82485" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
@@ -2153,69 +2471,68 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="2407"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C15225" w14:paraId="7F83B812" w14:textId="77777777" w:rsidTr="00324A7A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="74050452" w14:textId="2C0DAC69" w:rsidR="00C15225" w:rsidRDefault="00C15225" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Fakturering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C15225" w14:paraId="5651AA33" w14:textId="77777777" w:rsidTr="00A448DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBA70AD" w14:textId="465ECFF0" w:rsidR="00C15225" w:rsidRPr="00B956A1" w:rsidRDefault="001B0980" w:rsidP="001E33F4">
+          <w:p w14:paraId="2DBA70AD" w14:textId="7F24E585" w:rsidR="00C15225" w:rsidRPr="00B956A1" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C15225" w:rsidRPr="00B956A1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C15225" w:rsidRPr="00B956A1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD4C88" w:rsidRPr="00BD4C88">
               <w:t>Företag/</w:t>
             </w:r>
             <w:r w:rsidR="00384EDD">
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidR="00C15225" w:rsidRPr="00B956A1">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="648175A3" w14:textId="77777777" w:rsidR="00C15225" w:rsidRPr="00994C4E" w:rsidRDefault="00C15225" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
@@ -2239,58 +2556,58 @@
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00994C4E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="558AD16B" w14:textId="5CCB4155" w:rsidR="00C15225" w:rsidRPr="00B956A1" w:rsidRDefault="00BD4C88" w:rsidP="001E33F4">
+          <w:p w14:paraId="558AD16B" w14:textId="03473C0E" w:rsidR="00C15225" w:rsidRPr="00B956A1" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C15225" w:rsidRPr="00B956A1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C15225" w:rsidRPr="00B956A1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009776DA">
               <w:t>Organisationsnummer:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4990E297" w14:textId="77777777" w:rsidR="00C15225" w:rsidRDefault="00C15225" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2309,70 +2626,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A3D1B" w14:paraId="1DB657F2" w14:textId="77777777" w:rsidTr="00201B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15FB3D39" w14:textId="25CFDABF" w:rsidR="001A3D1B" w:rsidRDefault="001A3D1B" w:rsidP="001E33F4">
+          <w:p w14:paraId="15FB3D39" w14:textId="46F251CA" w:rsidR="001A3D1B" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B956A1">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="001A3D1B" w:rsidRPr="00B956A1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B956A1">
+            <w:r w:rsidR="001A3D1B" w:rsidRPr="00B956A1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00384EDD">
               <w:t>Fakturareferens</w:t>
             </w:r>
             <w:r w:rsidR="003A00CA">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62686D40" w14:textId="77777777" w:rsidR="001A3D1B" w:rsidRPr="00B956A1" w:rsidRDefault="001A3D1B" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="002459BD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2402,72 +2719,75 @@
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB564BB" w14:textId="08B846A6" w:rsidR="004924EC" w:rsidRPr="002B5127" w:rsidRDefault="004924EC" w:rsidP="001E33F4">
+          <w:p w14:paraId="4FB564BB" w14:textId="106099DA" w:rsidR="004924EC" w:rsidRPr="002B5127" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>3.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="004924EC">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004924EC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B5127">
+            <w:r w:rsidR="004924EC" w:rsidRPr="002B5127">
               <w:t>PO</w:t>
             </w:r>
             <w:r w:rsidR="00AC0B52">
               <w:t>#</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B5127">
+            <w:r w:rsidR="004924EC" w:rsidRPr="002B5127">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DA7993E" w14:textId="7CE6435B" w:rsidR="001A3D1B" w:rsidRPr="00696A51" w:rsidRDefault="004924EC" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text4"/>
             <w:r>
@@ -2494,66 +2814,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5DD7E7" w14:textId="5C9442C8" w:rsidR="005A0726" w:rsidRPr="002B5127" w:rsidRDefault="00FF4986" w:rsidP="001E33F4">
+          <w:p w14:paraId="5F5DD7E7" w14:textId="364BFB09" w:rsidR="005A0726" w:rsidRPr="002B5127" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="005A0726">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FF4986">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC0B52">
               <w:t>Momsnummer</w:t>
             </w:r>
             <w:r w:rsidR="005A0726" w:rsidRPr="002B5127">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7953C4EB" w14:textId="2E30B23A" w:rsidR="001A3D1B" w:rsidRPr="00696A51" w:rsidRDefault="005A0726" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070287C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2610,69 +2930,72 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070287C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070287C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA3398" w14:paraId="6E175B8D" w14:textId="77777777" w:rsidTr="00201B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17015751" w14:textId="66B427ED" w:rsidR="00DA3398" w:rsidRPr="0014692A" w:rsidRDefault="00DA3398" w:rsidP="001E33F4">
+          <w:p w14:paraId="17015751" w14:textId="67B06C2A" w:rsidR="00DA3398" w:rsidRPr="0014692A" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>3.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3398">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DA3398">
               <w:t xml:space="preserve"> Faktureringsadress</w:t>
             </w:r>
-            <w:r w:rsidRPr="0014692A">
+            <w:r w:rsidR="00DA3398" w:rsidRPr="0014692A">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51F65D9E" w14:textId="297F7666" w:rsidR="00DA3398" w:rsidRDefault="00DA3398" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -2693,69 +3016,72 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA8A510" w14:textId="6BAF28A1" w:rsidR="00BB4D1E" w:rsidRPr="0014692A" w:rsidRDefault="00BB4D1E" w:rsidP="001E33F4">
+          <w:p w14:paraId="4AA8A510" w14:textId="422A7D93" w:rsidR="00BB4D1E" w:rsidRPr="0014692A" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>3.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D1E">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C07ADB">
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BB4D1E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0014692A">
+            <w:r w:rsidR="00BB4D1E" w:rsidRPr="0014692A">
               <w:t>Postnr:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="737259FA" w14:textId="42D12543" w:rsidR="00DA3398" w:rsidRPr="00696A51" w:rsidRDefault="00BB4D1E" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2780,69 +3106,72 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4703D00E" w14:textId="610A0B09" w:rsidR="00D32BBB" w:rsidRPr="0014692A" w:rsidRDefault="00D32BBB" w:rsidP="001E33F4">
+          <w:p w14:paraId="4703D00E" w14:textId="09722178" w:rsidR="00D32BBB" w:rsidRPr="0014692A" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>3.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00D32BBB">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00206777">
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D32BBB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0014692A">
+            <w:r w:rsidR="00D32BBB" w:rsidRPr="0014692A">
               <w:t>Postort:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04F2B506" w14:textId="78517A9B" w:rsidR="00DA3398" w:rsidRPr="00696A51" w:rsidRDefault="00D32BBB" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2869,292 +3198,289 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002459BD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A85E24" w14:paraId="3E6C5E6A" w14:textId="77777777" w:rsidTr="00201B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8F1661" w14:textId="2DBCD552" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00A85E24" w:rsidP="00A85E24">
+          <w:p w14:paraId="6D8F1661" w14:textId="083391B2" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00830593" w:rsidP="00A85E24">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AE73A5">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A85E24">
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE73A5">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A85E24">
               <w:t>Land</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE73A5">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0113A5F0" w14:textId="255A7D54" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="00A85E24">
-[...3 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="0113A5F0" w14:textId="255A7D54" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B86BD2F" w14:textId="68B58BEC" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00A85E24" w:rsidP="00A85E24">
+          <w:p w14:paraId="1B86BD2F" w14:textId="4F224078" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00830593" w:rsidP="00A85E24">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AE73A5">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A85E24">
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE73A5">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A85E24">
               <w:t>E-post</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE73A5">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D1A6E6" w14:textId="1B147A5C" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="00A85E24">
-[...3 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="69D1A6E6" w14:textId="1B147A5C" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA6DD6E" w14:textId="19051F8A" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00A85E24" w:rsidP="00A85E24">
+          <w:p w14:paraId="7BA6DD6E" w14:textId="353E078C" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00830593" w:rsidP="00A85E24">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AE73A5">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A85E24">
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE73A5">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A85E24">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00A85E24">
               <w:t>Peppol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A85E24">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00A85E24">
               <w:t>-ID/GLN-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A85E24">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00A85E24">
               <w:t>code</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AE73A5">
+            <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AFCC709" w14:textId="4B89C623" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="00A85E24">
-[...3 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="2AFCC709" w14:textId="4B89C623" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA3398" w14:paraId="0B1D823E" w14:textId="77777777" w:rsidTr="00A448DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="590CD438" w14:textId="7B16A95F" w:rsidR="00FF4986" w:rsidRPr="00681103" w:rsidRDefault="00FF4986" w:rsidP="001E33F4">
+          <w:p w14:paraId="590CD438" w14:textId="005284F7" w:rsidR="00FF4986" w:rsidRPr="00681103" w:rsidRDefault="00830593" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>3.1</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4986">
+              <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="00A85E24">
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FF4986">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00681103">
+            <w:r w:rsidR="00FF4986" w:rsidRPr="00681103">
               <w:t>Övriga uppgifter</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FF4986">
               <w:t>, exempelvis önskemål om faktureringsperiod:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D1A0AD0" w14:textId="5C36439B" w:rsidR="00DA3398" w:rsidRPr="00FF4986" w:rsidRDefault="00FF4986" w:rsidP="001E33F4">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00FF4986">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00FF4986">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00FF4986">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -3184,156 +3510,162 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF4986" w14:paraId="1788EB67" w14:textId="77777777" w:rsidTr="00324A7A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="42CB97BC" w14:textId="603B9E62" w:rsidR="00FF4986" w:rsidRDefault="00FF4986" w:rsidP="001E33F4">
+          <w:p w14:paraId="42CB97BC" w14:textId="603B9E62" w:rsidR="00FF4986" w:rsidRDefault="00FF4986" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Uppgifter om vart prov ska skickas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF4986" w14:paraId="6ACC8B59" w14:textId="77777777" w:rsidTr="00A448DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36737D8A" w14:textId="444EBF90" w:rsidR="009E6017" w:rsidRPr="00681103" w:rsidRDefault="009E6017" w:rsidP="001E33F4">
+          <w:p w14:paraId="36737D8A" w14:textId="33A5D8A8" w:rsidR="009E6017" w:rsidRPr="00681103" w:rsidRDefault="00830593" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="4A7AAF6A">
-              <w:t>4.1 Leveransadress</w:t>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6017" w:rsidRPr="4A7AAF6A">
+              <w:t>.1 Leveransadress</w:t>
             </w:r>
             <w:r w:rsidR="008C66AC">
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="4A7AAF6A">
+            <w:r w:rsidR="009E6017" w:rsidRPr="4A7AAF6A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73A23290" w14:textId="07A3F180" w:rsidR="00FF4986" w:rsidRPr="00E378EE" w:rsidRDefault="009E6017" w:rsidP="001E33F4">
+          <w:p w14:paraId="73A23290" w14:textId="07A3F180" w:rsidR="00FF4986" w:rsidRPr="00E378EE" w:rsidRDefault="009E6017" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00E378EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E378EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78F92EAE" w14:textId="0CCB561C" w:rsidR="005D433A" w:rsidRPr="00681103" w:rsidRDefault="005D433A" w:rsidP="001E33F4">
+          <w:p w14:paraId="78F92EAE" w14:textId="4215683F" w:rsidR="005D433A" w:rsidRPr="00681103" w:rsidRDefault="00830593" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.2 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00681103">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="005D433A">
+              <w:t xml:space="preserve">.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="005D433A" w:rsidRPr="00681103">
               <w:t>Kontaktperson för mottag</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D433A">
               <w:t>ande av prov (namn, telefon, e-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00681103">
+            <w:r w:rsidR="005D433A" w:rsidRPr="00681103">
               <w:t>post)</w:t>
             </w:r>
             <w:r w:rsidR="00AB05F6">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EFFEA4D" w14:textId="0A80C8D1" w:rsidR="00FF4986" w:rsidRDefault="005D433A" w:rsidP="001E33F4">
+          <w:p w14:paraId="6EFFEA4D" w14:textId="0A80C8D1" w:rsidR="00FF4986" w:rsidRDefault="005D433A" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00152716">
@@ -3356,73 +3688,76 @@
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF4986" w14:paraId="009E74F4" w14:textId="77777777" w:rsidTr="00A448DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD388C1" w14:textId="1C17D9D9" w:rsidR="00E378EE" w:rsidRPr="00681103" w:rsidRDefault="00E378EE" w:rsidP="001E33F4">
+          <w:p w14:paraId="0FD388C1" w14:textId="0795551C" w:rsidR="00E378EE" w:rsidRPr="00681103" w:rsidRDefault="00830593" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.3 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00681103">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E378EE">
+              <w:t xml:space="preserve">.3 </w:t>
+            </w:r>
+            <w:r w:rsidR="00E378EE" w:rsidRPr="00681103">
               <w:t>Övriga uppgifter (</w:t>
             </w:r>
             <w:r w:rsidR="00AB05F6">
               <w:t>exempelvis</w:t>
             </w:r>
-            <w:r w:rsidRPr="00681103">
+            <w:r w:rsidR="00E378EE" w:rsidRPr="00681103">
               <w:t xml:space="preserve"> önskat leveransdatum)</w:t>
             </w:r>
             <w:r w:rsidR="008C66AC">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E6916D9" w14:textId="41320890" w:rsidR="00FF4986" w:rsidRPr="00FF4986" w:rsidRDefault="00E378EE" w:rsidP="001E33F4">
+          <w:p w14:paraId="5E6916D9" w14:textId="41320890" w:rsidR="00FF4986" w:rsidRPr="00FF4986" w:rsidRDefault="00E378EE" w:rsidP="00B066C8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -3446,1908 +3781,1457 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C13F0AE" w14:textId="77777777" w:rsidR="00C15225" w:rsidRPr="007A7592" w:rsidRDefault="00C15225" w:rsidP="007A7592">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4C3DEAA6" w14:textId="62F85B95" w:rsidR="00BB4DA9" w:rsidRDefault="00BB4DA9" w:rsidP="00BB4DA9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3209"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3210"/>
+        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="2833"/>
+        <w:gridCol w:w="1981"/>
+        <w:gridCol w:w="2407"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E378EE" w14:paraId="3D1A4293" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="001563E6" w14:paraId="2CAB3864" w14:textId="77777777" w:rsidTr="00D577EC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5FD278" w14:textId="40B37F50" w:rsidR="00E378EE" w:rsidRDefault="00E378EE" w:rsidP="001E33F4">
+          <w:p w14:paraId="341F37C4" w14:textId="4F43D288" w:rsidR="001563E6" w:rsidRDefault="001563E6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Provsamling ansökan gäller </w:t>
-[...8 lines deleted...]
-              <w:t>(om tillämpligt)</w:t>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r>
+              <w:t>Uppgifter om material</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E378EE" w14:paraId="66C6306A" w14:textId="77777777" w:rsidTr="000A37C4">
+      <w:tr w:rsidR="001563E6" w14:paraId="4EDF540F" w14:textId="77777777" w:rsidTr="00D577EC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3293781C" w14:textId="77777777" w:rsidR="00590DF8" w:rsidRDefault="00590DF8" w:rsidP="001E33F4">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2C157968" w14:textId="4CBC9766" w:rsidR="001563E6" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="001563E6">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5382">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001563E6">
+              <w:t xml:space="preserve"> Generell information om </w:t>
+            </w:r>
+            <w:r w:rsidR="001563E6" w:rsidRPr="001563E6">
+              <w:t>material i studien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001563E6" w14:paraId="022B2B27" w14:textId="77777777" w:rsidTr="00D577EC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C3D43F" w14:textId="5C0F356E" w:rsidR="00F62EBD" w:rsidRPr="00F62EBD" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ange i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>fritext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13463">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>150 ord)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633A886A" w14:textId="579C39A0" w:rsidR="00F62EBD" w:rsidRPr="00F62EBD" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vävnadstyp:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typ av vävnad och </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B" w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B" w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tumörcellshalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B24150" w14:textId="333484A3" w:rsidR="00F62EBD" w:rsidRPr="00F62EBD" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Analysbeskrivning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de planerade analyser som motiverar valet </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC346B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">av typ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">och mängden av material </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC59D0E" w14:textId="2ECC3E24" w:rsidR="00F62EBD" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(Exempel: 1</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">5.1 Sjukhus/enhet/laboratorium </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Biopsier med minst 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3797C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>% tumörcellshalt för IHC-analys. 2</w:t>
+            </w:r>
             <w:r>
-              <w:t>etc.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Operationsmaterial, tumörvävnad och normalvävnad för TMA-konstruktion. 3</w:t>
+            </w:r>
             <w:r>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="173CFFA4" w14:textId="5E7385AA" w:rsidR="00E378EE" w:rsidRPr="00681103" w:rsidRDefault="00590DF8" w:rsidP="001E33F4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Snitt i rör för RNA-extraktion</w:t>
+            </w:r>
+            <w:r w:rsidR="0029794F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4. Diagnosglas för eftergranskning/val av kloss</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725A02D2" w14:textId="47E0785F" w:rsidR="001563E6" w:rsidRPr="00C874A6" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
-            </w:pPr>
-            <w:r w:rsidRPr="005117CD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62EBD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005117CD">
+            <w:r w:rsidRPr="00F62EBD">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005117CD">
+            <w:r w:rsidRPr="00F62EBD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005117CD">
-[...141 lines deleted...]
-            <w:r w:rsidRPr="007A7592">
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62EBD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="00D96F64" w14:paraId="2CAB3864" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="001563E6" w14:paraId="6212C8DE" w14:textId="77777777" w:rsidTr="00D577EC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
-[...381 lines deleted...]
-            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51B9DAFC" w14:textId="29EEA37E" w:rsidR="004D3AC1" w:rsidRDefault="004D3AC1" w:rsidP="004D3AC1">
+          <w:p w14:paraId="51B9DAFC" w14:textId="4ED75B83" w:rsidR="001563E6" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
-              <w:keepNext w:val="0"/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00547C8C">
-              <w:t>6.2.1 Diagnosglas</w:t>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="001563E6" w:rsidRPr="00547C8C">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5382">
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="001563E6" w:rsidRPr="00547C8C">
+              <w:t xml:space="preserve"> Diagnosglas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D3AC1" w14:paraId="7D835DB4" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="001563E6" w14:paraId="7D835DB4" w14:textId="77777777" w:rsidTr="00D577EC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="412CCDE8" w14:textId="02623166" w:rsidR="004D3AC1" w:rsidRDefault="004D3AC1" w:rsidP="0038135B">
+          <w:p w14:paraId="412CCDE8" w14:textId="77777777" w:rsidR="001563E6" w:rsidRDefault="001563E6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
+              <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00547C8C">
-              <w:t xml:space="preserve">Önskas </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="02E729FF" w14:textId="77777777" w:rsidR="0088103D" w:rsidRPr="004F7326" w:rsidRDefault="00770C86" w:rsidP="0088103D">
+              <w:t>Önskas lån av diagnosglas (glas och kloss lånas ej ut samtidigt):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E729FF" w14:textId="77777777" w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1187556050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0088103D" w:rsidRPr="004F7326">
+                <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0088103D" w:rsidRPr="004F7326">
+            <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
-            <w:r w:rsidR="0088103D" w:rsidRPr="004F7326" w:rsidDel="003651C6">
+            <w:r w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidDel="003651C6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60141556" w14:textId="7942D64D" w:rsidR="00095216" w:rsidRDefault="00770C86" w:rsidP="0088103D">
+          <w:p w14:paraId="60141556" w14:textId="7942D64D" w:rsidR="001563E6" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-263002578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0088103D" w:rsidRPr="004F7326">
+                <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0088103D" w:rsidRPr="004F7326">
+            <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...20 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="009C33CA" w14:paraId="67F8F4EC" w14:textId="77777777" w:rsidTr="00D046AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4407529C" w14:textId="4F83FEA3" w:rsidR="009C33CA" w:rsidRPr="009C33CA" w:rsidRDefault="007279B7" w:rsidP="005C7A79">
+          <w:p w14:paraId="4407529C" w14:textId="269836D3" w:rsidR="009C33CA" w:rsidRPr="009C33CA" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>6.</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="007279B7">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5382">
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008D4272">
-              <w:t>2.2</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r w:rsidR="007279B7">
               <w:t xml:space="preserve"> Mängd och preparering – paraffinkloss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF7C4A" w14:paraId="4DC8650B" w14:textId="77777777" w:rsidTr="00D046AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FC6EEEA" w14:textId="2F980858" w:rsidR="00C872E1" w:rsidRDefault="00EF7C4A" w:rsidP="005C7A79">
+          <w:p w14:paraId="3FC6EEEA" w14:textId="62DF0FAA" w:rsidR="00C872E1" w:rsidRPr="00BE4C57" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r>
-              <w:t>Precisera önskad mängd och utförande av snitt från paraffinkloss.</w:t>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:t>Ange den mängd</w:t>
+            </w:r>
+            <w:r w:rsidR="00042DDB" w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve"> och beredningsform</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve"> som krävs </w:t>
+            </w:r>
+            <w:r w:rsidR="002065EA" w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve">per individ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:t>för att utföra alla delar av studien.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C872E1" w14:paraId="7ED631DC" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="00C872E1" w14:paraId="7ED631DC" w14:textId="77777777" w:rsidTr="006E302A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7B4EDF" w14:textId="77777777" w:rsidR="00BF5A80" w:rsidRDefault="00BF5A80" w:rsidP="005C7A79">
+          <w:p w14:paraId="3B7B4EDF" w14:textId="77777777" w:rsidR="00BF5A80" w:rsidRDefault="00BF5A80" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="008360E6">
               <w:t>Antal snitt per kloss, på glas:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B57493F" w14:textId="048D8BDE" w:rsidR="00C872E1" w:rsidRDefault="00BF5A80" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0B57493F" w14:textId="048D8BDE" w:rsidR="00C872E1" w:rsidRDefault="00BF5A80" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00CE7796">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25E7B636" w14:textId="77777777" w:rsidR="00D51C91" w:rsidRDefault="00D51C91" w:rsidP="005C7A79">
+          <w:p w14:paraId="25E7B636" w14:textId="77777777" w:rsidR="00D51C91" w:rsidRPr="00BE4C57" w:rsidRDefault="00D51C91" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008360E6">
+            <w:r w:rsidRPr="00BE4C57">
               <w:t>Snittjocklek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...9 lines deleted...]
-              <w:keepNext/>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve"> (µm):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA1AD43" w14:textId="4545F12F" w:rsidR="00C872E1" w:rsidRPr="00BE4C57" w:rsidRDefault="00D51C91" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7796">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CE7796">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CE7796">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CE7796">
-[...37 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="052F5953" w14:textId="77777777" w:rsidR="005A5249" w:rsidRPr="00C916B7" w:rsidRDefault="005A5249" w:rsidP="005C7A79">
+          <w:p w14:paraId="052F5953" w14:textId="77777777" w:rsidR="005A5249" w:rsidRPr="00C916B7" w:rsidRDefault="005A5249" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00356867">
               <w:t>Typ av objektglas:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B809FBC" w14:textId="04827A95" w:rsidR="00C872E1" w:rsidRDefault="005A5249" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0B809FBC" w14:textId="04827A95" w:rsidR="00C872E1" w:rsidRDefault="005A5249" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43E1DF66" w14:textId="77777777" w:rsidR="007A07CF" w:rsidRPr="00C916B7" w:rsidRDefault="007A07CF" w:rsidP="005C7A79">
+          <w:p w14:paraId="43E1DF66" w14:textId="77777777" w:rsidR="007A07CF" w:rsidRPr="00C916B7" w:rsidRDefault="007A07CF" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00C916B7">
               <w:t>Antal snitt per glas</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF77EE">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C02EF5" w14:textId="4B4434CE" w:rsidR="00C872E1" w:rsidRDefault="007A07CF" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="03C02EF5" w14:textId="4B4434CE" w:rsidR="00C872E1" w:rsidRDefault="007A07CF" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C916B7">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C872E1" w14:paraId="4E50E531" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="00C872E1" w14:paraId="4E50E531" w14:textId="77777777" w:rsidTr="006E302A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="285AC5B1" w14:textId="77777777" w:rsidR="00EF2315" w:rsidRDefault="00EF2315" w:rsidP="005C7A79">
+          <w:p w14:paraId="285AC5B1" w14:textId="77777777" w:rsidR="00EF2315" w:rsidRDefault="00EF2315" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008360E6">
               <w:t>Antal snitt per kloss, i rör:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33C46A71" w14:textId="3D5EE0E1" w:rsidR="00C872E1" w:rsidRDefault="00EF2315" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="33C46A71" w14:textId="3D5EE0E1" w:rsidR="00C872E1" w:rsidRDefault="00EF2315" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="007D2F7A">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D2F7A">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45DC8243" w14:textId="77777777" w:rsidR="00325EA6" w:rsidRPr="00836237" w:rsidRDefault="00325EA6" w:rsidP="005C7A79">
+          <w:p w14:paraId="45DC8243" w14:textId="77777777" w:rsidR="00325EA6" w:rsidRPr="00BE4C57" w:rsidRDefault="00325EA6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="KuRapportbrdtextunderniv"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00836237">
+            <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Snittjocklek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00836237">
+            <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (µm):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68162D69" w14:textId="377E0EF8" w:rsidR="00C872E1" w:rsidRDefault="00325EA6" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="68162D69" w14:textId="377E0EF8" w:rsidR="00C872E1" w:rsidRPr="00BE4C57" w:rsidRDefault="00325EA6" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00A05AC0">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A05AC0">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A05AC0">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A05AC0">
-[...37 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:tcW w:w="4388" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D85BA82" w14:textId="296D7B0B" w:rsidR="00C872E1" w:rsidRDefault="00C872E1" w:rsidP="005C7A79">
+          <w:p w14:paraId="3D85BA82" w14:textId="296D7B0B" w:rsidR="00C872E1" w:rsidRDefault="00C872E1" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E32DFE" w14:paraId="1C56D8E3" w14:textId="77777777" w:rsidTr="00644C9B">
+      <w:tr w:rsidR="00E32DFE" w14:paraId="1C56D8E3" w14:textId="77777777" w:rsidTr="006E302A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CF3E54" w14:textId="77777777" w:rsidR="009F6ACD" w:rsidRDefault="009F6ACD" w:rsidP="005C7A79">
+          <w:p w14:paraId="15CF3E54" w14:textId="77777777" w:rsidR="009F6ACD" w:rsidRDefault="009F6ACD" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>TMA material; Stansdiameter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C706E1F" w14:textId="4A96DCE1" w:rsidR="00E32DFE" w:rsidRDefault="009F6ACD" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="6C706E1F" w14:textId="4A96DCE1" w:rsidR="00E32DFE" w:rsidRDefault="009F6ACD" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="070FCB2A" w14:textId="77777777" w:rsidR="00FF4D73" w:rsidRDefault="00FF4D73" w:rsidP="005C7A79">
+          <w:p w14:paraId="070FCB2A" w14:textId="27FFECDE" w:rsidR="00FF4D73" w:rsidRPr="00BE4C57" w:rsidRDefault="00FF4D73" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="008360E6">
-[...12 lines deleted...]
-              <w:keepNext/>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve">Antal stansar från </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve">förändrad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve">vävnad: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303D9C70" w14:textId="03F1C53B" w:rsidR="00E32DFE" w:rsidRPr="00BE4C57" w:rsidRDefault="00FF4D73" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00A05AC0">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A05AC0">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A05AC0">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A05AC0">
-[...37 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:tcW w:w="4388" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="692383C7" w14:textId="77777777" w:rsidR="00E3656E" w:rsidRDefault="00E3656E" w:rsidP="005C7A79">
+          <w:p w14:paraId="692383C7" w14:textId="77777777" w:rsidR="00E3656E" w:rsidRDefault="00E3656E" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="008360E6">
               <w:t>Antal stansar från normal vävnad</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46A75439" w14:textId="128368C0" w:rsidR="00E32DFE" w:rsidRDefault="00E3656E" w:rsidP="005C7A79">
-[...2 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="46A75439" w14:textId="128368C0" w:rsidR="00E32DFE" w:rsidRDefault="00E3656E" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C872E1" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8E2FEF" w14:textId="0EF51283" w:rsidR="00C872E1" w:rsidRDefault="00770C86" w:rsidP="005C7A79">
+          <w:p w14:paraId="4A8E2FEF" w14:textId="0EF51283" w:rsidR="00C872E1" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-748036921"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734512" w:rsidRPr="00734512">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5384,131 +5268,136 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>forskare</w:t>
             </w:r>
             <w:r w:rsidR="00734512" w:rsidRPr="00356867">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> önskar själv utföra ovan beskrivna preparering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644C9B" w14:paraId="05722EF5" w14:textId="77777777" w:rsidTr="00644C9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33209EA0" w14:textId="261F57C7" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="003562E3" w:rsidP="005C7A79">
+          <w:p w14:paraId="33209EA0" w14:textId="12EA2A34" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>6.</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="003562E3">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5382">
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C740BF">
-              <w:t>2.3</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.3</w:t>
+            </w:r>
+            <w:r w:rsidR="003562E3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00356867">
+            <w:r w:rsidR="003562E3" w:rsidRPr="00356867">
               <w:t xml:space="preserve">Mängd </w:t>
             </w:r>
             <w:r w:rsidR="00C740BF">
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00356867">
+            <w:r w:rsidR="003562E3" w:rsidRPr="00356867">
               <w:t xml:space="preserve"> vätskebaserat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00356867">
+            <w:r w:rsidR="003562E3" w:rsidRPr="00356867">
               <w:t>cytologiprov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644C9B" w14:paraId="09EDCF73" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48196A88" w14:textId="77777777" w:rsidR="002012CA" w:rsidRPr="008360E6" w:rsidRDefault="002012CA" w:rsidP="005C7A79">
+          <w:p w14:paraId="48196A88" w14:textId="77777777" w:rsidR="002012CA" w:rsidRPr="008360E6" w:rsidRDefault="002012CA" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ange</w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:t xml:space="preserve"> önskad </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008360E6">
               <w:t>alikvot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008360E6">
               <w:t xml:space="preserve">/volym för vätskebaserat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008360E6">
               <w:t>cytologiprov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008360E6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E602810" w14:textId="1218CA23" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="002012CA" w:rsidP="005C7A79">
+          <w:p w14:paraId="3E602810" w14:textId="1218CA23" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="002012CA" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00987DB9">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alikvot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00987DB9">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/volym (µl): </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5548,113 +5437,140 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644C9B" w14:paraId="78A7C5A8" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51064592" w14:textId="715E1AED" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="0017244A" w:rsidP="005C7A79">
+          <w:p w14:paraId="188C97B2" w14:textId="77777777" w:rsidR="00BE4C57" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
               <w:keepLines/>
+              <w:ind w:left="449" w:hanging="449"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="0017244A">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5382">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB23A5">
+              <w:t>.4</w:t>
+            </w:r>
+            <w:r w:rsidR="0017244A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0017244A" w:rsidRPr="00356867">
+              <w:t>Mäng</w:t>
+            </w:r>
+            <w:r w:rsidR="0017244A" w:rsidRPr="00042DDB">
+              <w:t xml:space="preserve">d och preparering – </w:t>
+            </w:r>
+            <w:r w:rsidR="002065EA">
+              <w:t>övrigt material</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4C57">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51064592" w14:textId="3C599297" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="002065EA" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="448" w:hanging="448"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> material</w:t>
+            <w:r w:rsidRPr="00FF31EE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Till exempel </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00FF31EE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>färskfryst vävnad eller preparerat DNA/RNA</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4C57">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644C9B" w14:paraId="0CD82D64" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0978692E" w14:textId="0FB2AD2D" w:rsidR="00FA0058" w:rsidRPr="008360E6" w:rsidRDefault="00FA0058" w:rsidP="005C7A79">
-[...18 lines deleted...]
-          <w:p w14:paraId="5A125874" w14:textId="6B67CD5E" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="00FA0058" w:rsidP="005C7A79">
+          <w:p w14:paraId="5A125874" w14:textId="6B67CD5E" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="00FA0058" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE7F5E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ange i fritext: </w:t>
             </w:r>
             <w:r w:rsidRPr="00570D7F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00570D7F">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5685,94 +5601,187 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00570D7F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00570D7F">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017244A" w14:paraId="521956AA" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5458148D" w14:textId="33DB6991" w:rsidR="0017244A" w:rsidRPr="00D63201" w:rsidRDefault="00D63201" w:rsidP="005C7A79">
+          <w:p w14:paraId="19CB40A9" w14:textId="77777777" w:rsidR="006A5372" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
               <w:keepLines/>
+              <w:ind w:left="624" w:hanging="624"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D63201">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00551379">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007C38E4">
+              <w:t>.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00D63201">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81FF7" w:rsidRPr="00B81FF7">
+              <w:t xml:space="preserve">Ange minsta antal snitt/stans/mängd för att </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF61DD">
+              <w:t xml:space="preserve">det ska vara relevant att </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81FF7" w:rsidRPr="00B81FF7">
+              <w:t xml:space="preserve">kunna inkludera individen i studien. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5458148D" w14:textId="26E0D154" w:rsidR="0017244A" w:rsidRPr="00D63201" w:rsidRDefault="00042DDB" w:rsidP="00ED5F57">
+            <w:pPr>
+              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:spacing w:before="0"/>
               <w:ind w:left="454" w:hanging="454"/>
             </w:pPr>
             <w:r>
-              <w:t>6.</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00B81FF7" w:rsidRPr="00EC1877">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Om inte tillräckligt med material finns för att leverera det som önskas.</w:t>
+              <w:t xml:space="preserve">Informationen används </w:t>
+            </w:r>
+            <w:r w:rsidR="00092D1F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">av biobanken </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF61DD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de fall </w:t>
+            </w:r>
+            <w:r w:rsidR="00092D1F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">begärd mängd </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF61DD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>enligt punkt 7.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00991FF9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2–4</w:t>
+            </w:r>
+            <w:r w:rsidR="00092D1F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inte finns att tillgå</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF61DD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0058" w14:paraId="608D8738" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6367BF77" w14:textId="0893B47A" w:rsidR="00987DB9" w:rsidRPr="00152716" w:rsidRDefault="00987DB9" w:rsidP="005C7A79">
+          <w:p w14:paraId="6367BF77" w14:textId="0893B47A" w:rsidR="00987DB9" w:rsidRPr="00152716" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="009326FA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Minsta antal snitt per kloss, på glas:</w:t>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:fldChar w:fldCharType="begin">
@@ -5802,54 +5811,53 @@
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008607D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00152716">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E291A77" w14:textId="72ADE307" w:rsidR="00987DB9" w:rsidRPr="00152716" w:rsidRDefault="00987DB9" w:rsidP="005C7A79">
+          <w:p w14:paraId="1E291A77" w14:textId="72ADE307" w:rsidR="00987DB9" w:rsidRPr="00152716" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009326FA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minsta antal snitt per kloss, i rör:</w:t>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5902,66 +5910,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008607D9">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00152716">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29E8FFBA" w14:textId="609F2572" w:rsidR="00987DB9" w:rsidRDefault="00987DB9" w:rsidP="005C7A79">
+          <w:p w14:paraId="29E8FFBA" w14:textId="7324383C" w:rsidR="00987DB9" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009326FA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minsta antal vävnadsstansar; från tumörvävnad </w:t>
+              <w:t xml:space="preserve">Minsta antal vävnadsstansar; från </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>förändrad</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009326FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vävnad </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00152716">
@@ -6074,54 +6102,53 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008607D9">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4A600430" w14:textId="0467145A" w:rsidR="00FA0058" w:rsidRDefault="00987DB9" w:rsidP="005C7A79">
+          <w:p w14:paraId="4A600430" w14:textId="0467145A" w:rsidR="00FA0058" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minsta mängd/volym vätskebaserad cytologi:</w:t>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00071067">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -6163,101 +6190,105 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00071067">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> µl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009326FA" w14:paraId="1FE60D53" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8C069A" w14:textId="65DD7E2E" w:rsidR="009326FA" w:rsidRPr="009326FA" w:rsidRDefault="00F93385" w:rsidP="005C7A79">
+          <w:p w14:paraId="1D8C069A" w14:textId="2A18658E" w:rsidR="009326FA" w:rsidRPr="009326FA" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>6.</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00F93385">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00551379">
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00096A02">
-              <w:t>2.6</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00F93385">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00866F89">
+            <w:r w:rsidR="00F93385" w:rsidRPr="00866F89">
               <w:t>Annan preparering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F93385" w14:paraId="2F956765" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A09A7F4" w14:textId="77777777" w:rsidR="007C4A9A" w:rsidRPr="008360E6" w:rsidRDefault="007C4A9A" w:rsidP="005C7A79">
+          <w:p w14:paraId="2A09A7F4" w14:textId="77777777" w:rsidR="007C4A9A" w:rsidRPr="008360E6" w:rsidRDefault="007C4A9A" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
-              <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008360E6">
               <w:t>Önskas färgningar eller ytterligare preparationer utförda?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD23955" w14:textId="15AE597B" w:rsidR="00F93385" w:rsidRPr="007C4A9A" w:rsidRDefault="00770C86" w:rsidP="005C7A79">
+          <w:p w14:paraId="3FD23955" w14:textId="15AE597B" w:rsidR="00F93385" w:rsidRPr="007C4A9A" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-146588633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -6306,1312 +6337,1214 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A40B610" w14:textId="4019DEB0" w:rsidR="007C4A9A" w:rsidRDefault="00770C86" w:rsidP="005C7A79">
+          <w:p w14:paraId="4A40B610" w14:textId="4019DEB0" w:rsidR="007C4A9A" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
-              <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1768967693"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD2A5A">
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD2A5A" w14:paraId="657A78B1" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DCB90AF" w14:textId="6580A396" w:rsidR="00CD2A5A" w:rsidRPr="008360E6" w:rsidRDefault="00522174" w:rsidP="005C7A79">
+          <w:p w14:paraId="5DCB90AF" w14:textId="04FCCAF0" w:rsidR="00CD2A5A" w:rsidRPr="008360E6" w:rsidRDefault="00830593" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>6.</w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00522174">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00991FF9">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00522174">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00866F89">
+            <w:r w:rsidR="00522174" w:rsidRPr="00866F89">
               <w:t>Kodning av prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522174" w14:paraId="4FF2E46C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C0AA14" w14:textId="77777777" w:rsidR="00522174" w:rsidRDefault="00522174" w:rsidP="005C7A79">
+          <w:p w14:paraId="79220D5D" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00522174">
-              <w:t>Önskas kodning av prov?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AA36F24" w14:textId="4F253B99" w:rsidR="00522174" w:rsidRPr="007C4A9A" w:rsidRDefault="00770C86" w:rsidP="005C7A79">
+              <w:t>Önskas kodning av prov</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042DDB">
+              <w:t>när studien får tillgång till dem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A67AC36" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1016579303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00086BA9">
+                <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00522174">
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00522174" w:rsidRPr="00CD2A5A">
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja, </w:t>
-[...15 lines deleted...]
-            <w:r w:rsidR="00522174" w:rsidRPr="00071067">
+              <w:t xml:space="preserve">Ja, specificera hur: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00522174" w:rsidRPr="00071067">
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00522174" w:rsidRPr="00071067">
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00522174" w:rsidRPr="00071067">
-[...29 lines deleted...]
-            <w:r w:rsidR="00522174" w:rsidRPr="00071067">
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CE933A" w14:textId="4AEBAC4B" w:rsidR="00522174" w:rsidRPr="00522174" w:rsidRDefault="00770C86" w:rsidP="005C7A79">
+          <w:p w14:paraId="40CE933A" w14:textId="64A2C178" w:rsidR="00522174" w:rsidRPr="00522174" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1155643495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00522174">
+                <w:r w:rsidR="00F62EBD" w:rsidRPr="00BC125A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00522174">
-              <w:t xml:space="preserve"> Nej</w:t>
+            <w:r w:rsidR="00F62EBD" w:rsidRPr="00BC125A">
+              <w:t xml:space="preserve"> Nej, prov ska vara </w:t>
+            </w:r>
+            <w:r w:rsidR="00042DDB" w:rsidRPr="00BC125A">
+              <w:t>avidentifierade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60136F73" w14:textId="77777777" w:rsidR="007345C9" w:rsidRDefault="007345C9" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...394 lines deleted...]
-    <w:p w14:paraId="3BA2F209" w14:textId="77777777" w:rsidR="00751A8F" w:rsidRDefault="00751A8F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00086BA9" w14:paraId="5589ED9A" w14:textId="77777777" w:rsidTr="00324A7A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC34DBB" w14:textId="3B7B950A" w:rsidR="00086BA9" w:rsidRDefault="00FC0D84" w:rsidP="00BA0097">
+          <w:p w14:paraId="6EC34DBB" w14:textId="116641F4" w:rsidR="00086BA9" w:rsidRDefault="00037C6B" w:rsidP="00BA0097">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC0D84">
-[...1 lines deleted...]
-              <w:t>Allmänna villkor för tillgång till prov och information</w:t>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0D84" w:rsidRPr="00FC0D84">
+              <w:t>illkor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086BA9" w14:paraId="5E37016D" w14:textId="77777777" w:rsidTr="00A448DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1715BABF" w14:textId="77777777" w:rsidR="00664FA2" w:rsidRPr="00A221F8" w:rsidRDefault="00664FA2" w:rsidP="00BA0097">
+          <w:p w14:paraId="6842943D" w14:textId="1B097F8F" w:rsidR="008C15EB" w:rsidRPr="008C15EB" w:rsidRDefault="00664FA2" w:rsidP="008C15EB">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="60"/>
-            </w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="505DC8B0">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I de fall mottagaren preparerar</w:t>
+            </w:r>
             <w:r>
-              <w:t>M</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="505DC8B0">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve"> får inte </w:t>
-[...46 lines deleted...]
-            <w:r w:rsidRPr="0067638E">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(dokument </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>T1.1 eller T1.2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00251204">
+              <w:t>ersnittning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37A9EE3B" w14:textId="77777777" w:rsidR="00664FA2" w:rsidRPr="00356867" w:rsidRDefault="00664FA2" w:rsidP="00BA0097">
+              <w:t xml:space="preserve">/utstansning till tom kloss får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="505DC8B0">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>inte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="505DC8B0">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ske. Representativt material måste alltid finnas kvar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6C8BAC" w14:textId="6A01CE1F" w:rsidR="00BF3796" w:rsidRPr="00475F3C" w:rsidRDefault="008C15EB" w:rsidP="00475F3C">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:keepNext/>
               <w:keepLines/>
-            </w:pPr>
-[...159 lines deleted...]
-              <w:keepLines/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="505DC8B0">
-[...76 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A1542B">
               <w:t xml:space="preserve">Om kliniska patologiprov som </w:t>
             </w:r>
-            <w:r w:rsidR="00672E8B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00672E8B" w:rsidRPr="00A1542B">
               <w:t>tillgängliggjorts</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C15EB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A1542B">
               <w:t xml:space="preserve"> för en åtgärd behöver återkallas för patientens vård, ska forskaren/mottagaren returnera kloss/glas till ansvarig biobank</w:t>
             </w:r>
-            <w:r w:rsidR="00D062CA">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00D062CA" w:rsidRPr="00A1542B">
               <w:t>/laboratorieenhet</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C15EB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A1542B">
               <w:t xml:space="preserve"> inom 72 timmar</w:t>
             </w:r>
-            <w:r w:rsidR="00D062CA">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00D062CA" w:rsidRPr="00A1542B">
               <w:t>.</w:t>
-            </w:r>
-[...120 lines deleted...]
-              <w:t xml:space="preserve"> är förbrukade, eller tills studien avslutas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DD88AA2" w14:textId="77777777" w:rsidR="00086BA9" w:rsidRPr="00535DF7" w:rsidRDefault="00086BA9" w:rsidP="00BB4DA9">
+    <w:p w14:paraId="5AC9EBEF" w14:textId="77777777" w:rsidR="00830593" w:rsidRDefault="00830593" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B30CA3" w14:textId="77777777" w:rsidR="00E05D82" w:rsidRPr="00E0498F" w:rsidRDefault="00E05D82" w:rsidP="00E0498F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="4814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00084316" w:rsidRPr="00830593" w14:paraId="4401C30E" w14:textId="77777777" w:rsidTr="00BD222C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6E06A6" w14:textId="54FD14CD" w:rsidR="00084316" w:rsidRPr="005B52F3" w:rsidRDefault="0087145B" w:rsidP="00830593">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B52F3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00084316" w:rsidRPr="005B52F3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>fylles av mottagare</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE36F8" w:rsidRPr="005B52F3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av ansöka</w:t>
+            </w:r>
+            <w:r w:rsidR="00084316" w:rsidRPr="005B52F3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB6594" w:rsidRPr="00830593" w14:paraId="19911BD5" w14:textId="77777777" w:rsidTr="00BD222C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0CBBE6" w14:textId="19B704F4" w:rsidR="00AB6594" w:rsidRPr="00AB6594" w:rsidRDefault="00AB6594" w:rsidP="00CE19EF">
+            <w:pPr>
+              <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB6594">
+              <w:t xml:space="preserve"> I studien deltagande patolog</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830593" w:rsidRPr="00830593" w14:paraId="561882B2" w14:textId="77777777" w:rsidTr="00BD222C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DFCC1A" w14:textId="7101FE33" w:rsidR="00830593" w:rsidRDefault="005744E5" w:rsidP="00830593">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00830593">
+              <w:t>.1 Namn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE57379" w14:textId="74A5AED9" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="00830593" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="1331BDE2" w14:textId="7481E063" w:rsidR="00830593" w:rsidRDefault="005744E5" w:rsidP="00830593">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00830593">
+              <w:t>.2 Omfattning av delaktigheten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764E5519" w14:textId="77777777" w:rsidR="00830593" w:rsidRPr="00BE4C57" w:rsidRDefault="0041071C" w:rsidP="00830593">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1965073622"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve"> Har medverkat i/granskat studiens upplägg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738BD287" w14:textId="3623A3A8" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="0041071C" w:rsidP="00830593">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-185678907"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ansvarar för lokalt urval av önskat material</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830593" w:rsidRPr="00830593" w14:paraId="71D1D0D3" w14:textId="77777777" w:rsidTr="00BD222C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AD7E26" w14:textId="358A2B87" w:rsidR="00830593" w:rsidRDefault="005744E5" w:rsidP="00830593">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00830593">
+              <w:t>.3 Tfn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055AD809" w14:textId="58CD64E6" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="00830593" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA4B760" w14:textId="10B4B3BC" w:rsidR="00830593" w:rsidRDefault="005744E5" w:rsidP="00830593">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00830593">
+              <w:t>.4 E-post:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091E7DEE" w14:textId="7C1BC652" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="00830593" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1C14">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7CFEB5E8" w14:textId="77777777" w:rsidR="00830593" w:rsidRDefault="00830593" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E0498F" w:rsidRPr="00E0498F" w14:paraId="46CD59BA" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="00AB6594" w:rsidRPr="00AB6594" w14:paraId="18EA124C" w14:textId="77777777" w:rsidTr="00BD222C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="4361C5B2" w14:textId="1C2B771D" w:rsidR="00AB6594" w:rsidRPr="00AB6594" w:rsidRDefault="00AB6594" w:rsidP="00CE19EF">
+            <w:pPr>
+              <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118">
+              <w:t>Återlämnande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB6594">
+              <w:t xml:space="preserve"> av prov</w:t>
+            </w:r>
+            <w:r w:rsidR="00084316">
+              <w:t xml:space="preserve"> som inte utlämnas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB6594" w:rsidRPr="00AB6594" w14:paraId="571B0ED2" w14:textId="77777777" w:rsidTr="00BD222C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5A3A8C" w14:textId="1903D50F" w:rsidR="00AB6594" w:rsidRPr="008360E6" w:rsidRDefault="00AB6594" w:rsidP="00AB6594">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008360E6">
+              <w:t xml:space="preserve">Ska prov </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118">
+              <w:t>returneras</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> till ursprunglig provsamling?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FD0B62" w14:textId="3EB1358E" w:rsidR="00AB6594" w:rsidRPr="00084316" w:rsidRDefault="0041071C" w:rsidP="00084316">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="264509003"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB6594">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="00356867">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja</w:t>
+            </w:r>
+            <w:r w:rsidR="00084316">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ange </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00084316">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>provtyp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00084316">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>/beredningsform</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66CCBA7C" w14:textId="70FD08C3" w:rsidR="00AB6594" w:rsidRPr="00530118" w:rsidRDefault="0041071C" w:rsidP="005D4A10">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="2141530081"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB6594">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="00356867">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6594" w:rsidRPr="00086BA9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+            <w:r w:rsidR="00530118">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00084316">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ange </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00084316">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>provtyp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00084316">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>/beredningsform</w:t>
+            </w:r>
+            <w:r w:rsidR="00530118">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42B30CA3" w14:textId="77777777" w:rsidR="00E05D82" w:rsidRPr="00E0498F" w:rsidRDefault="00E05D82" w:rsidP="00E0498F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E0498F" w:rsidRPr="00E0498F" w14:paraId="46CD59BA" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="031B3BAF" w14:textId="09B0EC03" w:rsidR="00E05D82" w:rsidRPr="00E0498F" w:rsidRDefault="00E05D82" w:rsidP="00E0498F">
+          <w:p w14:paraId="031B3BAF" w14:textId="061257FE" w:rsidR="00E05D82" w:rsidRPr="00E0498F" w:rsidRDefault="005744E5" w:rsidP="00CE19EF">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
-              <w:numPr>
-[...14 lines deleted...]
-              <w:t>(Ifylles av provsamlingsansvarig för befintliga prov)</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">11. </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:t>illstyrkande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D5888" w14:paraId="0633188D" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="002D5888" w14:paraId="0633188D" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="616BF8C2" w14:textId="24779D7E" w:rsidR="002D5888" w:rsidRDefault="002D5888" w:rsidP="00BA0097">
+          <w:p w14:paraId="616BF8C2" w14:textId="4A1ADE72" w:rsidR="002D5888" w:rsidRDefault="005744E5" w:rsidP="00BA0097">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t>9.1</w:t>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5888">
+              <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="009F4995">
               <w:t xml:space="preserve"> Tillstyrkes eller tillstyrkes ej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD39AD" w14:paraId="16FA172E" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="00AD39AD" w14:paraId="16FA172E" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="54869568" w14:textId="77777777" w:rsidR="00855BD8" w:rsidRDefault="00770C86" w:rsidP="00855BD8">
+          <w:p w14:paraId="2F35D9D7" w14:textId="51921276" w:rsidR="00BF3796" w:rsidRDefault="0041071C" w:rsidP="00855BD8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:iCs/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-843396459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D57816" w:rsidRPr="00D57816">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -7632,154 +7565,132 @@
               </w:rPr>
               <w:t>Ansökan tillstyrkes, med följande villkor</w:t>
             </w:r>
             <w:r w:rsidR="00D57816" w:rsidRPr="00D57816">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> för tillgång till befintligt material (om tillämpligt)</w:t>
             </w:r>
             <w:r w:rsidR="00D57816" w:rsidRPr="00D57816">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D57816" w:rsidRPr="00D57816">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D57816" w:rsidRPr="00BE3917">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00D57816" w:rsidRPr="00BE3917">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D57816" w:rsidRPr="00BE3917">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D57816" w:rsidRPr="00BE3917">
-[...37 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2CCA" w:rsidRPr="00BE3917">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00D57816">
-[...6 lines deleted...]
-          <w:p w14:paraId="14C0F15B" w14:textId="68FAAF46" w:rsidR="00855BD8" w:rsidRDefault="00855BD8" w:rsidP="00855BD8">
+          </w:p>
+          <w:p w14:paraId="14C0F15B" w14:textId="01BDE263" w:rsidR="00855BD8" w:rsidRDefault="00D57816" w:rsidP="00855BD8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855BD8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00855BD8" w:rsidRPr="00855BD8">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alternativt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="052E1812" w14:textId="4A1EA586" w:rsidR="00AD39AD" w:rsidRDefault="00D57816" w:rsidP="00855BD8">
+          <w:p w14:paraId="472FFC97" w14:textId="419F8CB3" w:rsidR="0033720D" w:rsidRPr="007A7592" w:rsidRDefault="00D57816" w:rsidP="005744E5">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1833639250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -7847,258 +7758,296 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3917">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3917">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3917">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3917">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39A6D1A5" w14:textId="77777777" w:rsidR="00DA0A56" w:rsidRDefault="00DA0A56" w:rsidP="00BA0097">
-[...19 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441210" w14:paraId="40284288" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="00441210" w14:paraId="40284288" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3F0817" w14:textId="77777777" w:rsidR="002D5888" w:rsidRPr="00FA105C" w:rsidRDefault="002D5888" w:rsidP="00BA0097">
+          <w:p w14:paraId="3D3F0817" w14:textId="3103727C" w:rsidR="002D5888" w:rsidRPr="00FA105C" w:rsidRDefault="005744E5" w:rsidP="00BA0097">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">9.2 </w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5888">
+              <w:t xml:space="preserve">.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5888" w:rsidRPr="00FA105C">
+              <w:t xml:space="preserve">Övriga </w:t>
+            </w:r>
+            <w:r w:rsidR="00530118">
+              <w:t>upplysningar</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5888">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="756F0BE5" w14:textId="36263EE9" w:rsidR="00441210" w:rsidRPr="00DA0A56" w:rsidRDefault="002D5888" w:rsidP="00BA0097">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00DA0A56">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0A56">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0A56" w14:paraId="4C17625D" w14:textId="77777777" w:rsidTr="00324A7A">
+    </w:tbl>
+    <w:p w14:paraId="6B3750C4" w14:textId="77777777" w:rsidR="003F7096" w:rsidRPr="00084316" w:rsidRDefault="003F7096" w:rsidP="00233723">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005744E5" w14:paraId="3C474BFF" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="144592A4" w14:textId="2D8B120F" w:rsidR="00DA0A56" w:rsidRDefault="000B6223" w:rsidP="00BA0097">
-[...5 lines deleted...]
-              <w:t>9.3 Provsamlingsansvarig för befintliga prov</w:t>
+          <w:p w14:paraId="59200406" w14:textId="2C0AA3E4" w:rsidR="005744E5" w:rsidRDefault="005744E5" w:rsidP="005B52F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabell-titelbaseradpR2"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE19EF">
+              <w:t xml:space="preserve">12. Underskrift </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000850E8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13F28" w:rsidRPr="000850E8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Behörig företrädare för patolog</w:t>
+            </w:r>
+            <w:r w:rsidR="00530118" w:rsidRPr="000850E8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i/cytologi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000850E8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005744E5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0A56" w14:paraId="25A4C973" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="005744E5" w14:paraId="4090FFDC" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0E092C" w14:textId="77777777" w:rsidR="00134385" w:rsidRPr="00145429" w:rsidRDefault="00134385" w:rsidP="00BA0097">
+          <w:p w14:paraId="26D6E785" w14:textId="6450EC5B" w:rsidR="005744E5" w:rsidRPr="00145429" w:rsidRDefault="005744E5" w:rsidP="005744E5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
             <w:r w:rsidRPr="00145429">
-              <w:t>9.</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
-              <w:t>.1 Underskrift:</w:t>
+              <w:t xml:space="preserve"> Underskrift:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:id w:val="1743140938"/>
+              <w:id w:val="807206209"/>
               <w:placeholder>
-                <w:docPart w:val="792A9B3E068A4EF182F800993E2B0BBE"/>
+                <w:docPart w:val="D247331C6FAF4F14A772D5AFECC90FBC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="FF0000"/>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4E2968C2" w14:textId="4E6B1DD3" w:rsidR="00DA0A56" w:rsidRPr="001117C1" w:rsidRDefault="00EE00B0" w:rsidP="001117C1">
+              <w:p w14:paraId="5FB86895" w14:textId="1D7CA093" w:rsidR="005744E5" w:rsidRDefault="005744E5" w:rsidP="005744E5">
                 <w:pPr>
-                  <w:pStyle w:val="Flt-titel"/>
-[...7 lines deleted...]
-                  </w:rPr>
+                  <w:spacing w:after="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="0047434B">
                   <w:rPr>
                     <w:bCs/>
                     <w:i/>
                     <w:iCs/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">   </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0A56" w14:paraId="27513331" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="005744E5" w14:paraId="45945E29" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="29AD17B9" w14:textId="77777777" w:rsidR="005D5476" w:rsidRPr="00145429" w:rsidRDefault="005D5476" w:rsidP="00BA0097">
+          <w:p w14:paraId="37EE0E7C" w14:textId="7F5FF707" w:rsidR="005744E5" w:rsidRPr="00145429" w:rsidRDefault="005744E5" w:rsidP="005744E5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>12.2</w:t>
+            </w:r>
             <w:r w:rsidRPr="00145429">
-              <w:t>9.</w:t>
-[...12 lines deleted...]
-              <w:keepLines/>
+              <w:t xml:space="preserve"> Namnförtydligande:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B46BB3" w14:textId="42AE7EBE" w:rsidR="005744E5" w:rsidRDefault="005744E5" w:rsidP="005744E5">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
             </w:pPr>
             <w:r w:rsidRPr="005B2893">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005B2893">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
@@ -8108,77 +8057,72 @@
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005B2893">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0A56" w14:paraId="79132823" w14:textId="77777777" w:rsidTr="00324A7A">
+      <w:tr w:rsidR="005744E5" w14:paraId="0F92F2E1" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="24998FD3" w14:textId="77777777" w:rsidR="000A18D3" w:rsidRPr="00145429" w:rsidRDefault="000A18D3" w:rsidP="00BA0097">
+          <w:p w14:paraId="3B4114BE" w14:textId="2AEAAEAF" w:rsidR="005744E5" w:rsidRPr="00145429" w:rsidRDefault="005744E5" w:rsidP="005744E5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
+            <w:r>
+              <w:t>12.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00145429">
-              <w:t>9.</w:t>
-[...12 lines deleted...]
-              <w:keepLines/>
+              <w:t>3 Datum:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67ED2435" w14:textId="4AC58F12" w:rsidR="005744E5" w:rsidRDefault="005744E5" w:rsidP="005744E5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="005B2893">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005B2893">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
@@ -8189,100 +8133,108 @@
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145429">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005B2893">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B3750C4" w14:textId="77777777" w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidRDefault="003F7096" w:rsidP="00C55254"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="21B380CC" w14:textId="39BC3386" w:rsidR="005744E5" w:rsidRPr="001559E0" w:rsidRDefault="005744E5" w:rsidP="00C55254">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6E3B76" w14:textId="77777777" w:rsidR="005744E5" w:rsidRPr="008163F4" w:rsidRDefault="005744E5" w:rsidP="00C55254"/>
+    <w:sectPr w:rsidR="005744E5" w:rsidRPr="008163F4" w:rsidSect="00107B6D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EEF1D7E" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07">
+    <w:p w14:paraId="4F669C9D" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764B4B6E" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="66C9DF0A" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2E931D23" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5CD182FB" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6C9ACB05" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="096B77FB" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7AE680B7" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="77E4F6F2" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C1FC32" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07">
+    <w:p w14:paraId="008F4060" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F4D2EB" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="741E2F42" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
+    <w:p w14:paraId="12A55EAC" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6D2D9E03" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0A13C0E8" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="32DC3E0D" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="46455449" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6CBF4D02" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8329,51 +8281,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="00BE011B" w:rsidRDefault="00195795" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8409,51 +8361,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="7120C94F" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="5520E079" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -8491,63 +8443,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5A3590CF" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="56A93F1A" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10502900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8583,51 +8535,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="566063F6" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="71BB5E4B" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -8665,94 +8617,94 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="2661F426" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="652EB67B" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B2F1E1E" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07">
+    <w:p w14:paraId="1CD5024E" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A35E70" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7B401223" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
+    <w:p w14:paraId="32C63BDC" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="79F3325F" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="01E06359" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="184FF220" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4E087039" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="34C606D6" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2540E0D8" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07">
+    <w:p w14:paraId="3EA458CE" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FE7F5B" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C95F24D" w14:textId="77777777" w:rsidR="00C5604B" w:rsidRDefault="00C5604B" w:rsidP="00702A07"/>
+    <w:p w14:paraId="41EFAD3A" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="22D57478" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="71E1F6BC" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="04C36DA8" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5852741C" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6E3D4B35" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -8782,52 +8734,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="4F5DEC9A" w:rsidR="00215DED" w:rsidRPr="0033720D" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="559C57CE" w:rsidR="00215DED" w:rsidRPr="0033720D" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="0033720D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
               <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
@@ -8885,65 +8837,55 @@
                                   <w:iCs w:val="0"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="00770C86">
-[...13 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r>
+                                  <w:t>2</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -8992,109 +8934,99 @@
                             <w:iCs w:val="0"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="00770C86">
-[...13 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="0033720D">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="0033720D">
       <w:t>L1a</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="0033720D">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="0033720D">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0033720D">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="0033720D">
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="001117C1">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00B73E29">
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="16C78B22" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00FD2ECD" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202476AC" wp14:editId="425FE807">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>816610</wp:posOffset>
@@ -9179,121 +9111,137 @@
               </wp:positionV>
               <wp:extent cx="4442400" cy="331200"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4442400" cy="331200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="058F1463" w14:textId="77777777" w:rsidR="0033720D" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="058F1463" w14:textId="4386AFB2" w:rsidR="0033720D" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Dokument:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="0033720D" w:rsidRPr="0033720D">
-                            <w:t xml:space="preserve">L1a. Bilaga – Uppgifter om befintliga kliniska biobanksprov inom patologi och cytologi </w:t>
+                            <w:t>L1a. Bilaga – Uppgifter om</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0087145B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0033720D" w:rsidRPr="0033720D">
+                            <w:t xml:space="preserve">biobanksprov inom patologi och cytologi </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="487304E8" w14:textId="0EBB1D40" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                        <w:p w14:paraId="487304E8" w14:textId="2F5C58B0" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
-                            <w:t>Version:</w:t>
+                            <w:t>Version</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00B73E29">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B73E29">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00AA0C08">
+                          <w:r w:rsidR="00AA0C08" w:rsidRPr="00B73E29">
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r w:rsidR="0033720D">
+                          <w:r w:rsidR="0033720D" w:rsidRPr="00B73E29">
                             <w:t>0</w:t>
                           </w:r>
-                          <w:r w:rsidR="00E952A8">
+                          <w:r w:rsidR="00E952A8" w:rsidRPr="00B73E29">
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="001117C1">
-                            <w:t>2</w:t>
+                          <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
+                            <w:t>3</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00B73E29">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00B73E29">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Datum:</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00B73E29">
                             <w:t xml:space="preserve"> 202</w:t>
                           </w:r>
-                          <w:r w:rsidR="001117C1">
+                          <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B73E29">
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="001117C1" w:rsidRPr="00B73E29">
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
                             <w:t>4</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BE27F4">
+                          <w:r w:rsidRPr="00B73E29">
                             <w:t>-</w:t>
                           </w:r>
-                          <w:r w:rsidR="001117C1">
-[...6 lines deleted...]
-                            <w:t>19</w:t>
+                          <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
+                            <w:t>21</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="03B2FFAF" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fastställd av:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="003E2F81">
                             <w:t>Ledningsgrupp</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BE27F4">
                             <w:t xml:space="preserve"> på uppdrag av styrgrupp </w:t>
                           </w:r>
@@ -9323,121 +9271,137 @@
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7F0112AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.4pt;margin-top:43.1pt;width:349.8pt;height:26.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEov1EQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8rBiMOkXWIsOA&#10;oC2QDj0rshQbkEWNUmJnv36UHCdFt9OwC02LFD/ee7q961vDjgp9A7bk00nOmbISqsbuS/7jZf3p&#10;C2c+CFsJA1aV/KQ8v1t+/HDbuULNoAZTKWRUxPqicyWvQ3BFlnlZq1b4CThlKagBWxHoF/dZhaKj&#10;6q3JZnl+k3WAlUOQyns6fRiCfJnqa61keNLaq8BMyWm2kCwmu4s2W96KYo/C1Y08jyH+YYpWNJaa&#10;Xko9iCDYAZs/SrWNRPCgw0RCm4HWjVRpB9pmmr/bZlsLp9IuBI53F5j8/ysrH49b94ws9F+hJwIj&#10;IJ3zhafDuE+vsY1fmpRRnCA8XWBTfWCSDheLxWyRU0hSbD6fEi+xTHa97dCHbwpaFp2SI9GS0BLH&#10;jQ9D6pgSm1lYN8YkaoxlXclv5p/zdOESoeLGUo/rrNEL/a5nTVXy2bjHDqoTrYcwMO+dXDc0w0b4&#10;8CyQqKaxSb7hiYw2QL3g7HFWA/7623nMJwYoyllH0im5/3kQqDgz3y1xE3U2Ojg6u9Gxh/YeSI1T&#10;ehhOJpcuYDCjqxHaV1L1KnahkLCSepV8N7r3YRAwvQqpVquURGpyImzs1slYOqIYEX3pXwW6M+yB&#10;CHuEUVSieIf+kDvgvzoE0E2iJuI6oHiGm5SYyD2/mij1t/8p6/q2l78BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBcCob/4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UadxiaIQ&#10;p0JUCCFxoOVxduIliRqvo9h5lF+Peyq3He1o5pt8u5iOTTi41pKE9SoChlRZ3VIt4fPj+S4F5rwi&#10;rTpLKOGEDrbF9VWuMm1n2uN08DULIeQyJaHxvs84d1WDRrmV7ZHC78cORvkgh5rrQc0h3HQ8jqKE&#10;G9VSaGhUj08NVsfDaCS8/5Zfydv3eJp3r7tpj8eX8X4tpLy9WR4fgHlc/MUMZ/yADkVgKu1I2rFO&#10;ghBxQPcS0iQGdjZEIt4AK8Ml0g3wIuf/NxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIUSi/URAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFwKhv/iAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="058F1463" w14:textId="77777777" w:rsidR="0033720D" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="058F1463" w14:textId="4386AFB2" w:rsidR="0033720D" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Dokument:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="0033720D" w:rsidRPr="0033720D">
-                      <w:t xml:space="preserve">L1a. Bilaga – Uppgifter om befintliga kliniska biobanksprov inom patologi och cytologi </w:t>
+                      <w:t>L1a. Bilaga – Uppgifter om</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0087145B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0033720D" w:rsidRPr="0033720D">
+                      <w:t xml:space="preserve">biobanksprov inom patologi och cytologi </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="487304E8" w14:textId="0EBB1D40" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
+                  <w:p w14:paraId="487304E8" w14:textId="2F5C58B0" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
-                      <w:t>Version:</w:t>
+                      <w:t>Version</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00B73E29">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B73E29">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00AA0C08">
+                    <w:r w:rsidR="00AA0C08" w:rsidRPr="00B73E29">
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r w:rsidR="0033720D">
+                    <w:r w:rsidR="0033720D" w:rsidRPr="00B73E29">
                       <w:t>0</w:t>
                     </w:r>
-                    <w:r w:rsidR="00E952A8">
+                    <w:r w:rsidR="00E952A8" w:rsidRPr="00B73E29">
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="001117C1">
-                      <w:t>2</w:t>
+                    <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
+                      <w:t>3</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00B73E29">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00B73E29">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Datum:</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00B73E29">
                       <w:t xml:space="preserve"> 202</w:t>
                     </w:r>
-                    <w:r w:rsidR="001117C1">
+                    <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B73E29">
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001117C1" w:rsidRPr="00B73E29">
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
                       <w:t>4</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BE27F4">
+                    <w:r w:rsidRPr="00B73E29">
                       <w:t>-</w:t>
                     </w:r>
-                    <w:r w:rsidR="001117C1">
-[...6 lines deleted...]
-                      <w:t>19</w:t>
+                    <w:r w:rsidR="00B73E29" w:rsidRPr="00B73E29">
+                      <w:t>21</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="03B2FFAF" w:rsidR="006754C0" w:rsidRPr="00BE27F4" w:rsidRDefault="006754C0" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fastställd av:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="003E2F81">
                       <w:t>Ledningsgrupp</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BE27F4">
                       <w:t xml:space="preserve"> på uppdrag av styrgrupp </w:t>
                     </w:r>
@@ -9514,51 +9478,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="691A9EDE" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="53EDC9ED" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
           <wp:cNvGraphicFramePr>
@@ -9682,65 +9646,55 @@
                                   <w:iCs w:val="0"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="00770C86">
-[...13 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r>
+                                  <w:t>2</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -9785,88 +9739,78 @@
                             <w:iCs w:val="0"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="00770C86">
-[...13 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012767FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6A44EE8"/>
@@ -10298,50 +10242,254 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15C14882"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6262C952"/>
+    <w:lvl w:ilvl="0" w:tplc="BE9E41D8">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="855" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C3F512F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65E459E0"/>
+    <w:lvl w:ilvl="0" w:tplc="3F701C22">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB7621E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B83EBFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
@@ -10414,51 +10562,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23262D35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7312F814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10535,51 +10683,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286B58D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="475AD958"/>
     <w:lvl w:ilvl="0" w:tplc="7272EC1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -10624,51 +10772,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CE4132"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38D6D2BA"/>
+    <w:lvl w:ilvl="0" w:tplc="A0BE1D58">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="855" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="36"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EF233BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82DCCA26"/>
     <w:lvl w:ilvl="0" w:tplc="95A0C838">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -10713,51 +10952,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="620D62D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0ECABC9C"/>
+    <w:lvl w:ilvl="0" w:tplc="1E2A9D74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF026D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53D464DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10826,51 +11180,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F433275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B169806"/>
     <w:lvl w:ilvl="0" w:tplc="3A16DFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -10915,51 +11269,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="711C13C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7AACB370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -11035,51 +11389,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736A0476"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEA0A3C4"/>
+    <w:lvl w:ilvl="0" w:tplc="482C5798">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BFB87520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E452ABAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="557AA4A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="31FC0BDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9092BFD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="36A4BE22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BDBA1EFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="123AC02A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="763521F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DB26E92"/>
     <w:lvl w:ilvl="0" w:tplc="8F009892">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -11125,529 +11592,679 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="976568683">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="862943410">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1059477831">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="339896583">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="306470067">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="404883994">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1792481307">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1764641851">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="606885402">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1651250870">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="261184864">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="634259489">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="523398036">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="352457573">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1508516503">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1431583210">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EB4w1JDCqSf8piAXer7PLQ+qPN+KTcQIGbHVsDEu+PPC63RlK3ZHxtEKAwuAKMkXTUctZeNIJGYcgHRjKTbgsg==" w:salt="Qfr15SSVOahcCl7UaWu/kQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M7pjn+8wvTkUC9Jo6XIylAPoFVo1OY3gGnHJwDQmJMW501mumFVqZfTyHJUQ5aVgI/zDcl5NwBfVeOQ46gMGbQ==" w:salt="FuJHURh6KgkL9Jn5WJgoGg=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="000111C7"/>
+    <w:rsid w:val="00013B39"/>
+    <w:rsid w:val="00013DEC"/>
     <w:rsid w:val="00015BF5"/>
-    <w:rsid w:val="000271E8"/>
     <w:rsid w:val="0002727E"/>
-    <w:rsid w:val="00063680"/>
+    <w:rsid w:val="00037C6B"/>
+    <w:rsid w:val="00042DDB"/>
+    <w:rsid w:val="00056BB6"/>
+    <w:rsid w:val="00062ADE"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="000725FA"/>
     <w:rsid w:val="00073B5B"/>
-    <w:rsid w:val="00084876"/>
+    <w:rsid w:val="00084316"/>
+    <w:rsid w:val="000850E8"/>
     <w:rsid w:val="00086BA9"/>
     <w:rsid w:val="0009114A"/>
+    <w:rsid w:val="00092D1F"/>
     <w:rsid w:val="00095216"/>
     <w:rsid w:val="00096A02"/>
+    <w:rsid w:val="00097A78"/>
     <w:rsid w:val="000A18D3"/>
     <w:rsid w:val="000B3FDA"/>
     <w:rsid w:val="000B5734"/>
     <w:rsid w:val="000B6223"/>
+    <w:rsid w:val="000C5382"/>
     <w:rsid w:val="000C716A"/>
     <w:rsid w:val="000E4202"/>
+    <w:rsid w:val="001022B2"/>
     <w:rsid w:val="001068C2"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="001117C1"/>
     <w:rsid w:val="00113D80"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00134385"/>
     <w:rsid w:val="001352AB"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00151B44"/>
     <w:rsid w:val="00153D59"/>
+    <w:rsid w:val="001559E0"/>
+    <w:rsid w:val="001563E6"/>
     <w:rsid w:val="0016006C"/>
     <w:rsid w:val="00160686"/>
     <w:rsid w:val="001667CA"/>
     <w:rsid w:val="0017244A"/>
+    <w:rsid w:val="00173797"/>
     <w:rsid w:val="00180CD1"/>
     <w:rsid w:val="001943C0"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A3D1B"/>
     <w:rsid w:val="001A6AF6"/>
+    <w:rsid w:val="001B024B"/>
     <w:rsid w:val="001B0980"/>
     <w:rsid w:val="001C1C14"/>
+    <w:rsid w:val="001C4B35"/>
+    <w:rsid w:val="001D5FC9"/>
+    <w:rsid w:val="001E1CEC"/>
     <w:rsid w:val="001E33F4"/>
     <w:rsid w:val="001E3F66"/>
     <w:rsid w:val="001E59E6"/>
     <w:rsid w:val="002012CA"/>
+    <w:rsid w:val="002065EA"/>
     <w:rsid w:val="00206777"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00222C7F"/>
+    <w:rsid w:val="00233723"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
+    <w:rsid w:val="00257AC4"/>
+    <w:rsid w:val="00264D6E"/>
+    <w:rsid w:val="00264E41"/>
+    <w:rsid w:val="0029794F"/>
     <w:rsid w:val="002A3011"/>
-    <w:rsid w:val="002B0225"/>
+    <w:rsid w:val="002A7C5A"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002B75B6"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
-    <w:rsid w:val="002D0647"/>
     <w:rsid w:val="002D5888"/>
     <w:rsid w:val="002D7007"/>
     <w:rsid w:val="002E71F4"/>
     <w:rsid w:val="002F3680"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="00300DD8"/>
+    <w:rsid w:val="003012D8"/>
     <w:rsid w:val="0030244E"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="00324A7A"/>
     <w:rsid w:val="00325EA6"/>
     <w:rsid w:val="0033297A"/>
+    <w:rsid w:val="00336321"/>
     <w:rsid w:val="0033720D"/>
+    <w:rsid w:val="00342C01"/>
     <w:rsid w:val="003562E3"/>
+    <w:rsid w:val="003577B9"/>
     <w:rsid w:val="00362201"/>
+    <w:rsid w:val="00370DC8"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00374DB8"/>
     <w:rsid w:val="0038135B"/>
     <w:rsid w:val="00384EDD"/>
+    <w:rsid w:val="003854D1"/>
     <w:rsid w:val="0038652A"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A00CA"/>
     <w:rsid w:val="003A2BA5"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A506F"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
+    <w:rsid w:val="003C4B6E"/>
     <w:rsid w:val="003D7F5B"/>
+    <w:rsid w:val="003E1B2F"/>
     <w:rsid w:val="003E2F81"/>
+    <w:rsid w:val="003F3574"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="003F73D3"/>
+    <w:rsid w:val="0041071C"/>
     <w:rsid w:val="00421FA4"/>
+    <w:rsid w:val="00423382"/>
     <w:rsid w:val="00441210"/>
     <w:rsid w:val="004462AC"/>
     <w:rsid w:val="00453676"/>
     <w:rsid w:val="00474D59"/>
+    <w:rsid w:val="00475F3C"/>
+    <w:rsid w:val="0047653B"/>
     <w:rsid w:val="00482333"/>
     <w:rsid w:val="004826AB"/>
     <w:rsid w:val="004924EC"/>
+    <w:rsid w:val="00493BA8"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="00496C79"/>
     <w:rsid w:val="004C27ED"/>
     <w:rsid w:val="004D3AC1"/>
+    <w:rsid w:val="004D5A97"/>
+    <w:rsid w:val="004D6A9E"/>
+    <w:rsid w:val="004E0555"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E302B"/>
+    <w:rsid w:val="004E3C6F"/>
     <w:rsid w:val="004F63DE"/>
-    <w:rsid w:val="005154A2"/>
+    <w:rsid w:val="0050411B"/>
     <w:rsid w:val="00515D2F"/>
-    <w:rsid w:val="00516899"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00521E05"/>
     <w:rsid w:val="00522174"/>
+    <w:rsid w:val="00530118"/>
     <w:rsid w:val="00535DF7"/>
+    <w:rsid w:val="00551379"/>
+    <w:rsid w:val="00560BEB"/>
+    <w:rsid w:val="00560CEB"/>
     <w:rsid w:val="00563C0B"/>
+    <w:rsid w:val="005654C9"/>
     <w:rsid w:val="00570C7C"/>
+    <w:rsid w:val="005744E5"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="005822C1"/>
-    <w:rsid w:val="0058335A"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00590DF8"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A0726"/>
     <w:rsid w:val="005A5249"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B11FD"/>
+    <w:rsid w:val="005B4B20"/>
+    <w:rsid w:val="005B52F3"/>
     <w:rsid w:val="005B676E"/>
     <w:rsid w:val="005C015D"/>
+    <w:rsid w:val="005C7000"/>
     <w:rsid w:val="005C7A79"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D3CC4"/>
     <w:rsid w:val="005D433A"/>
+    <w:rsid w:val="005D4A10"/>
     <w:rsid w:val="005D5476"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005D5CD1"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="00600AA6"/>
-    <w:rsid w:val="00601523"/>
     <w:rsid w:val="00601546"/>
+    <w:rsid w:val="00602AE2"/>
     <w:rsid w:val="00611809"/>
     <w:rsid w:val="0061587E"/>
-    <w:rsid w:val="00616EED"/>
+    <w:rsid w:val="00627E61"/>
     <w:rsid w:val="00636901"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="00644C9B"/>
     <w:rsid w:val="006604BC"/>
+    <w:rsid w:val="006636EB"/>
     <w:rsid w:val="00664FA2"/>
+    <w:rsid w:val="00671311"/>
     <w:rsid w:val="00672E8B"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="006819B0"/>
+    <w:rsid w:val="00685D39"/>
     <w:rsid w:val="006902E7"/>
     <w:rsid w:val="00690916"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A07CA"/>
     <w:rsid w:val="006A0C68"/>
     <w:rsid w:val="006A25BC"/>
+    <w:rsid w:val="006A5372"/>
+    <w:rsid w:val="006B1198"/>
+    <w:rsid w:val="006C154D"/>
     <w:rsid w:val="006D3D19"/>
     <w:rsid w:val="006D51A3"/>
     <w:rsid w:val="006E2C1E"/>
+    <w:rsid w:val="006E302A"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007035B6"/>
+    <w:rsid w:val="00705991"/>
     <w:rsid w:val="00706C42"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
+    <w:rsid w:val="00715963"/>
+    <w:rsid w:val="007222A2"/>
+    <w:rsid w:val="007256E5"/>
     <w:rsid w:val="007279B7"/>
+    <w:rsid w:val="00730C00"/>
     <w:rsid w:val="00732B6C"/>
     <w:rsid w:val="00734512"/>
     <w:rsid w:val="007345C9"/>
     <w:rsid w:val="00735B4B"/>
-    <w:rsid w:val="00740CF0"/>
     <w:rsid w:val="007420C2"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="007549A9"/>
     <w:rsid w:val="007679F3"/>
-    <w:rsid w:val="00770C86"/>
+    <w:rsid w:val="00770435"/>
     <w:rsid w:val="007715E3"/>
+    <w:rsid w:val="007969B0"/>
     <w:rsid w:val="007A07CF"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007A724B"/>
     <w:rsid w:val="007A7592"/>
     <w:rsid w:val="007C38E4"/>
     <w:rsid w:val="007C4A9A"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007E0D78"/>
-    <w:rsid w:val="007E3627"/>
     <w:rsid w:val="007E3676"/>
     <w:rsid w:val="007E4F70"/>
     <w:rsid w:val="007F2199"/>
+    <w:rsid w:val="00810436"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="00811CA3"/>
     <w:rsid w:val="008163F4"/>
+    <w:rsid w:val="00827B08"/>
+    <w:rsid w:val="00830593"/>
+    <w:rsid w:val="00830802"/>
     <w:rsid w:val="00836237"/>
     <w:rsid w:val="00836B28"/>
+    <w:rsid w:val="0084130B"/>
     <w:rsid w:val="00851DC3"/>
     <w:rsid w:val="00854A24"/>
     <w:rsid w:val="00855BD8"/>
+    <w:rsid w:val="00860A18"/>
     <w:rsid w:val="0086717E"/>
+    <w:rsid w:val="0087145B"/>
     <w:rsid w:val="00872247"/>
     <w:rsid w:val="0088103D"/>
     <w:rsid w:val="008C15EB"/>
     <w:rsid w:val="008C66AC"/>
     <w:rsid w:val="008D10EB"/>
     <w:rsid w:val="008D4272"/>
     <w:rsid w:val="008F0CC0"/>
+    <w:rsid w:val="008F2DAB"/>
+    <w:rsid w:val="008F37FE"/>
     <w:rsid w:val="00904D16"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00906833"/>
+    <w:rsid w:val="00907830"/>
     <w:rsid w:val="009326FA"/>
     <w:rsid w:val="00934B9F"/>
     <w:rsid w:val="009351A8"/>
+    <w:rsid w:val="00943978"/>
     <w:rsid w:val="00944F5F"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="00965E0D"/>
     <w:rsid w:val="009776DA"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00984B15"/>
     <w:rsid w:val="00987DB9"/>
+    <w:rsid w:val="00991FF9"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
+    <w:rsid w:val="00995B9D"/>
+    <w:rsid w:val="009A39CC"/>
     <w:rsid w:val="009C33CA"/>
     <w:rsid w:val="009C4EDB"/>
     <w:rsid w:val="009D0FC3"/>
     <w:rsid w:val="009E07DC"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="009E6017"/>
     <w:rsid w:val="009F4995"/>
+    <w:rsid w:val="009F58A9"/>
     <w:rsid w:val="009F6073"/>
     <w:rsid w:val="009F6ACD"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A064E8"/>
     <w:rsid w:val="00A06FF3"/>
+    <w:rsid w:val="00A13F28"/>
+    <w:rsid w:val="00A1542B"/>
     <w:rsid w:val="00A1746E"/>
+    <w:rsid w:val="00A17EC7"/>
+    <w:rsid w:val="00A20623"/>
     <w:rsid w:val="00A277D4"/>
+    <w:rsid w:val="00A27E4C"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A77A57"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A85E24"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A9766B"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
+    <w:rsid w:val="00AA23D5"/>
     <w:rsid w:val="00AA5549"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB05F6"/>
     <w:rsid w:val="00AB28BF"/>
+    <w:rsid w:val="00AB6594"/>
     <w:rsid w:val="00AB7257"/>
     <w:rsid w:val="00AB7DAD"/>
     <w:rsid w:val="00AC0B52"/>
+    <w:rsid w:val="00AC7918"/>
     <w:rsid w:val="00AD39AD"/>
+    <w:rsid w:val="00AD5817"/>
+    <w:rsid w:val="00AE21B1"/>
     <w:rsid w:val="00AF0700"/>
+    <w:rsid w:val="00B066C8"/>
+    <w:rsid w:val="00B25C9C"/>
+    <w:rsid w:val="00B27602"/>
+    <w:rsid w:val="00B308BE"/>
     <w:rsid w:val="00B3150A"/>
     <w:rsid w:val="00B41F62"/>
+    <w:rsid w:val="00B463F7"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
+    <w:rsid w:val="00B60EB6"/>
+    <w:rsid w:val="00B666E0"/>
     <w:rsid w:val="00B70035"/>
+    <w:rsid w:val="00B73E29"/>
+    <w:rsid w:val="00B73E95"/>
+    <w:rsid w:val="00B762AF"/>
     <w:rsid w:val="00B77FEE"/>
     <w:rsid w:val="00B81FF7"/>
     <w:rsid w:val="00B956A1"/>
     <w:rsid w:val="00BA0097"/>
     <w:rsid w:val="00BB1BE4"/>
     <w:rsid w:val="00BB23A5"/>
     <w:rsid w:val="00BB4D1E"/>
     <w:rsid w:val="00BB4DA9"/>
     <w:rsid w:val="00BB4EC8"/>
+    <w:rsid w:val="00BC125A"/>
     <w:rsid w:val="00BC1F02"/>
+    <w:rsid w:val="00BD222C"/>
     <w:rsid w:val="00BD4C88"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
+    <w:rsid w:val="00BE4C57"/>
     <w:rsid w:val="00BE7F5E"/>
+    <w:rsid w:val="00BF3796"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00BF5A80"/>
+    <w:rsid w:val="00BF61DD"/>
     <w:rsid w:val="00C0084B"/>
     <w:rsid w:val="00C01ECA"/>
+    <w:rsid w:val="00C0306B"/>
     <w:rsid w:val="00C07ADB"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C15225"/>
     <w:rsid w:val="00C1544C"/>
+    <w:rsid w:val="00C15EBF"/>
     <w:rsid w:val="00C176B9"/>
+    <w:rsid w:val="00C2077E"/>
+    <w:rsid w:val="00C263D4"/>
+    <w:rsid w:val="00C3797C"/>
     <w:rsid w:val="00C55254"/>
-    <w:rsid w:val="00C5604B"/>
+    <w:rsid w:val="00C55479"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C66A55"/>
     <w:rsid w:val="00C71831"/>
     <w:rsid w:val="00C740BF"/>
     <w:rsid w:val="00C81460"/>
     <w:rsid w:val="00C84E23"/>
     <w:rsid w:val="00C872E1"/>
     <w:rsid w:val="00C874A6"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
+    <w:rsid w:val="00CA28F1"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CC3BBA"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD2A5A"/>
     <w:rsid w:val="00CE0979"/>
+    <w:rsid w:val="00CE19EF"/>
     <w:rsid w:val="00CE2FC8"/>
     <w:rsid w:val="00CE410C"/>
     <w:rsid w:val="00CF1D5E"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D046AF"/>
     <w:rsid w:val="00D062CA"/>
+    <w:rsid w:val="00D16A1C"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D32BBB"/>
+    <w:rsid w:val="00D47AB7"/>
+    <w:rsid w:val="00D505FF"/>
     <w:rsid w:val="00D51C91"/>
+    <w:rsid w:val="00D577EC"/>
     <w:rsid w:val="00D57816"/>
     <w:rsid w:val="00D63201"/>
+    <w:rsid w:val="00D70D6D"/>
+    <w:rsid w:val="00D74A93"/>
     <w:rsid w:val="00D77927"/>
+    <w:rsid w:val="00D81789"/>
     <w:rsid w:val="00D87EAA"/>
+    <w:rsid w:val="00D94034"/>
+    <w:rsid w:val="00D96F45"/>
     <w:rsid w:val="00D96F64"/>
     <w:rsid w:val="00DA0A56"/>
     <w:rsid w:val="00DA3398"/>
+    <w:rsid w:val="00DB40B3"/>
+    <w:rsid w:val="00DB7C57"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC0540"/>
+    <w:rsid w:val="00DC10E0"/>
+    <w:rsid w:val="00DD7112"/>
+    <w:rsid w:val="00DE36F8"/>
     <w:rsid w:val="00E0498F"/>
     <w:rsid w:val="00E05D82"/>
     <w:rsid w:val="00E21314"/>
     <w:rsid w:val="00E2448E"/>
     <w:rsid w:val="00E32DFE"/>
     <w:rsid w:val="00E3656E"/>
     <w:rsid w:val="00E378EE"/>
+    <w:rsid w:val="00E404B9"/>
     <w:rsid w:val="00E45482"/>
-    <w:rsid w:val="00E66FC5"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E86A10"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E952A8"/>
-    <w:rsid w:val="00E96A26"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
-    <w:rsid w:val="00EA767D"/>
+    <w:rsid w:val="00EB5AF2"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC1877"/>
+    <w:rsid w:val="00ED5DB0"/>
+    <w:rsid w:val="00ED5F57"/>
     <w:rsid w:val="00EE00B0"/>
-    <w:rsid w:val="00EE5A36"/>
     <w:rsid w:val="00EE6D50"/>
     <w:rsid w:val="00EF2315"/>
+    <w:rsid w:val="00EF2CCA"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF7C4A"/>
     <w:rsid w:val="00F077C8"/>
     <w:rsid w:val="00F117DD"/>
+    <w:rsid w:val="00F13463"/>
     <w:rsid w:val="00F15AA0"/>
-    <w:rsid w:val="00F21AE4"/>
+    <w:rsid w:val="00F23C37"/>
     <w:rsid w:val="00F24D39"/>
     <w:rsid w:val="00F32BE2"/>
     <w:rsid w:val="00F3311D"/>
+    <w:rsid w:val="00F33A72"/>
+    <w:rsid w:val="00F44AA4"/>
+    <w:rsid w:val="00F515B7"/>
+    <w:rsid w:val="00F55455"/>
+    <w:rsid w:val="00F62EBD"/>
+    <w:rsid w:val="00F725F3"/>
     <w:rsid w:val="00F82485"/>
     <w:rsid w:val="00F93385"/>
     <w:rsid w:val="00FA0058"/>
+    <w:rsid w:val="00FA0D40"/>
     <w:rsid w:val="00FA1E81"/>
     <w:rsid w:val="00FB1D06"/>
+    <w:rsid w:val="00FB3825"/>
     <w:rsid w:val="00FB4F91"/>
+    <w:rsid w:val="00FB7698"/>
     <w:rsid w:val="00FC0D84"/>
     <w:rsid w:val="00FC2D73"/>
+    <w:rsid w:val="00FC346B"/>
+    <w:rsid w:val="00FC460D"/>
     <w:rsid w:val="00FC4B5F"/>
     <w:rsid w:val="00FD28D2"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD5038"/>
+    <w:rsid w:val="00FD6C3B"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FE5FE9"/>
+    <w:rsid w:val="00FF31EE"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF4986"/>
     <w:rsid w:val="00FF4D73"/>
+    <w:rsid w:val="00FF7190"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12580,109 +13197,109 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B5734"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/kontakta-oss/biobankssamordnare-och-nej-talonger/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/forskning/tjanstekatalog/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\msv025\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\J3ES1T50\En%20nationell%20infrastruktur%20f&#246;r%20biobankning%20&#8211;%20Biobank%20Sverige" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="792A9B3E068A4EF182F800993E2B0BBE"/>
+        <w:name w:val="D247331C6FAF4F14A772D5AFECC90FBC"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{22EF54EA-331B-47FB-B45C-2B3C8E2A63C7}"/>
+        <w:guid w:val="{C665FBFC-E246-44CE-AA51-6782EA8947EF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004612F4" w:rsidRDefault="004612F4" w:rsidP="004612F4">
+        <w:p w:rsidR="00556782" w:rsidRDefault="00556782" w:rsidP="00556782">
           <w:pPr>
-            <w:pStyle w:val="792A9B3E068A4EF182F800993E2B0BBE"/>
+            <w:pStyle w:val="D247331C6FAF4F14A772D5AFECC90FBC"/>
           </w:pPr>
           <w:r w:rsidRPr="00F9408D">
             <w:rPr>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12741,98 +13358,123 @@
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004612F4"/>
-    <w:rsid w:val="000D0F61"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D0647"/>
+    <w:rsid w:val="001E1CEC"/>
+    <w:rsid w:val="002337D8"/>
+    <w:rsid w:val="002A7C5A"/>
+    <w:rsid w:val="00370DC8"/>
+    <w:rsid w:val="003854D1"/>
+    <w:rsid w:val="003F3574"/>
     <w:rsid w:val="004612F4"/>
-    <w:rsid w:val="00616EED"/>
+    <w:rsid w:val="004D51E3"/>
+    <w:rsid w:val="00556782"/>
     <w:rsid w:val="006A1FDA"/>
-    <w:rsid w:val="00910D7B"/>
-    <w:rsid w:val="00B00BAD"/>
+    <w:rsid w:val="006D417E"/>
+    <w:rsid w:val="00705991"/>
+    <w:rsid w:val="00730C00"/>
+    <w:rsid w:val="00770435"/>
+    <w:rsid w:val="00782F4F"/>
+    <w:rsid w:val="00995B9D"/>
+    <w:rsid w:val="009F3118"/>
+    <w:rsid w:val="00AA23D5"/>
+    <w:rsid w:val="00B14AFB"/>
+    <w:rsid w:val="00B73E95"/>
+    <w:rsid w:val="00C0306B"/>
+    <w:rsid w:val="00C31F4A"/>
+    <w:rsid w:val="00CF4539"/>
+    <w:rsid w:val="00D47AB7"/>
+    <w:rsid w:val="00D505FF"/>
+    <w:rsid w:val="00D7790D"/>
+    <w:rsid w:val="00D81789"/>
+    <w:rsid w:val="00DD1AD3"/>
+    <w:rsid w:val="00EB5AF2"/>
+    <w:rsid w:val="00FB3825"/>
+    <w:rsid w:val="00FB7698"/>
+    <w:rsid w:val="00FC460D"/>
+    <w:rsid w:val="00FF3440"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13215,59 +13857,66 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="792A9B3E068A4EF182F800993E2B0BBE">
-[...1 lines deleted...]
-    <w:rsid w:val="004612F4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D247331C6FAF4F14A772D5AFECC90FBC">
+    <w:name w:val="D247331C6FAF4F14A772D5AFECC90FBC"/>
+    <w:rsid w:val="00556782"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -13524,74 +14173,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7a967b6a-3783-47cf-8fdb-0b1118f65e05}" enabled="1" method="Standard" siteId="{aece5b19-8227-4c27-8218-1aea120ec062}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1343</Words>
-  <Characters>7123</Characters>
+  <Words>1078</Words>
+  <Characters>6674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>247</Lines>
+  <Paragraphs>234</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8450</CharactersWithSpaces>
+  <CharactersWithSpaces>7518</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>