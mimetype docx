--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -416,67 +416,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Innan ansökan färdigställs, </w:t>
       </w:r>
       <w:r w:rsidR="00FC346B" w:rsidRPr="00B25C9C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">kontakta </w:t>
       </w:r>
       <w:r w:rsidR="00BC125A" w:rsidRPr="00B25C9C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">med fördel </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25C9C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>biobankssamordnare eller studiekoordinator patologi (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) vid aktuell region gällande provhantering. Kontaktuppgifter hittas på </w:t>
+        <w:t xml:space="preserve">biobankssamordnare eller studiekoordinator patologi (SPat) vid aktuell region gällande provhantering. Kontaktuppgifter hittas på </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00B25C9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>biobanksverige.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B25C9C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. För vilka tjänster som respektive region erbjuder se</w:t>
       </w:r>
       <w:r w:rsidR="00C2077E" w:rsidRPr="00B25C9C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -588,66 +572,162 @@
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E246BC" w14:paraId="3FF39D89" w14:textId="77777777" w:rsidTr="00B60EB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1249B3B9" w14:textId="043ED575" w:rsidR="00A325CC" w:rsidRDefault="00A23526" w:rsidP="00F55455">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r w:rsidR="00E246BC" w:rsidRPr="00A24C18">
+              <w:t xml:space="preserve">ansökan </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">gäller </w:t>
+            </w:r>
+            <w:r w:rsidR="00E246BC" w:rsidRPr="00A24C18">
+              <w:t>ett specifikt sjukhus/enhet/laboratorium inom regionen, ange vilket</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2516">
+              <w:t xml:space="preserve"> (om tillämpligt)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E246BC" w:rsidRPr="00A24C18">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D2B842" w14:textId="2D68386F" w:rsidR="00E246BC" w:rsidRPr="00A24C18" w:rsidRDefault="00E246BC" w:rsidP="006910E2">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24C18">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24C18">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00B60EB6" w14:paraId="560FB4B0" w14:textId="77777777" w:rsidTr="00B60EB6">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A36CB2" w14:textId="77777777" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
+          <w:p w14:paraId="38A36CB2" w14:textId="1BF415B6" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00830593">
-              <w:t>1.2 Individer:</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E246BC">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830593">
+              <w:t xml:space="preserve"> Individer:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708DB11E" w14:textId="7609BA03" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ange totalt antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00830593">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1001,51 +1081,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Välj endast </w:t>
             </w:r>
             <w:r w:rsidRPr="00423382">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ett</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> alternativ:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A23D799" w14:textId="115A0129" w:rsidR="00B60EB6" w:rsidRDefault="0041071C" w:rsidP="00336321">
+          <w:p w14:paraId="3A23D799" w14:textId="115A0129" w:rsidR="00B60EB6" w:rsidRDefault="00285922" w:rsidP="00336321">
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-372153995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -3351,63 +3431,53 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA6DD6E" w14:textId="353E078C" w:rsidR="00A85E24" w:rsidRPr="00AE73A5" w:rsidRDefault="00830593" w:rsidP="00A85E24">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A85E24">
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A85E24" w:rsidRPr="00A85E24">
-              <w:t>Peppol</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Peppol-ID/GLN-code</w:t>
+            </w:r>
             <w:r w:rsidR="00A85E24" w:rsidRPr="00AE73A5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AFCC709" w14:textId="4B89C623" w:rsidR="00A85E24" w:rsidRDefault="00A85E24" w:rsidP="005D4A10">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
@@ -4259,51 +4329,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001563E6" w14:paraId="7D835DB4" w14:textId="77777777" w:rsidTr="00D577EC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="412CCDE8" w14:textId="77777777" w:rsidR="001563E6" w:rsidRDefault="001563E6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00547C8C">
               <w:t>Önskas lån av diagnosglas (glas och kloss lånas ej ut samtidigt):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E729FF" w14:textId="77777777" w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="02E729FF" w14:textId="77777777" w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1187556050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -4319,51 +4389,51 @@
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidDel="003651C6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60141556" w14:textId="7942D64D" w:rsidR="001563E6" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="60141556" w14:textId="7942D64D" w:rsidR="001563E6" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-263002578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -4521,57 +4591,52 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7796">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25E7B636" w14:textId="77777777" w:rsidR="00D51C91" w:rsidRPr="00BE4C57" w:rsidRDefault="00D51C91" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE4C57">
-              <w:t>Snittjocklek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (µm):</w:t>
+              <w:t>Snittjocklek (µm):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EA1AD43" w14:textId="4545F12F" w:rsidR="00C872E1" w:rsidRPr="00BE4C57" w:rsidRDefault="00D51C91" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
@@ -4844,67 +4909,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45DC8243" w14:textId="77777777" w:rsidR="00325EA6" w:rsidRPr="00BE4C57" w:rsidRDefault="00325EA6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="KuRapportbrdtextunderniv"/>
               <w:keepLines/>
               <w:widowControl/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Snittjocklek</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (µm):</w:t>
+              <w:t>Snittjocklek (µm):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68162D69" w14:textId="377E0EF8" w:rsidR="00C872E1" w:rsidRPr="00BE4C57" w:rsidRDefault="00325EA6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
@@ -5185,51 +5240,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C872E1" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8E2FEF" w14:textId="0EF51283" w:rsidR="00C872E1" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="4A8E2FEF" w14:textId="0EF51283" w:rsidR="00C872E1" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-748036921"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734512" w:rsidRPr="00734512">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
@@ -5300,124 +5355,94 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="003562E3">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000C5382">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C740BF">
               <w:t>.3</w:t>
             </w:r>
             <w:r w:rsidR="003562E3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003562E3" w:rsidRPr="00356867">
               <w:t xml:space="preserve">Mängd </w:t>
             </w:r>
             <w:r w:rsidR="00C740BF">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="003562E3" w:rsidRPr="00356867">
-              <w:t xml:space="preserve"> vätskebaserat </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> vätskebaserat cytologiprov</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644C9B" w14:paraId="09EDCF73" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48196A88" w14:textId="77777777" w:rsidR="002012CA" w:rsidRPr="008360E6" w:rsidRDefault="002012CA" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ange</w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
-              <w:t xml:space="preserve"> önskad </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> önskad alikvot/volym för vätskebaserat cytologiprov. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E602810" w14:textId="1218CA23" w:rsidR="00644C9B" w:rsidRPr="00734512" w:rsidRDefault="002012CA" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00987DB9">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Alikvot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">/volym (µl): </w:t>
+              <w:t xml:space="preserve">Alikvot/volym (µl): </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:rPr>
@@ -5798,59 +5823,57 @@
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008607D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00152716">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E291A77" w14:textId="72ADE307" w:rsidR="00987DB9" w:rsidRPr="00152716" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009326FA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minsta antal snitt per kloss, i rör:</w:t>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5897,59 +5920,57 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008607D9">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00152716">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29E8FFBA" w14:textId="7324383C" w:rsidR="00987DB9" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009326FA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Minsta antal vävnadsstansar; från </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6006,65 +6027,56 @@
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>st</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">    från normal vävnad</w:t>
+              <w:t>st    från normal vävnad</w:t>
             </w:r>
             <w:r w:rsidR="00096A02">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6092,59 +6104,57 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00152716">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008607D9">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4A600430" w14:textId="0467145A" w:rsidR="00FA0058" w:rsidRDefault="00987DB9" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00421FA4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minsta mängd/volym vätskebaserad cytologi:</w:t>
             </w:r>
             <w:r w:rsidR="00421FA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00071067">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -6242,51 +6252,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F93385" w14:paraId="2F956765" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A09A7F4" w14:textId="77777777" w:rsidR="007C4A9A" w:rsidRPr="008360E6" w:rsidRDefault="007C4A9A" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008360E6">
               <w:t>Önskas färgningar eller ytterligare preparationer utförda?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD23955" w14:textId="15AE597B" w:rsidR="00F93385" w:rsidRPr="007C4A9A" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="3FD23955" w14:textId="15AE597B" w:rsidR="00F93385" w:rsidRPr="007C4A9A" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-146588633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -6337,51 +6347,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A40B610" w14:textId="4019DEB0" w:rsidR="007C4A9A" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="4A40B610" w14:textId="4019DEB0" w:rsidR="007C4A9A" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1768967693"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
@@ -6433,51 +6443,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79220D5D" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00522174">
               <w:t>Önskas kodning av prov</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00042DDB">
               <w:t>när studien får tillgång till dem?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A67AC36" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="2A67AC36" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1016579303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6522,51 +6532,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CE933A" w14:textId="64A2C178" w:rsidR="00522174" w:rsidRPr="00522174" w:rsidRDefault="0041071C" w:rsidP="00ED5F57">
+          <w:p w14:paraId="40CE933A" w14:textId="64A2C178" w:rsidR="00522174" w:rsidRPr="00522174" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1155643495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F62EBD" w:rsidRPr="00BC125A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
@@ -6639,69 +6649,61 @@
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I de fall mottagaren preparerar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ersnittning</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">/utstansning till tom kloss får </w:t>
+              <w:t xml:space="preserve">ersnittning/utstansning till tom kloss får </w:t>
             </w:r>
             <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>inte</w:t>
             </w:r>
             <w:r w:rsidRPr="505DC8B0">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ske. Representativt material måste alltid finnas kvar.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B6C8BAC" w14:textId="6A01CE1F" w:rsidR="00BF3796" w:rsidRPr="00475F3C" w:rsidRDefault="008C15EB" w:rsidP="00475F3C">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -6876,86 +6878,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1331BDE2" w14:textId="7481E063" w:rsidR="00830593" w:rsidRDefault="005744E5" w:rsidP="00830593">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00830593">
               <w:t>.2 Omfattning av delaktigheten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764E5519" w14:textId="77777777" w:rsidR="00830593" w:rsidRPr="00BE4C57" w:rsidRDefault="0041071C" w:rsidP="00830593">
+          <w:p w14:paraId="764E5519" w14:textId="77777777" w:rsidR="00830593" w:rsidRPr="00BE4C57" w:rsidRDefault="00285922" w:rsidP="00830593">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1965073622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
               <w:t xml:space="preserve"> Har medverkat i/granskat studiens upplägg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738BD287" w14:textId="3623A3A8" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="0041071C" w:rsidP="00830593">
+          <w:p w14:paraId="738BD287" w14:textId="3623A3A8" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="00285922" w:rsidP="00830593">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-185678907"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -7155,108 +7157,92 @@
       <w:tr w:rsidR="00AB6594" w:rsidRPr="00AB6594" w14:paraId="571B0ED2" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="5C5A3A8C" w14:textId="1903D50F" w:rsidR="00AB6594" w:rsidRPr="008360E6" w:rsidRDefault="00AB6594" w:rsidP="00AB6594">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:t xml:space="preserve">Ska prov </w:t>
             </w:r>
             <w:r w:rsidR="00530118">
               <w:t>returneras</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> till ursprunglig provsamling?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64FD0B62" w14:textId="3EB1358E" w:rsidR="00AB6594" w:rsidRPr="00084316" w:rsidRDefault="0041071C" w:rsidP="00084316">
+          <w:p w14:paraId="64FD0B62" w14:textId="3EB1358E" w:rsidR="00AB6594" w:rsidRPr="00084316" w:rsidRDefault="00285922" w:rsidP="00084316">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="264509003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB6594">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB6594" w:rsidRPr="00356867">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="00084316">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ange </w:t>
-[...15 lines deleted...]
-              <w:t>/beredningsform</w:t>
+              <w:t>, ange provtyp/beredningsform</w:t>
             </w:r>
             <w:r w:rsidR="00AB6594">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
@@ -7274,51 +7260,51 @@
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CCBA7C" w14:textId="70FD08C3" w:rsidR="00AB6594" w:rsidRPr="00530118" w:rsidRDefault="0041071C" w:rsidP="005D4A10">
+          <w:p w14:paraId="66CCBA7C" w14:textId="70FD08C3" w:rsidR="00AB6594" w:rsidRPr="00530118" w:rsidRDefault="00285922" w:rsidP="005D4A10">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="2141530081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB6594">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="16"/>
@@ -7334,67 +7320,51 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="00086BA9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
             <w:r w:rsidR="00530118">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00084316">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">ange </w:t>
-[...15 lines deleted...]
-              <w:t>/beredningsform</w:t>
+              <w:t>ange provtyp/beredningsform</w:t>
             </w:r>
             <w:r w:rsidR="00530118">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00530118" w:rsidRPr="008360E6">
@@ -7492,51 +7462,51 @@
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="002D5888">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="009F4995">
               <w:t xml:space="preserve"> Tillstyrkes eller tillstyrkes ej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD39AD" w14:paraId="16FA172E" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="2F35D9D7" w14:textId="51921276" w:rsidR="00BF3796" w:rsidRDefault="0041071C" w:rsidP="00855BD8">
+          <w:p w14:paraId="2F35D9D7" w14:textId="51921276" w:rsidR="00BF3796" w:rsidRDefault="00285922" w:rsidP="00855BD8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-843396459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8161,121 +8131,121 @@
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F6E3B76" w14:textId="77777777" w:rsidR="005744E5" w:rsidRPr="008163F4" w:rsidRDefault="005744E5" w:rsidP="00C55254"/>
     <w:sectPr w:rsidR="005744E5" w:rsidRPr="008163F4" w:rsidSect="00107B6D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F669C9D" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
+    <w:p w14:paraId="00F0F43F" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E931D23" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="77E4F6F2" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="36D6D853" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6B35ADE9" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="055DAD13" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="75C554E4" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2E56A85D" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4D85C33D" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="008F4060" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
+    <w:p w14:paraId="5139D87E" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A55EAC" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6CBF4D02" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="33332CCC" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4D4A4B7A" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="363E5818" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="10C66338" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="25D90E4C" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="130640DF" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -8361,51 +8331,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5520E079" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="02DB5011" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -8443,51 +8413,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="56A93F1A" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="08223240" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
@@ -8535,51 +8505,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="71BB5E4B" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="3A3C36BB" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -8617,88 +8587,88 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="652EB67B" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6EE1AC4D" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD5024E" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
+    <w:p w14:paraId="23F06093" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C63BDC" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="34C606D6" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="57B5ABBC" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6F8A3E4F" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="258555EF" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="073E87C5" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="04EB5129" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="52953509" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA458CE" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07">
+    <w:p w14:paraId="1629FB4D" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EFAD3A" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6E3D4B35" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRDefault="00C15EBF" w:rsidP="00702A07"/>
+    <w:p w14:paraId="639A8240" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3983C3D1" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0EFBF85A" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="73735CD9" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2BBDEDF7" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="305EDD65" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
@@ -9478,51 +9448,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="53EDC9ED" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="1869CA17" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
           <wp:cNvGraphicFramePr>
@@ -10565,67 +10535,68 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23262D35"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7312F814"/>
+    <w:tmpl w:val="6B92340E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -11650,54 +11621,54 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="261184864">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="634259489">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="523398036">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="352457573">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1508516503">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1431583210">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M7pjn+8wvTkUC9Jo6XIylAPoFVo1OY3gGnHJwDQmJMW501mumFVqZfTyHJUQ5aVgI/zDcl5NwBfVeOQ46gMGbQ==" w:salt="FuJHURh6KgkL9Jn5WJgoGg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dlcfqVp1HsKfzMRFaUiYrwB/pr2IsTgX0ii4JLGJdJUAUOlAAZkkfiK/0DlQ3DIlYP9z/OFudaVEclM5elK+rQ==" w:salt="dZZ+rSSPdjXGwVTZlmkd+w=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="000111C7"/>
@@ -11743,116 +11714,121 @@
     <w:rsid w:val="0016006C"/>
     <w:rsid w:val="00160686"/>
     <w:rsid w:val="001667CA"/>
     <w:rsid w:val="0017244A"/>
     <w:rsid w:val="00173797"/>
     <w:rsid w:val="00180CD1"/>
     <w:rsid w:val="001943C0"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A3D1B"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B024B"/>
     <w:rsid w:val="001B0980"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C4B35"/>
     <w:rsid w:val="001D5FC9"/>
     <w:rsid w:val="001E1CEC"/>
     <w:rsid w:val="001E33F4"/>
     <w:rsid w:val="001E3F66"/>
     <w:rsid w:val="001E59E6"/>
     <w:rsid w:val="002012CA"/>
     <w:rsid w:val="002065EA"/>
     <w:rsid w:val="00206777"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00222C7F"/>
     <w:rsid w:val="00233723"/>
+    <w:rsid w:val="002448A5"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00257AC4"/>
     <w:rsid w:val="00264D6E"/>
     <w:rsid w:val="00264E41"/>
+    <w:rsid w:val="00285922"/>
     <w:rsid w:val="0029794F"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A7C5A"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002B75B6"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D5888"/>
     <w:rsid w:val="002D7007"/>
     <w:rsid w:val="002E71F4"/>
     <w:rsid w:val="002F3680"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="00300DD8"/>
     <w:rsid w:val="003012D8"/>
     <w:rsid w:val="0030244E"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="00324A7A"/>
     <w:rsid w:val="00325EA6"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="00336321"/>
     <w:rsid w:val="0033720D"/>
     <w:rsid w:val="00342C01"/>
     <w:rsid w:val="003562E3"/>
     <w:rsid w:val="003577B9"/>
     <w:rsid w:val="00362201"/>
     <w:rsid w:val="00370DC8"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00374DB8"/>
     <w:rsid w:val="0038135B"/>
     <w:rsid w:val="00384EDD"/>
     <w:rsid w:val="003854D1"/>
     <w:rsid w:val="0038652A"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A00CA"/>
     <w:rsid w:val="003A2BA5"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A506F"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C4B6E"/>
+    <w:rsid w:val="003D7A9B"/>
     <w:rsid w:val="003D7F5B"/>
     <w:rsid w:val="003E1B2F"/>
     <w:rsid w:val="003E2F81"/>
     <w:rsid w:val="003F3574"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="003F73D3"/>
+    <w:rsid w:val="00410009"/>
     <w:rsid w:val="0041071C"/>
     <w:rsid w:val="00421FA4"/>
     <w:rsid w:val="00423382"/>
     <w:rsid w:val="00441210"/>
     <w:rsid w:val="004462AC"/>
     <w:rsid w:val="00453676"/>
     <w:rsid w:val="00474D59"/>
     <w:rsid w:val="00475F3C"/>
     <w:rsid w:val="0047653B"/>
     <w:rsid w:val="00482333"/>
     <w:rsid w:val="004826AB"/>
+    <w:rsid w:val="00487A1B"/>
     <w:rsid w:val="004924EC"/>
     <w:rsid w:val="00493BA8"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="00496C79"/>
     <w:rsid w:val="004C27ED"/>
     <w:rsid w:val="004D3AC1"/>
     <w:rsid w:val="004D5A97"/>
     <w:rsid w:val="004D6A9E"/>
     <w:rsid w:val="004E0555"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E302B"/>
     <w:rsid w:val="004E3C6F"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="0050411B"/>
     <w:rsid w:val="00515D2F"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00521E05"/>
     <w:rsid w:val="00522174"/>
     <w:rsid w:val="00530118"/>
     <w:rsid w:val="00535DF7"/>
     <w:rsid w:val="00551379"/>
     <w:rsid w:val="00560BEB"/>
     <w:rsid w:val="00560CEB"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005654C9"/>
@@ -11874,193 +11850,207 @@
     <w:rsid w:val="005C7000"/>
     <w:rsid w:val="005C7A79"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D3CC4"/>
     <w:rsid w:val="005D433A"/>
     <w:rsid w:val="005D4A10"/>
     <w:rsid w:val="005D5476"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005D5CD1"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="00600AA6"/>
     <w:rsid w:val="00601546"/>
     <w:rsid w:val="00602AE2"/>
     <w:rsid w:val="00611809"/>
     <w:rsid w:val="0061587E"/>
     <w:rsid w:val="00627E61"/>
     <w:rsid w:val="00636901"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="00644C9B"/>
     <w:rsid w:val="006604BC"/>
     <w:rsid w:val="006636EB"/>
     <w:rsid w:val="00664FA2"/>
     <w:rsid w:val="00671311"/>
     <w:rsid w:val="00672E8B"/>
     <w:rsid w:val="006754C0"/>
+    <w:rsid w:val="006770C9"/>
     <w:rsid w:val="006819B0"/>
+    <w:rsid w:val="00681EEF"/>
     <w:rsid w:val="00685D39"/>
     <w:rsid w:val="006902E7"/>
     <w:rsid w:val="00690916"/>
+    <w:rsid w:val="006910E2"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A07CA"/>
     <w:rsid w:val="006A0C68"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A5372"/>
     <w:rsid w:val="006B1198"/>
     <w:rsid w:val="006C154D"/>
     <w:rsid w:val="006D3D19"/>
     <w:rsid w:val="006D51A3"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E302A"/>
+    <w:rsid w:val="007013D5"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007035B6"/>
     <w:rsid w:val="00705991"/>
     <w:rsid w:val="00706C42"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00715963"/>
     <w:rsid w:val="007222A2"/>
     <w:rsid w:val="007256E5"/>
     <w:rsid w:val="007279B7"/>
     <w:rsid w:val="00730C00"/>
     <w:rsid w:val="00732B6C"/>
     <w:rsid w:val="00734512"/>
     <w:rsid w:val="007345C9"/>
     <w:rsid w:val="00735B4B"/>
     <w:rsid w:val="007420C2"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="007549A9"/>
     <w:rsid w:val="007679F3"/>
     <w:rsid w:val="00770435"/>
     <w:rsid w:val="007715E3"/>
+    <w:rsid w:val="00786307"/>
     <w:rsid w:val="007969B0"/>
     <w:rsid w:val="007A07CF"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007A724B"/>
     <w:rsid w:val="007A7592"/>
     <w:rsid w:val="007C38E4"/>
     <w:rsid w:val="007C4A9A"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007E0D78"/>
     <w:rsid w:val="007E3676"/>
     <w:rsid w:val="007E4F70"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="00810436"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="00811CA3"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00827B08"/>
     <w:rsid w:val="00830593"/>
     <w:rsid w:val="00830802"/>
     <w:rsid w:val="00836237"/>
     <w:rsid w:val="00836B28"/>
+    <w:rsid w:val="008378FE"/>
     <w:rsid w:val="0084130B"/>
     <w:rsid w:val="00851DC3"/>
+    <w:rsid w:val="00854221"/>
     <w:rsid w:val="00854A24"/>
     <w:rsid w:val="00855BD8"/>
     <w:rsid w:val="00860A18"/>
     <w:rsid w:val="0086717E"/>
     <w:rsid w:val="0087145B"/>
     <w:rsid w:val="00872247"/>
     <w:rsid w:val="0088103D"/>
     <w:rsid w:val="008C15EB"/>
     <w:rsid w:val="008C66AC"/>
     <w:rsid w:val="008D10EB"/>
     <w:rsid w:val="008D4272"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F2DAB"/>
     <w:rsid w:val="008F37FE"/>
     <w:rsid w:val="00904D16"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00906833"/>
     <w:rsid w:val="00907830"/>
     <w:rsid w:val="009326FA"/>
     <w:rsid w:val="00934B9F"/>
     <w:rsid w:val="009351A8"/>
     <w:rsid w:val="00943978"/>
     <w:rsid w:val="00944F5F"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="00965E0D"/>
     <w:rsid w:val="009776DA"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00984B15"/>
     <w:rsid w:val="00987DB9"/>
+    <w:rsid w:val="009916A4"/>
     <w:rsid w:val="00991FF9"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="00995B9D"/>
     <w:rsid w:val="009A39CC"/>
     <w:rsid w:val="009C33CA"/>
     <w:rsid w:val="009C4EDB"/>
     <w:rsid w:val="009D0FC3"/>
     <w:rsid w:val="009E07DC"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="009E6017"/>
     <w:rsid w:val="009F4995"/>
     <w:rsid w:val="009F58A9"/>
     <w:rsid w:val="009F6073"/>
     <w:rsid w:val="009F6ACD"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A064E8"/>
     <w:rsid w:val="00A06FF3"/>
     <w:rsid w:val="00A13F28"/>
     <w:rsid w:val="00A1542B"/>
     <w:rsid w:val="00A1746E"/>
     <w:rsid w:val="00A17EC7"/>
     <w:rsid w:val="00A20623"/>
+    <w:rsid w:val="00A23526"/>
+    <w:rsid w:val="00A24C18"/>
     <w:rsid w:val="00A277D4"/>
     <w:rsid w:val="00A27E4C"/>
+    <w:rsid w:val="00A325CC"/>
+    <w:rsid w:val="00A34370"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A77A57"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A85E24"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A9766B"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA23D5"/>
     <w:rsid w:val="00AA5549"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB05F6"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB6594"/>
     <w:rsid w:val="00AB7257"/>
     <w:rsid w:val="00AB7DAD"/>
     <w:rsid w:val="00AC0B52"/>
+    <w:rsid w:val="00AC2516"/>
     <w:rsid w:val="00AC7918"/>
     <w:rsid w:val="00AD39AD"/>
     <w:rsid w:val="00AD5817"/>
     <w:rsid w:val="00AE21B1"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B066C8"/>
+    <w:rsid w:val="00B07A31"/>
     <w:rsid w:val="00B25C9C"/>
     <w:rsid w:val="00B27602"/>
     <w:rsid w:val="00B308BE"/>
     <w:rsid w:val="00B3150A"/>
     <w:rsid w:val="00B41F62"/>
     <w:rsid w:val="00B463F7"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B60EB6"/>
     <w:rsid w:val="00B666E0"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B73E29"/>
     <w:rsid w:val="00B73E95"/>
     <w:rsid w:val="00B762AF"/>
     <w:rsid w:val="00B77FEE"/>
     <w:rsid w:val="00B81FF7"/>
     <w:rsid w:val="00B956A1"/>
     <w:rsid w:val="00BA0097"/>
     <w:rsid w:val="00BB1BE4"/>
     <w:rsid w:val="00BB23A5"/>
     <w:rsid w:val="00BB4D1E"/>
     <w:rsid w:val="00BB4DA9"/>
     <w:rsid w:val="00BB4EC8"/>
     <w:rsid w:val="00BC125A"/>
     <w:rsid w:val="00BC1F02"/>
@@ -12121,82 +12111,85 @@
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D32BBB"/>
     <w:rsid w:val="00D47AB7"/>
     <w:rsid w:val="00D505FF"/>
     <w:rsid w:val="00D51C91"/>
     <w:rsid w:val="00D577EC"/>
     <w:rsid w:val="00D57816"/>
     <w:rsid w:val="00D63201"/>
     <w:rsid w:val="00D70D6D"/>
     <w:rsid w:val="00D74A93"/>
     <w:rsid w:val="00D77927"/>
     <w:rsid w:val="00D81789"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D94034"/>
     <w:rsid w:val="00D96F45"/>
     <w:rsid w:val="00D96F64"/>
     <w:rsid w:val="00DA0A56"/>
     <w:rsid w:val="00DA3398"/>
     <w:rsid w:val="00DB40B3"/>
     <w:rsid w:val="00DB7C57"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC0540"/>
     <w:rsid w:val="00DC10E0"/>
     <w:rsid w:val="00DD7112"/>
     <w:rsid w:val="00DE36F8"/>
+    <w:rsid w:val="00E03E84"/>
     <w:rsid w:val="00E0498F"/>
     <w:rsid w:val="00E05D82"/>
     <w:rsid w:val="00E21314"/>
     <w:rsid w:val="00E2448E"/>
+    <w:rsid w:val="00E246BC"/>
     <w:rsid w:val="00E32DFE"/>
     <w:rsid w:val="00E3656E"/>
     <w:rsid w:val="00E378EE"/>
     <w:rsid w:val="00E404B9"/>
     <w:rsid w:val="00E45482"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E86A10"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E952A8"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EB5AF2"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC1877"/>
     <w:rsid w:val="00ED5DB0"/>
     <w:rsid w:val="00ED5F57"/>
     <w:rsid w:val="00EE00B0"/>
     <w:rsid w:val="00EE6D50"/>
     <w:rsid w:val="00EF2315"/>
     <w:rsid w:val="00EF2CCA"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF7C4A"/>
     <w:rsid w:val="00F077C8"/>
     <w:rsid w:val="00F117DD"/>
     <w:rsid w:val="00F13463"/>
     <w:rsid w:val="00F15AA0"/>
+    <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00F23C37"/>
     <w:rsid w:val="00F24D39"/>
     <w:rsid w:val="00F32BE2"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F33A72"/>
     <w:rsid w:val="00F44AA4"/>
     <w:rsid w:val="00F515B7"/>
     <w:rsid w:val="00F55455"/>
     <w:rsid w:val="00F62EBD"/>
     <w:rsid w:val="00F725F3"/>
     <w:rsid w:val="00F82485"/>
     <w:rsid w:val="00F93385"/>
     <w:rsid w:val="00FA0058"/>
     <w:rsid w:val="00FA0D40"/>
     <w:rsid w:val="00FA1E81"/>
     <w:rsid w:val="00FB1D06"/>
     <w:rsid w:val="00FB3825"/>
     <w:rsid w:val="00FB4F91"/>
     <w:rsid w:val="00FB7698"/>
     <w:rsid w:val="00FC0D84"/>
     <w:rsid w:val="00FC2D73"/>
     <w:rsid w:val="00FC346B"/>
     <w:rsid w:val="00FC460D"/>
     <w:rsid w:val="00FC4B5F"/>
     <w:rsid w:val="00FD28D2"/>
@@ -13296,51 +13289,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -13374,79 +13367,88 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004612F4"/>
+    <w:rsid w:val="000D204E"/>
+    <w:rsid w:val="00164813"/>
     <w:rsid w:val="001E1CEC"/>
     <w:rsid w:val="002337D8"/>
+    <w:rsid w:val="002448A5"/>
     <w:rsid w:val="002A7C5A"/>
     <w:rsid w:val="00370DC8"/>
     <w:rsid w:val="003854D1"/>
     <w:rsid w:val="003F3574"/>
+    <w:rsid w:val="00410009"/>
     <w:rsid w:val="004612F4"/>
     <w:rsid w:val="004D51E3"/>
     <w:rsid w:val="00556782"/>
     <w:rsid w:val="006A1FDA"/>
     <w:rsid w:val="006D417E"/>
     <w:rsid w:val="00705991"/>
     <w:rsid w:val="00730C00"/>
+    <w:rsid w:val="00754E00"/>
     <w:rsid w:val="00770435"/>
     <w:rsid w:val="00782F4F"/>
+    <w:rsid w:val="008378FE"/>
+    <w:rsid w:val="009916A4"/>
     <w:rsid w:val="00995B9D"/>
     <w:rsid w:val="009F3118"/>
     <w:rsid w:val="00AA23D5"/>
     <w:rsid w:val="00B14AFB"/>
     <w:rsid w:val="00B73E95"/>
     <w:rsid w:val="00C0306B"/>
     <w:rsid w:val="00C31F4A"/>
     <w:rsid w:val="00CF4539"/>
     <w:rsid w:val="00D47AB7"/>
     <w:rsid w:val="00D505FF"/>
     <w:rsid w:val="00D7790D"/>
     <w:rsid w:val="00D81789"/>
     <w:rsid w:val="00DD1AD3"/>
+    <w:rsid w:val="00E6668A"/>
     <w:rsid w:val="00EB5AF2"/>
+    <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00FB3825"/>
     <w:rsid w:val="00FB7698"/>
     <w:rsid w:val="00FC460D"/>
     <w:rsid w:val="00FF3440"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -14184,70 +14186,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7a967b6a-3783-47cf-8fdb-0b1118f65e05}" enabled="1" method="Standard" siteId="{aece5b19-8227-4c27-8218-1aea120ec062}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1078</Words>
-  <Characters>6674</Characters>
+  <Words>1250</Words>
+  <Characters>6628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>247</Lines>
-  <Paragraphs>234</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7518</CharactersWithSpaces>
+  <CharactersWithSpaces>7863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>