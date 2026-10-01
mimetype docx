--- v2 (2026-06-12)
+++ v3 (2026-10-01)
@@ -572,162 +572,66 @@
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E246BC" w14:paraId="3FF39D89" w14:textId="77777777" w:rsidTr="00B60EB6">
-[...88 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00B60EB6" w14:paraId="560FB4B0" w14:textId="77777777" w:rsidTr="00B60EB6">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A36CB2" w14:textId="1BF415B6" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
+          <w:p w14:paraId="38A36CB2" w14:textId="77777777" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00830593">
-              <w:t>1.</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Individer:</w:t>
+              <w:t>1.2 Individer:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708DB11E" w14:textId="7609BA03" w:rsidR="00B60EB6" w:rsidRPr="00830593" w:rsidRDefault="00B60EB6" w:rsidP="00B60EB6">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ange totalt antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00830593">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1081,131 +985,131 @@
             </w:pPr>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Välj endast </w:t>
             </w:r>
             <w:r w:rsidRPr="00423382">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ett</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4C57">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> alternativ:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A23D799" w14:textId="115A0129" w:rsidR="00B60EB6" w:rsidRDefault="00285922" w:rsidP="00336321">
+          <w:p w14:paraId="3A23D799" w14:textId="23F4ED24" w:rsidR="00B60EB6" w:rsidRDefault="008D5BE8" w:rsidP="00336321">
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-372153995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Endast sparade prov tagna inom ramen för vård</w:t>
+              <w:t>Endast prov tagna inom ramen för vård</w:t>
             </w:r>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1943339454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Endast nya prov</w:t>
+              <w:t xml:space="preserve"> Endast prov</w:t>
             </w:r>
             <w:r w:rsidR="008F2DAB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> som tas</w:t>
             </w:r>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> inom ramen för studien</w:t>
             </w:r>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -1214,51 +1118,51 @@
                 </w:rPr>
                 <w:id w:val="-1248721107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B666E0" w:rsidRPr="00830593">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Både sparade prov tagna inom ramen för vård och nya prov</w:t>
+              <w:t xml:space="preserve"> Både prov tagna inom ramen för vård och prov</w:t>
             </w:r>
             <w:r w:rsidR="008F2DAB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B27602">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>som</w:t>
             </w:r>
             <w:r w:rsidR="008F2DAB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> tas </w:t>
             </w:r>
             <w:r w:rsidR="00B60EB6" w:rsidRPr="00830593">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1896,71 +1800,71 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.5)) alternativt</w:t>
             </w:r>
             <w:r w:rsidR="007549A9" w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0038652A" w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7583BA7D" w14:textId="7CD9C099" w:rsidR="00E86465" w:rsidRDefault="0038652A" w:rsidP="005822C1">
+          <w:p w14:paraId="7583BA7D" w14:textId="12DC7037" w:rsidR="00E86465" w:rsidRDefault="0038652A" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:ind w:left="397"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF1D5E">
               <w:t>Sponsor</w:t>
             </w:r>
             <w:r w:rsidRPr="007549A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(tillämpligt vid för studier med EU trial No. (enligt </w:t>
+              <w:t xml:space="preserve">(tillämpligt för studier med EU trial No. (enligt </w:t>
             </w:r>
             <w:r w:rsidR="00FC346B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0084B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">.3) eller CIV-ID (enligt </w:t>
             </w:r>
             <w:r w:rsidR="00FC346B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4329,51 +4233,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001563E6" w14:paraId="7D835DB4" w14:textId="77777777" w:rsidTr="00D577EC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="412CCDE8" w14:textId="77777777" w:rsidR="001563E6" w:rsidRDefault="001563E6" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00547C8C">
               <w:t>Önskas lån av diagnosglas (glas och kloss lånas ej ut samtidigt):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E729FF" w14:textId="77777777" w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="02E729FF" w14:textId="77777777" w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1187556050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -4389,51 +4293,51 @@
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="001563E6" w:rsidRPr="004F7326" w:rsidDel="003651C6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60141556" w14:textId="7942D64D" w:rsidR="001563E6" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="60141556" w14:textId="7942D64D" w:rsidR="001563E6" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-263002578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001563E6" w:rsidRPr="004F7326">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -5240,51 +5144,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05AC0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C872E1" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8E2FEF" w14:textId="0EF51283" w:rsidR="00C872E1" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="4A8E2FEF" w14:textId="0EF51283" w:rsidR="00C872E1" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-748036921"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734512" w:rsidRPr="00734512">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
@@ -6252,51 +6156,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F93385" w14:paraId="2F956765" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A09A7F4" w14:textId="77777777" w:rsidR="007C4A9A" w:rsidRPr="008360E6" w:rsidRDefault="007C4A9A" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008360E6">
               <w:t>Önskas färgningar eller ytterligare preparationer utförda?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD23955" w14:textId="15AE597B" w:rsidR="00F93385" w:rsidRPr="007C4A9A" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="3FD23955" w14:textId="15AE597B" w:rsidR="00F93385" w:rsidRPr="007C4A9A" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-146588633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -6347,51 +6251,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00071067">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A40B610" w14:textId="4019DEB0" w:rsidR="007C4A9A" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="4A40B610" w14:textId="4019DEB0" w:rsidR="007C4A9A" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1768967693"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
@@ -6443,51 +6347,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79220D5D" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="00F62EBD" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00522174">
               <w:t>Önskas kodning av prov</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00042DDB">
               <w:t>när studien får tillgång till dem?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A67AC36" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="2A67AC36" w14:textId="77777777" w:rsidR="00F62EBD" w:rsidRPr="00042DDB" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1016579303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6532,51 +6436,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F62EBD" w:rsidRPr="00042DDB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CE933A" w14:textId="64A2C178" w:rsidR="00522174" w:rsidRPr="00522174" w:rsidRDefault="00285922" w:rsidP="00ED5F57">
+          <w:p w14:paraId="40CE933A" w14:textId="64A2C178" w:rsidR="00522174" w:rsidRPr="00522174" w:rsidRDefault="008D5BE8" w:rsidP="00ED5F57">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1155643495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F62EBD" w:rsidRPr="00BC125A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
@@ -6878,86 +6782,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1C14">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1331BDE2" w14:textId="7481E063" w:rsidR="00830593" w:rsidRDefault="005744E5" w:rsidP="00830593">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00830593">
               <w:t>.2 Omfattning av delaktigheten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764E5519" w14:textId="77777777" w:rsidR="00830593" w:rsidRPr="00BE4C57" w:rsidRDefault="00285922" w:rsidP="00830593">
+          <w:p w14:paraId="764E5519" w14:textId="77777777" w:rsidR="00830593" w:rsidRPr="00BE4C57" w:rsidRDefault="008D5BE8" w:rsidP="00830593">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1965073622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
               <w:t xml:space="preserve"> Har medverkat i/granskat studiens upplägg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738BD287" w14:textId="3623A3A8" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="00285922" w:rsidP="00830593">
+          <w:p w14:paraId="738BD287" w14:textId="3623A3A8" w:rsidR="00830593" w:rsidRPr="00830593" w:rsidRDefault="008D5BE8" w:rsidP="00830593">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-185678907"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00830593" w:rsidRPr="00BE4C57">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -7157,51 +7061,51 @@
       <w:tr w:rsidR="00AB6594" w:rsidRPr="00AB6594" w14:paraId="571B0ED2" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="5C5A3A8C" w14:textId="1903D50F" w:rsidR="00AB6594" w:rsidRPr="008360E6" w:rsidRDefault="00AB6594" w:rsidP="00AB6594">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="008360E6">
               <w:t xml:space="preserve">Ska prov </w:t>
             </w:r>
             <w:r w:rsidR="00530118">
               <w:t>returneras</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> till ursprunglig provsamling?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64FD0B62" w14:textId="3EB1358E" w:rsidR="00AB6594" w:rsidRPr="00084316" w:rsidRDefault="00285922" w:rsidP="00084316">
+          <w:p w14:paraId="64FD0B62" w14:textId="3EB1358E" w:rsidR="00AB6594" w:rsidRPr="00084316" w:rsidRDefault="008D5BE8" w:rsidP="00084316">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="264509003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB6594">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7260,51 +7164,51 @@
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AB6594" w:rsidRPr="008360E6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CCBA7C" w14:textId="70FD08C3" w:rsidR="00AB6594" w:rsidRPr="00530118" w:rsidRDefault="00285922" w:rsidP="005D4A10">
+          <w:p w14:paraId="66CCBA7C" w14:textId="70FD08C3" w:rsidR="00AB6594" w:rsidRPr="00530118" w:rsidRDefault="008D5BE8" w:rsidP="005D4A10">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="2141530081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB6594">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="16"/>
@@ -7462,51 +7366,51 @@
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="002D5888">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="009F4995">
               <w:t xml:space="preserve"> Tillstyrkes eller tillstyrkes ej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD39AD" w14:paraId="16FA172E" w14:textId="77777777" w:rsidTr="00BD222C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="2F35D9D7" w14:textId="51921276" w:rsidR="00BF3796" w:rsidRDefault="00285922" w:rsidP="00855BD8">
+          <w:p w14:paraId="2F35D9D7" w14:textId="51921276" w:rsidR="00BF3796" w:rsidRDefault="008D5BE8" w:rsidP="00855BD8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-843396459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8131,121 +8035,121 @@
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F6E3B76" w14:textId="77777777" w:rsidR="005744E5" w:rsidRPr="008163F4" w:rsidRDefault="005744E5" w:rsidP="00C55254"/>
     <w:sectPr w:rsidR="005744E5" w:rsidRPr="008163F4" w:rsidSect="00107B6D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00F0F43F" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
+    <w:p w14:paraId="3940BE6F" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D6D853" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D85C33D" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="03D68DDB" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="590CC2C1" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="599848CB" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="422D760D" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6516B68C" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3366134B" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5139D87E" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
+    <w:p w14:paraId="694130DA" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33332CCC" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="130640DF" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="04FC194E" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="56636D59" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3F66C906" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="653AAEEA" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="175528A4" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3904E90E" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -8331,51 +8235,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="02DB5011" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="4ECA2205" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -8413,51 +8317,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="08223240" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="752CDEC1" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
@@ -8505,51 +8409,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3A3C36BB" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="35CF5408" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -8587,88 +8491,88 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6EE1AC4D" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="621EF9CC" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23F06093" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
+    <w:p w14:paraId="26281E0F" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B5ABBC" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="52953509" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6C15F612" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="218DFB77" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5EF4BF7F" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6E635EF9" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="753F6F9D" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1DA9CF4D" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1629FB4D" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07">
+    <w:p w14:paraId="26AD6B9B" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639A8240" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="305EDD65" w14:textId="77777777" w:rsidR="00285922" w:rsidRDefault="00285922" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6605D314" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="087F81D5" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1EA47A82" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="26FC948F" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="42DC08CB" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0E4A1B3B" w14:textId="77777777" w:rsidR="008D5BE8" w:rsidRDefault="008D5BE8" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
@@ -9448,51 +9352,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1869CA17" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="5C658378" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
           <wp:cNvGraphicFramePr>
@@ -10535,68 +10439,67 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23262D35"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6B92340E"/>
+    <w:tmpl w:val="7312F814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
-      <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -11621,436 +11524,432 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="261184864">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="634259489">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="523398036">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="352457573">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1508516503">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1431583210">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dlcfqVp1HsKfzMRFaUiYrwB/pr2IsTgX0ii4JLGJdJUAUOlAAZkkfiK/0DlQ3DIlYP9z/OFudaVEclM5elK+rQ==" w:salt="dZZ+rSSPdjXGwVTZlmkd+w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="obA6Xez8IpyztKlVCb74UKyTHVUjfZZN4VxCU76vJNcJo4mLwxrrLjM++lIVM9qmAfX5BJf6LsxGrMO8rHPFng==" w:salt="Nul+TEE4MLlqOOvgng+AEA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="000111C7"/>
     <w:rsid w:val="00013B39"/>
     <w:rsid w:val="00013DEC"/>
     <w:rsid w:val="00015BF5"/>
     <w:rsid w:val="0002727E"/>
     <w:rsid w:val="00037C6B"/>
     <w:rsid w:val="00042DDB"/>
     <w:rsid w:val="00056BB6"/>
     <w:rsid w:val="00062ADE"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="000725FA"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00084316"/>
     <w:rsid w:val="000850E8"/>
     <w:rsid w:val="00086BA9"/>
     <w:rsid w:val="0009114A"/>
     <w:rsid w:val="00092D1F"/>
     <w:rsid w:val="00095216"/>
     <w:rsid w:val="00096A02"/>
     <w:rsid w:val="00097A78"/>
+    <w:rsid w:val="000A0BBF"/>
     <w:rsid w:val="000A18D3"/>
     <w:rsid w:val="000B3FDA"/>
     <w:rsid w:val="000B5734"/>
     <w:rsid w:val="000B6223"/>
+    <w:rsid w:val="000C2FC3"/>
     <w:rsid w:val="000C5382"/>
     <w:rsid w:val="000C716A"/>
     <w:rsid w:val="000E4202"/>
     <w:rsid w:val="001022B2"/>
     <w:rsid w:val="001068C2"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="001117C1"/>
     <w:rsid w:val="00113D80"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00134385"/>
     <w:rsid w:val="001352AB"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00151B44"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="001559E0"/>
     <w:rsid w:val="001563E6"/>
     <w:rsid w:val="0016006C"/>
     <w:rsid w:val="00160686"/>
     <w:rsid w:val="001667CA"/>
     <w:rsid w:val="0017244A"/>
     <w:rsid w:val="00173797"/>
     <w:rsid w:val="00180CD1"/>
     <w:rsid w:val="001943C0"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A3D1B"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B024B"/>
     <w:rsid w:val="001B0980"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C4B35"/>
     <w:rsid w:val="001D5FC9"/>
     <w:rsid w:val="001E1CEC"/>
     <w:rsid w:val="001E33F4"/>
     <w:rsid w:val="001E3F66"/>
     <w:rsid w:val="001E59E6"/>
     <w:rsid w:val="002012CA"/>
     <w:rsid w:val="002065EA"/>
     <w:rsid w:val="00206777"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00222C7F"/>
     <w:rsid w:val="00233723"/>
-    <w:rsid w:val="002448A5"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00257AC4"/>
     <w:rsid w:val="00264D6E"/>
     <w:rsid w:val="00264E41"/>
-    <w:rsid w:val="00285922"/>
     <w:rsid w:val="0029794F"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A7C5A"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002B75B6"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D5888"/>
     <w:rsid w:val="002D7007"/>
     <w:rsid w:val="002E71F4"/>
     <w:rsid w:val="002F3680"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="00300DD8"/>
     <w:rsid w:val="003012D8"/>
     <w:rsid w:val="0030244E"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="00324A7A"/>
     <w:rsid w:val="00325EA6"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="00336321"/>
     <w:rsid w:val="0033720D"/>
     <w:rsid w:val="00342C01"/>
     <w:rsid w:val="003562E3"/>
     <w:rsid w:val="003577B9"/>
     <w:rsid w:val="00362201"/>
     <w:rsid w:val="00370DC8"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00374DB8"/>
     <w:rsid w:val="0038135B"/>
     <w:rsid w:val="00384EDD"/>
     <w:rsid w:val="003854D1"/>
     <w:rsid w:val="0038652A"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A00CA"/>
     <w:rsid w:val="003A2BA5"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A506F"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C4B6E"/>
-    <w:rsid w:val="003D7A9B"/>
     <w:rsid w:val="003D7F5B"/>
     <w:rsid w:val="003E1B2F"/>
     <w:rsid w:val="003E2F81"/>
     <w:rsid w:val="003F3574"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="003F73D3"/>
     <w:rsid w:val="00410009"/>
     <w:rsid w:val="0041071C"/>
     <w:rsid w:val="00421FA4"/>
     <w:rsid w:val="00423382"/>
     <w:rsid w:val="00441210"/>
     <w:rsid w:val="004462AC"/>
     <w:rsid w:val="00453676"/>
     <w:rsid w:val="00474D59"/>
     <w:rsid w:val="00475F3C"/>
     <w:rsid w:val="0047653B"/>
     <w:rsid w:val="00482333"/>
     <w:rsid w:val="004826AB"/>
     <w:rsid w:val="00487A1B"/>
     <w:rsid w:val="004924EC"/>
     <w:rsid w:val="00493BA8"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="00496C79"/>
     <w:rsid w:val="004C27ED"/>
     <w:rsid w:val="004D3AC1"/>
     <w:rsid w:val="004D5A97"/>
     <w:rsid w:val="004D6A9E"/>
     <w:rsid w:val="004E0555"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E302B"/>
     <w:rsid w:val="004E3C6F"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="0050411B"/>
     <w:rsid w:val="00515D2F"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00521E05"/>
     <w:rsid w:val="00522174"/>
     <w:rsid w:val="00530118"/>
     <w:rsid w:val="00535DF7"/>
     <w:rsid w:val="00551379"/>
     <w:rsid w:val="00560BEB"/>
     <w:rsid w:val="00560CEB"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005654C9"/>
+    <w:rsid w:val="005660B9"/>
     <w:rsid w:val="00570C7C"/>
     <w:rsid w:val="005744E5"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="005822C1"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00590DF8"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A0726"/>
     <w:rsid w:val="005A5249"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B11FD"/>
     <w:rsid w:val="005B4B20"/>
     <w:rsid w:val="005B52F3"/>
     <w:rsid w:val="005B676E"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005C7000"/>
     <w:rsid w:val="005C7A79"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D3CC4"/>
     <w:rsid w:val="005D433A"/>
     <w:rsid w:val="005D4A10"/>
     <w:rsid w:val="005D5476"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005D5CD1"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="00600AA6"/>
     <w:rsid w:val="00601546"/>
     <w:rsid w:val="00602AE2"/>
     <w:rsid w:val="00611809"/>
     <w:rsid w:val="0061587E"/>
     <w:rsid w:val="00627E61"/>
     <w:rsid w:val="00636901"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="00644C9B"/>
     <w:rsid w:val="006604BC"/>
     <w:rsid w:val="006636EB"/>
     <w:rsid w:val="00664FA2"/>
     <w:rsid w:val="00671311"/>
     <w:rsid w:val="00672E8B"/>
     <w:rsid w:val="006754C0"/>
-    <w:rsid w:val="006770C9"/>
     <w:rsid w:val="006819B0"/>
-    <w:rsid w:val="00681EEF"/>
     <w:rsid w:val="00685D39"/>
     <w:rsid w:val="006902E7"/>
     <w:rsid w:val="00690916"/>
-    <w:rsid w:val="006910E2"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A07CA"/>
     <w:rsid w:val="006A0C68"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A5372"/>
     <w:rsid w:val="006B1198"/>
     <w:rsid w:val="006C154D"/>
     <w:rsid w:val="006D3D19"/>
     <w:rsid w:val="006D51A3"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E302A"/>
     <w:rsid w:val="007013D5"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007035B6"/>
     <w:rsid w:val="00705991"/>
     <w:rsid w:val="00706C42"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00715963"/>
     <w:rsid w:val="007222A2"/>
     <w:rsid w:val="007256E5"/>
     <w:rsid w:val="007279B7"/>
     <w:rsid w:val="00730C00"/>
     <w:rsid w:val="00732B6C"/>
     <w:rsid w:val="00734512"/>
     <w:rsid w:val="007345C9"/>
     <w:rsid w:val="00735B4B"/>
     <w:rsid w:val="007420C2"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="007549A9"/>
     <w:rsid w:val="007679F3"/>
     <w:rsid w:val="00770435"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00786307"/>
     <w:rsid w:val="007969B0"/>
     <w:rsid w:val="007A07CF"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007A724B"/>
     <w:rsid w:val="007A7592"/>
     <w:rsid w:val="007C38E4"/>
     <w:rsid w:val="007C4A9A"/>
     <w:rsid w:val="007C6370"/>
+    <w:rsid w:val="007C77D2"/>
     <w:rsid w:val="007E0D78"/>
     <w:rsid w:val="007E3676"/>
     <w:rsid w:val="007E4F70"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="00810436"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="00811CA3"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00827B08"/>
     <w:rsid w:val="00830593"/>
     <w:rsid w:val="00830802"/>
     <w:rsid w:val="00836237"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="008378FE"/>
     <w:rsid w:val="0084130B"/>
     <w:rsid w:val="00851DC3"/>
-    <w:rsid w:val="00854221"/>
     <w:rsid w:val="00854A24"/>
     <w:rsid w:val="00855BD8"/>
     <w:rsid w:val="00860A18"/>
     <w:rsid w:val="0086717E"/>
     <w:rsid w:val="0087145B"/>
+    <w:rsid w:val="008715E9"/>
     <w:rsid w:val="00872247"/>
     <w:rsid w:val="0088103D"/>
     <w:rsid w:val="008C15EB"/>
     <w:rsid w:val="008C66AC"/>
+    <w:rsid w:val="008C6746"/>
     <w:rsid w:val="008D10EB"/>
     <w:rsid w:val="008D4272"/>
+    <w:rsid w:val="008D5BE8"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F2DAB"/>
     <w:rsid w:val="008F37FE"/>
+    <w:rsid w:val="009037FA"/>
     <w:rsid w:val="00904D16"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="00906833"/>
     <w:rsid w:val="00907830"/>
     <w:rsid w:val="009326FA"/>
     <w:rsid w:val="00934B9F"/>
     <w:rsid w:val="009351A8"/>
     <w:rsid w:val="00943978"/>
     <w:rsid w:val="00944F5F"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="00965E0D"/>
     <w:rsid w:val="009776DA"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00984B15"/>
     <w:rsid w:val="00987DB9"/>
-    <w:rsid w:val="009916A4"/>
     <w:rsid w:val="00991FF9"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="00995B9D"/>
     <w:rsid w:val="009A39CC"/>
     <w:rsid w:val="009C33CA"/>
     <w:rsid w:val="009C4EDB"/>
     <w:rsid w:val="009D0FC3"/>
     <w:rsid w:val="009E07DC"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="009E6017"/>
     <w:rsid w:val="009F4995"/>
     <w:rsid w:val="009F58A9"/>
     <w:rsid w:val="009F6073"/>
     <w:rsid w:val="009F6ACD"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A064E8"/>
     <w:rsid w:val="00A06FF3"/>
     <w:rsid w:val="00A13F28"/>
     <w:rsid w:val="00A1542B"/>
     <w:rsid w:val="00A1746E"/>
     <w:rsid w:val="00A17EC7"/>
     <w:rsid w:val="00A20623"/>
-    <w:rsid w:val="00A23526"/>
-    <w:rsid w:val="00A24C18"/>
     <w:rsid w:val="00A277D4"/>
     <w:rsid w:val="00A27E4C"/>
-    <w:rsid w:val="00A325CC"/>
     <w:rsid w:val="00A34370"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A77A57"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A85E24"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A9766B"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA23D5"/>
     <w:rsid w:val="00AA5549"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB05F6"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB6594"/>
     <w:rsid w:val="00AB7257"/>
     <w:rsid w:val="00AB7DAD"/>
     <w:rsid w:val="00AC0B52"/>
-    <w:rsid w:val="00AC2516"/>
+    <w:rsid w:val="00AC73EA"/>
     <w:rsid w:val="00AC7918"/>
     <w:rsid w:val="00AD39AD"/>
     <w:rsid w:val="00AD5817"/>
     <w:rsid w:val="00AE21B1"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B066C8"/>
-    <w:rsid w:val="00B07A31"/>
     <w:rsid w:val="00B25C9C"/>
     <w:rsid w:val="00B27602"/>
     <w:rsid w:val="00B308BE"/>
     <w:rsid w:val="00B3150A"/>
     <w:rsid w:val="00B41F62"/>
     <w:rsid w:val="00B463F7"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B60EB6"/>
     <w:rsid w:val="00B666E0"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B73E29"/>
     <w:rsid w:val="00B73E95"/>
     <w:rsid w:val="00B762AF"/>
     <w:rsid w:val="00B77FEE"/>
     <w:rsid w:val="00B81FF7"/>
     <w:rsid w:val="00B956A1"/>
     <w:rsid w:val="00BA0097"/>
     <w:rsid w:val="00BB1BE4"/>
     <w:rsid w:val="00BB23A5"/>
     <w:rsid w:val="00BB4D1E"/>
     <w:rsid w:val="00BB4DA9"/>
     <w:rsid w:val="00BB4EC8"/>
     <w:rsid w:val="00BC125A"/>
     <w:rsid w:val="00BC1F02"/>
@@ -12088,108 +11987,107 @@
     <w:rsid w:val="00C66A55"/>
     <w:rsid w:val="00C71831"/>
     <w:rsid w:val="00C740BF"/>
     <w:rsid w:val="00C81460"/>
     <w:rsid w:val="00C84E23"/>
     <w:rsid w:val="00C872E1"/>
     <w:rsid w:val="00C874A6"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA28F1"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CC3BBA"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD2A5A"/>
     <w:rsid w:val="00CE0979"/>
     <w:rsid w:val="00CE19EF"/>
     <w:rsid w:val="00CE2FC8"/>
     <w:rsid w:val="00CE410C"/>
     <w:rsid w:val="00CF1D5E"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D046AF"/>
     <w:rsid w:val="00D062CA"/>
     <w:rsid w:val="00D16A1C"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D32BBB"/>
+    <w:rsid w:val="00D470E2"/>
     <w:rsid w:val="00D47AB7"/>
     <w:rsid w:val="00D505FF"/>
     <w:rsid w:val="00D51C91"/>
     <w:rsid w:val="00D577EC"/>
     <w:rsid w:val="00D57816"/>
     <w:rsid w:val="00D63201"/>
     <w:rsid w:val="00D70D6D"/>
     <w:rsid w:val="00D74A93"/>
     <w:rsid w:val="00D77927"/>
     <w:rsid w:val="00D81789"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D94034"/>
     <w:rsid w:val="00D96F45"/>
     <w:rsid w:val="00D96F64"/>
     <w:rsid w:val="00DA0A56"/>
     <w:rsid w:val="00DA3398"/>
     <w:rsid w:val="00DB40B3"/>
     <w:rsid w:val="00DB7C57"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC0540"/>
     <w:rsid w:val="00DC10E0"/>
     <w:rsid w:val="00DD7112"/>
     <w:rsid w:val="00DE36F8"/>
-    <w:rsid w:val="00E03E84"/>
     <w:rsid w:val="00E0498F"/>
     <w:rsid w:val="00E05D82"/>
     <w:rsid w:val="00E21314"/>
     <w:rsid w:val="00E2448E"/>
-    <w:rsid w:val="00E246BC"/>
     <w:rsid w:val="00E32DFE"/>
     <w:rsid w:val="00E3656E"/>
     <w:rsid w:val="00E378EE"/>
     <w:rsid w:val="00E404B9"/>
     <w:rsid w:val="00E45482"/>
+    <w:rsid w:val="00E80488"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E86A10"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E952A8"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EB5AF2"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC1877"/>
     <w:rsid w:val="00ED5DB0"/>
     <w:rsid w:val="00ED5F57"/>
     <w:rsid w:val="00EE00B0"/>
     <w:rsid w:val="00EE6D50"/>
     <w:rsid w:val="00EF2315"/>
     <w:rsid w:val="00EF2CCA"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF7C4A"/>
     <w:rsid w:val="00F077C8"/>
     <w:rsid w:val="00F117DD"/>
     <w:rsid w:val="00F13463"/>
     <w:rsid w:val="00F15AA0"/>
-    <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00F23C37"/>
     <w:rsid w:val="00F24D39"/>
     <w:rsid w:val="00F32BE2"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F33A72"/>
     <w:rsid w:val="00F44AA4"/>
     <w:rsid w:val="00F515B7"/>
     <w:rsid w:val="00F55455"/>
     <w:rsid w:val="00F62EBD"/>
     <w:rsid w:val="00F725F3"/>
     <w:rsid w:val="00F82485"/>
     <w:rsid w:val="00F93385"/>
     <w:rsid w:val="00FA0058"/>
     <w:rsid w:val="00FA0D40"/>
     <w:rsid w:val="00FA1E81"/>
     <w:rsid w:val="00FB1D06"/>
     <w:rsid w:val="00FB3825"/>
     <w:rsid w:val="00FB4F91"/>
     <w:rsid w:val="00FB7698"/>
     <w:rsid w:val="00FC0D84"/>
     <w:rsid w:val="00FC2D73"/>
     <w:rsid w:val="00FC346B"/>
     <w:rsid w:val="00FC460D"/>
     <w:rsid w:val="00FC4B5F"/>
     <w:rsid w:val="00FD28D2"/>
@@ -13289,51 +13187,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -13371,84 +13269,85 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004612F4"/>
     <w:rsid w:val="000D204E"/>
     <w:rsid w:val="00164813"/>
     <w:rsid w:val="001E1CEC"/>
     <w:rsid w:val="002337D8"/>
-    <w:rsid w:val="002448A5"/>
     <w:rsid w:val="002A7C5A"/>
     <w:rsid w:val="00370DC8"/>
     <w:rsid w:val="003854D1"/>
     <w:rsid w:val="003F3574"/>
     <w:rsid w:val="00410009"/>
     <w:rsid w:val="004612F4"/>
     <w:rsid w:val="004D51E3"/>
     <w:rsid w:val="00556782"/>
+    <w:rsid w:val="005660B9"/>
     <w:rsid w:val="006A1FDA"/>
     <w:rsid w:val="006D417E"/>
     <w:rsid w:val="00705991"/>
     <w:rsid w:val="00730C00"/>
-    <w:rsid w:val="00754E00"/>
     <w:rsid w:val="00770435"/>
     <w:rsid w:val="00782F4F"/>
     <w:rsid w:val="008378FE"/>
-    <w:rsid w:val="009916A4"/>
     <w:rsid w:val="00995B9D"/>
     <w:rsid w:val="009F3118"/>
     <w:rsid w:val="00AA23D5"/>
+    <w:rsid w:val="00AC73EA"/>
     <w:rsid w:val="00B14AFB"/>
     <w:rsid w:val="00B73E95"/>
     <w:rsid w:val="00C0306B"/>
+    <w:rsid w:val="00C1068C"/>
     <w:rsid w:val="00C31F4A"/>
     <w:rsid w:val="00CF4539"/>
+    <w:rsid w:val="00D321A7"/>
+    <w:rsid w:val="00D470E2"/>
     <w:rsid w:val="00D47AB7"/>
     <w:rsid w:val="00D505FF"/>
     <w:rsid w:val="00D7790D"/>
     <w:rsid w:val="00D81789"/>
     <w:rsid w:val="00DD1AD3"/>
-    <w:rsid w:val="00E6668A"/>
     <w:rsid w:val="00EB5AF2"/>
-    <w:rsid w:val="00F22C0A"/>
+    <w:rsid w:val="00F00CDD"/>
     <w:rsid w:val="00FB3825"/>
     <w:rsid w:val="00FB7698"/>
     <w:rsid w:val="00FC460D"/>
     <w:rsid w:val="00FF3440"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -14186,70 +14085,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7a967b6a-3783-47cf-8fdb-0b1118f65e05}" enabled="1" method="Standard" siteId="{aece5b19-8227-4c27-8218-1aea120ec062}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1250</Words>
-  <Characters>6628</Characters>
+  <Words>1072</Words>
+  <Characters>6652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>246</Lines>
+  <Paragraphs>234</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7863</CharactersWithSpaces>
+  <CharactersWithSpaces>7490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>