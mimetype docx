--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -1364,197 +1364,197 @@
             <w:r w:rsidR="00821F1D" w:rsidRPr="00821F1D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>lera val är möjliga</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002075B8" w14:paraId="1EE8E6AC" w14:textId="17A62913" w:rsidTr="00DD27F7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13E581A4" w14:textId="204BB8F9" w:rsidR="002075B8" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="13E581A4" w14:textId="204BB8F9" w:rsidR="002075B8" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-763536174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002075B8" w:rsidRPr="00256D18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002075B8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> L1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C967DC8" w14:textId="77777777" w:rsidR="002075B8" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="6C967DC8" w14:textId="77777777" w:rsidR="002075B8" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1864244488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002075B8" w:rsidRPr="00256D18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002075B8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> L1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66AB337D" w14:textId="161D819F" w:rsidR="002075B8" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="66AB337D" w14:textId="161D819F" w:rsidR="002075B8" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-2014839857"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002075B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002075B8" w:rsidRPr="5A0F422B">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> L1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C826F6E" w14:textId="261756BB" w:rsidR="002075B8" w:rsidRPr="00DD27F7" w:rsidRDefault="0010420C" w:rsidP="00DD27F7">
+          <w:p w14:paraId="5C826F6E" w14:textId="261756BB" w:rsidR="002075B8" w:rsidRPr="00DD27F7" w:rsidRDefault="008015C9" w:rsidP="00DD27F7">
             <w:pPr>
               <w:spacing w:before="140" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1323957248"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002075B8">
@@ -1636,51 +1636,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> och/eller </w:t>
             </w:r>
             <w:r w:rsidRPr="00342A16">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ändrats från tidigare ansökan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002075B8" w:rsidRPr="00256D18" w14:paraId="79B70E84" w14:textId="77777777" w:rsidTr="00DD27F7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="32BC37D7" w14:textId="23866A75" w:rsidR="002075B8" w:rsidRPr="00256D18" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="32BC37D7" w14:textId="23866A75" w:rsidR="002075B8" w:rsidRPr="00256D18" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1950655829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1706,51 +1706,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Ändring av Sökande forskningshuvudman och/eller Ansvarig forskare. </w:t>
             </w:r>
             <w:r w:rsidR="002075B8" w:rsidRPr="5A0F422B">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Fyll i avsnitt 2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002075B8" w:rsidRPr="00256D18" w14:paraId="6645DEA3" w14:textId="77777777" w:rsidTr="00DD27F7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0311FA34" w14:textId="50302BF8" w:rsidR="002075B8" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="0311FA34" w14:textId="50302BF8" w:rsidR="002075B8" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-237939447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1832,51 +1832,51 @@
           <w:p w14:paraId="65E39130" w14:textId="2B267743" w:rsidR="002075B8" w:rsidRPr="00AC03A5" w:rsidRDefault="002075B8" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002075B8" w:rsidRPr="00256D18" w14:paraId="6431AB13" w14:textId="77777777" w:rsidTr="00DD27F7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1F8FA8" w14:textId="52A7B25C" w:rsidR="002075B8" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="4C1F8FA8" w14:textId="52A7B25C" w:rsidR="002075B8" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-245728211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -1932,51 +1932,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilägg blankett L1a/L1b/L1c till varje ny huvudman (region) om tillgång till befintliga prov önskas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002075B8" w:rsidRPr="00256D18" w14:paraId="5EAFFDD7" w14:textId="77777777" w:rsidTr="00DD27F7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72778BBC" w14:textId="41565269" w:rsidR="002075B8" w:rsidRPr="00256D18" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="72778BBC" w14:textId="41565269" w:rsidR="002075B8" w:rsidRPr="00256D18" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1116562833"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2196,51 +2196,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002075B8" w:rsidRPr="00256D18" w14:paraId="473155F8" w14:textId="77777777" w:rsidTr="00DD27F7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056F5550" w14:textId="68543304" w:rsidR="002075B8" w:rsidRDefault="0010420C" w:rsidP="002075B8">
+          <w:p w14:paraId="056F5550" w14:textId="68543304" w:rsidR="002075B8" w:rsidRDefault="008015C9" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-890652288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002075B8" w:rsidRPr="00256D18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2457,82 +2457,82 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DC2CE3E" w14:textId="3014D1BD" w:rsidR="002075B8" w:rsidRDefault="002075B8" w:rsidP="002075B8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Beskriv ändringen: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00256D18">
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00256D18">
+            <w:r w:rsidRPr="003F4D5A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00256D18">
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00256D18">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00256D18">
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="023AFE25" w14:textId="347023B3" w:rsidR="00CD1E46" w:rsidRDefault="00CD1E46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
@@ -2633,131 +2633,109 @@
             <w:r w:rsidRPr="1B16052B">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(samma som sökande forskningshuvudman i godkänd ändringsansökan till Etikprövningsmyndigheten)</w:t>
             </w:r>
             <w:r w:rsidRPr="1B16052B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C49FB" w14:paraId="351104D0" w14:textId="77777777" w:rsidTr="708F2312">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0731DF" w14:textId="4528E5CD" w:rsidR="002C49FB" w:rsidRPr="002C49FB" w:rsidRDefault="002C49FB" w:rsidP="006D0617">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="100"/>
+          <w:p w14:paraId="3E0731DF" w14:textId="4528E5CD" w:rsidR="002C49FB" w:rsidRPr="002C49FB" w:rsidRDefault="002C49FB" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0617">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D0617">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006D0617">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006D0617">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D0617">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0617">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0617">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0617">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0617">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0617">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86327" w14:paraId="15F99B56" w14:textId="59964E49" w:rsidTr="708F2312">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="519FDA2F" w14:textId="33573AE6" w:rsidR="006D0617" w:rsidRDefault="1B16052B" w:rsidP="006D0617">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> 2.2 Ny Ansvarig forskare</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76463C14" w14:textId="3E42612A" w:rsidR="006D0617" w:rsidRDefault="006D0617" w:rsidP="006D0617">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r w:rsidRPr="00B84808">
@@ -3258,125 +3236,92 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00B24DC6" w:rsidRPr="00B24DC6">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B24DC6" w:rsidRPr="00B24DC6">
               <w:t xml:space="preserve"> Prov ska vara tillgängliga för studien</w:t>
             </w:r>
             <w:r w:rsidR="00B24DC6">
               <w:t xml:space="preserve">, ange nytt slutdatum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00085A2A" w:rsidRPr="00B24DC6" w14:paraId="2D2D0316" w14:textId="77777777" w:rsidTr="1A0DB6E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A64841C" w14:textId="1170A174" w:rsidR="00085A2A" w:rsidRDefault="00085A2A" w:rsidP="00012E73">
-[...2 lines deleted...]
-              <w:spacing w:before="60" w:after="100"/>
+          <w:p w14:paraId="6A64841C" w14:textId="1170A174" w:rsidR="00085A2A" w:rsidRDefault="00085A2A" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B24DC6" w:rsidRPr="00B24DC6" w14:paraId="296E8C93" w14:textId="77777777" w:rsidTr="00012E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F52FC3" w14:textId="09C872B0" w:rsidR="00B2390B" w:rsidRDefault="00B2390B" w:rsidP="00B2390B">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
             <w:r w:rsidR="00B24DC6" w:rsidRPr="00460392">
               <w:t xml:space="preserve">Prov ska </w:t>
             </w:r>
             <w:r w:rsidR="008E0748" w:rsidRPr="00460392">
               <w:t>bevaras</w:t>
             </w:r>
             <w:r w:rsidR="00C434EC" w:rsidRPr="00460392">
               <w:t xml:space="preserve"> </w:t>
@@ -3446,131 +3391,95 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00012E73" w:rsidDel="00812BE9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00085A2A" w:rsidRPr="00B24DC6" w14:paraId="30A0D7DB" w14:textId="77777777" w:rsidTr="1A0DB6E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E071441" w14:textId="0880EF74" w:rsidR="00085A2A" w:rsidRDefault="00085A2A" w:rsidP="00012E73">
-[...2 lines deleted...]
-              <w:spacing w:before="60" w:after="100"/>
+          <w:p w14:paraId="3E071441" w14:textId="0880EF74" w:rsidR="00085A2A" w:rsidRDefault="00085A2A" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24DC6">
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00812BE9">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E75C915" w14:textId="77777777" w:rsidR="00492E4F" w:rsidRPr="00742915" w:rsidRDefault="00492E4F" w:rsidP="00742915">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
@@ -3826,569 +3735,401 @@
             <w:r w:rsidR="00000FA2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ntal prov per individ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w14:paraId="65DEA393" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DD1681" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="10DD1681" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB51E18" w14:textId="2D26D745" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0CB51E18" w14:textId="2D26D745" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B504049" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B504049" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w14:paraId="18258E93" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29362CC6" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="29362CC6" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6070C3" w14:textId="68164D14" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1E6070C3" w14:textId="68164D14" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D2B198" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="74D2B198" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00456267" w14:textId="77777777" w:rsidR="00B24DC6" w:rsidRPr="00D612FC" w:rsidRDefault="00B24DC6" w:rsidP="00FF39C4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D612FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Lägg till fler rader vid behov.</w:t>
       </w:r>
     </w:p>
@@ -4601,557 +4342,401 @@
             <w:r w:rsidR="00561B89">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ntal prov/PAD per individ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w14:paraId="733E99B1" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6189C4A0" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6189C4A0" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D491F0A" w14:textId="36EA6E4A" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7D491F0A" w14:textId="36EA6E4A" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7938B891" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7938B891" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w14:paraId="1A7D0C1E" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439B01A7" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="439B01A7" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9B424E" w14:textId="44900F91" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C9B424E" w14:textId="44900F91" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4B6D9F" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5B4B6D9F" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="00D612FC" w:rsidRDefault="00FD20B2" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D612FC">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19428488" w14:textId="170FE937" w:rsidR="008D2692" w:rsidRDefault="00B24DC6" w:rsidP="00FF39C4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24DC6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Lägg till fler rader vid beho</w:t>
       </w:r>
       <w:r w:rsidR="009876E3">
@@ -5364,94 +4949,94 @@
           <w:p w14:paraId="4939CC2B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Blekinge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495A6E81" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="495A6E81" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1850324503"/>
                 <w:placeholder>
                   <w:docPart w:val="A29F36F6F8E446EAA6C63BA291E06077"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4E1F62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="2D4E1F62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1124914978"/>
                 <w:placeholder>
                   <w:docPart w:val="4337A6DDFD814838880AD09FDC27B0A6"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5480,94 +5065,94 @@
           <w:p w14:paraId="6A0CE3F6" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Dalarna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9254B9" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="0B9254B9" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="427171103"/>
                 <w:placeholder>
                   <w:docPart w:val="BC3BF7BC86E4465BA4D7E8CDF963CEF4"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C8F675" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="07C8F675" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2139064443"/>
                 <w:placeholder>
                   <w:docPart w:val="02E13F5F477844B48E0DB482D71C7B8C"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5606,94 +5191,94 @@
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Region Gotland </w:t>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Regionsfri kommun med ansvar för hälso- och sjukvård)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B53C6A2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="0B53C6A2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="984661396"/>
                 <w:placeholder>
                   <w:docPart w:val="D05525D1A39F431382DABD9B86C00D79"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F7FE0F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="27F7FE0F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="914589564"/>
                 <w:placeholder>
                   <w:docPart w:val="E03291A181764979A5A61C5EF209CF32"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5722,94 +5307,94 @@
           <w:p w14:paraId="246FEF1F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Gävleborg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7535401D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="7535401D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1285021"/>
                 <w:placeholder>
                   <w:docPart w:val="05C9B2606977454B82E22F2441DF0989"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E9A029" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="16E9A029" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1793590840"/>
                 <w:placeholder>
                   <w:docPart w:val="3288A6AE403A43A699F13002D3E2115F"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5838,94 +5423,94 @@
           <w:p w14:paraId="1444B530" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Halland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE7B726" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="2AE7B726" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-652367825"/>
                 <w:placeholder>
                   <w:docPart w:val="4EEF5845F5C6410D94047C6B4CAEA797"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1669F5F0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="1669F5F0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2046476098"/>
                 <w:placeholder>
                   <w:docPart w:val="3B6C80D0591947A497D8F38AF1FA36AA"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5963,94 +5548,94 @@
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Jämtland</w:t>
             </w:r>
             <w:r w:rsidRPr="00E8116E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Härjedalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F567C1" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="71F567C1" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1201392654"/>
                 <w:placeholder>
                   <w:docPart w:val="75E8E25A38464A10AF71EF2F4646F972"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9A42DC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="6E9A42DC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="560903270"/>
                 <w:placeholder>
                   <w:docPart w:val="0AEBCBDA3B094E6D9603EE9FC29E0242"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6079,94 +5664,94 @@
           <w:p w14:paraId="40D7BC23" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Jönköpings län</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F59647B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="2F59647B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-108745432"/>
                 <w:placeholder>
                   <w:docPart w:val="722ED71F56F34E04805ABD2AF2094277"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13708D64" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="13708D64" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1136296770"/>
                 <w:placeholder>
                   <w:docPart w:val="63D8F1C79767448180F04C92CD9A84CD"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6204,94 +5789,94 @@
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Kalmar</w:t>
             </w:r>
             <w:r w:rsidRPr="00E8116E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> län</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61E3B142" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="61E3B142" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-921018018"/>
                 <w:placeholder>
                   <w:docPart w:val="1CE5E8D2FB3F46D0B3567E77929C9D57"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7714118E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="7714118E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1388561776"/>
                 <w:placeholder>
                   <w:docPart w:val="EBA1884503054A2BB6697D21ABE1C95E"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6320,94 +5905,94 @@
           <w:p w14:paraId="0C3D9222" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Kronoberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311BEBEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="311BEBEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-402449873"/>
                 <w:placeholder>
                   <w:docPart w:val="A608E5833BCC456B969A4A7E3E4DF5C1"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1736F18A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="1736F18A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1030640758"/>
                 <w:placeholder>
                   <w:docPart w:val="8F505BE733DD4F32B47FD948092396C0"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6436,94 +6021,94 @@
           <w:p w14:paraId="05727490" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Norrbotten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EE5AA2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="12EE5AA2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="627358936"/>
                 <w:placeholder>
                   <w:docPart w:val="AEA0925F2C694EBD922CCA163BC3C36C"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D17B3AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="5D17B3AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="424627173"/>
                 <w:placeholder>
                   <w:docPart w:val="9FDE7BD33D394704A5CBE05BEB881BEA"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6552,94 +6137,94 @@
           <w:p w14:paraId="5545681C" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Skåne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62B7ED2F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="62B7ED2F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-163792897"/>
                 <w:placeholder>
                   <w:docPart w:val="53D12B3EA2DB4685933C643A91D7AD04"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45131D4F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="45131D4F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="153580414"/>
                 <w:placeholder>
                   <w:docPart w:val="8DB37F431234419DB1DD732854ED6D1D"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6677,94 +6262,94 @@
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5774">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stockholm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB04622" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="2BB04622" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-161928438"/>
                 <w:placeholder>
                   <w:docPart w:val="ED923F85C0A14E19AFE2C7B7EE7889E1"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="247F4059" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="247F4059" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1623188343"/>
                 <w:placeholder>
                   <w:docPart w:val="65BED07D1EC7431AA73B86F52F3988D8"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6794,94 +6379,94 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Region Sörmland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A823E62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="2A823E62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1855027882"/>
                 <w:placeholder>
                   <w:docPart w:val="9300E2CA1B01491CB083F1B96365EF42"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A001E0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="61A001E0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1680265668"/>
                 <w:placeholder>
                   <w:docPart w:val="69F3B5E69BE9407EB30737B43E9D85A9"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6910,94 +6495,94 @@
           <w:p w14:paraId="6A6D3B62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Uppsala</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8C1C1A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="7B8C1C1A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-14388790"/>
                 <w:placeholder>
                   <w:docPart w:val="165C1E828E474E278BF995DAA4A7AE81"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="491F1B2A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="491F1B2A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1399434484"/>
                 <w:placeholder>
                   <w:docPart w:val="7AB33910CF974AB5A1DFC645FB2720A1"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7026,94 +6611,94 @@
           <w:p w14:paraId="4D0F3E11" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Värmland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCCE160" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="5CCCE160" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1240674689"/>
                 <w:placeholder>
                   <w:docPart w:val="DBCB94F51B5544B583E2200239349604"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEEF97D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="3AEEF97D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2125925038"/>
                 <w:placeholder>
                   <w:docPart w:val="46E1F398840047809D0499C984EFBAAD"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7142,94 +6727,94 @@
           <w:p w14:paraId="21887AE3" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Västerbotten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDF23B8" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="0BDF23B8" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1301992025"/>
                 <w:placeholder>
                   <w:docPart w:val="4835717C6BA74DA4B8EA8F3E3BE0D078"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6A07BD" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="0A6A07BD" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1615289046"/>
                 <w:placeholder>
                   <w:docPart w:val="6D629FDF224E4DD0B7A92785DAFFC629"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7258,94 +6843,94 @@
           <w:p w14:paraId="3D7B7B0F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Västernorrland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="452CCA63" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="452CCA63" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1905903321"/>
                 <w:placeholder>
                   <w:docPart w:val="CF73BC3F62ED4CB58161DD1BC7DB5315"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="625D0CEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="625D0CEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-593009736"/>
                 <w:placeholder>
                   <w:docPart w:val="4BBF5DFC122440FE830A3985BC5B0762"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7374,94 +6959,94 @@
           <w:p w14:paraId="15DDBABA" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Västmanland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76512771" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="76512771" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-556010433"/>
                 <w:placeholder>
                   <w:docPart w:val="F75D31D9EC5948B3875FE212E27F4B85"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22630AE5" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="22630AE5" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2061899298"/>
                 <w:placeholder>
                   <w:docPart w:val="A997E78DE80746A6B459665A533B5F24"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7490,94 +7075,94 @@
           <w:p w14:paraId="0D281B11" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Västra Götalandsregionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A32115" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="56A32115" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2042782794"/>
                 <w:placeholder>
                   <w:docPart w:val="6401CA25E82C4021AE726929E9E710D3"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B390E86" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="4B390E86" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-665481053"/>
                 <w:placeholder>
                   <w:docPart w:val="2E6BD1A7117A48B5A9E68F846B367745"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7606,94 +7191,94 @@
           <w:p w14:paraId="7DC90EBD" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Örebro län</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25476AD0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="25476AD0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-253756847"/>
                 <w:placeholder>
                   <w:docPart w:val="D25F6523E9C743B0AE055D596794F62E"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD974AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="3FD974AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1654252063"/>
                 <w:placeholder>
                   <w:docPart w:val="E23E364AF4E6413DB3A76F962945CB4E"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7722,94 +7307,94 @@
           <w:p w14:paraId="68AC7F14" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region Östergötland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9405EC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="3C9405EC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1182171870"/>
                 <w:placeholder>
                   <w:docPart w:val="77F3087E2D2D4328B4A662B00BD66823"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B3F88B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="15B3F88B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="652649427"/>
                 <w:placeholder>
                   <w:docPart w:val="71822E58268E477A80312C2B91399A18"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7852,206 +7437,138 @@
           <w:sz w:val="2"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6516"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A77BF" w:rsidRPr="009A77BF" w14:paraId="45BFB0EC" w14:textId="77777777" w:rsidTr="0089480F">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612E6ABE" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="612E6ABE" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A77BF">
-              <w:rPr>
-[...13 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC1EB1E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="4CC1EB1E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="942425063"/>
                 <w:placeholder>
                   <w:docPart w:val="9EDF6BF82DFA47148F6170948EB2C8A3"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="009A77BF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4665AD8C" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="0010420C" w:rsidP="009A77BF">
+          <w:p w14:paraId="4665AD8C" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="008015C9" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="402258198"/>
                 <w:placeholder>
                   <w:docPart w:val="F95C77E1833D4A85B70F707AEEC87DA8"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9100,65 +8617,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="466B6ED2" w14:textId="34B45EE4" w:rsidR="009276A5" w:rsidRPr="00AE73A5" w:rsidRDefault="0075659B" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009276A5" w:rsidRPr="00AE73A5">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009276A5">
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="009276A5" w:rsidRPr="00AE73A5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009276A5" w:rsidRPr="00D22A6A">
-              <w:t>Peppol</w:t>
-[...11 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Peppol-ID/GLN-code:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22874F53" w14:textId="77777777" w:rsidR="009276A5" w:rsidRDefault="009276A5" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE73A5">
               <w:t> </w:t>
             </w:r>
@@ -9394,59 +8898,51 @@
           <w:p w14:paraId="78BC5E73" w14:textId="7BE5CD43" w:rsidR="00F6090F" w:rsidRPr="00F6090F" w:rsidRDefault="00F6090F" w:rsidP="00012E73">
             <w:pPr>
               <w:pStyle w:val="Numreradlista"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6090F">
               <w:t>Vid avtalsbrott kan avtalet sägas upp av ansvarig biobank. Vid ändring av förhållanden av väsentlig betydelse förde underlag på vilken avtal/överenskommelse tecknats, ska översyn och vid behov revidering av</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F6090F">
               <w:t>avtal/överenskommelse ske.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="275F7F94" w14:textId="45ECDBB0" w:rsidR="00F6090F" w:rsidRDefault="00F6090F" w:rsidP="00012E73">
             <w:pPr>
               <w:pStyle w:val="Numreradlista"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6090F">
               <w:t>Prov får skickas för åtgärd till en mottagare först efter att den som är ansvarig för biobanken upprättar avtal</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F6090F">
-              <w:t xml:space="preserve">(Material Transfer </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> [MTA] eller motsvarande) med mottagaren om ändamålet med tillgängliggörandet</w:t>
+              <w:t>(Material Transfer Agreement [MTA] eller motsvarande) med mottagaren om ändamålet med tillgängliggörandet</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F6090F">
               <w:t>och vad som ska ske med prov efter att åtgärden har utförts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46EE71EE" w14:textId="77777777" w:rsidR="009276A5" w:rsidRPr="00083C70" w:rsidRDefault="009276A5" w:rsidP="009A77BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
@@ -9690,339 +9186,211 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">   </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44FB1DF6" w14:textId="2BC63235" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.1.2 Datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCEB564" w14:textId="70B94EE4" w:rsidR="00F41AF1" w:rsidRPr="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4CCEB564" w14:textId="70B94EE4" w:rsidR="00F41AF1" w:rsidRPr="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41AF1" w:rsidRPr="003C3B7A" w14:paraId="368D5874" w14:textId="77777777" w:rsidTr="00012E73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01E4B345" w14:textId="6D80D82B" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t xml:space="preserve">.1.3 Namnförtydligande: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32F5B425" w14:textId="40E73B8F" w:rsidR="00F41AF1" w:rsidRPr="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32F5B425" w14:textId="40E73B8F" w:rsidR="00F41AF1" w:rsidRPr="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B019403" w14:textId="02F1DD50" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.1.4 E-post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B40E17" w14:textId="66981652" w:rsidR="00F41AF1" w:rsidRPr="00845216" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
+          <w:p w14:paraId="20B40E17" w14:textId="66981652" w:rsidR="00F41AF1" w:rsidRPr="003F4D5A" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
-            <w:r w:rsidRPr="00066940">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E7656" w14:paraId="07BDE01B" w14:textId="77777777" w:rsidTr="00012E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="7F2D4BB2" w14:textId="77777777" w:rsidR="001E7656" w:rsidRDefault="6ADC6BE6" w:rsidP="00DF443F">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om tillämpligt. I de fall ansvarig forskare inte finns hos huvudmannen för biobanken. </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10293,399 +9661,393 @@
                   <w:t xml:space="preserve">   </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E7656" w14:paraId="42E0C14A" w14:textId="77777777" w:rsidTr="00012E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63DDB508" w14:textId="0379EBF6" w:rsidR="001E7656" w:rsidRDefault="00786C3B" w:rsidP="00DF443F">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="001E7656">
               <w:t>.2.2 Namnförtydligande</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B76DCE1" w14:textId="77777777" w:rsidR="001E7656" w:rsidRDefault="001E7656" w:rsidP="00DF443F">
+          <w:p w14:paraId="4B76DCE1" w14:textId="77777777" w:rsidR="001E7656" w:rsidRPr="003F4D5A" w:rsidRDefault="001E7656" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A048FF0" w14:textId="6BFD49A9" w:rsidR="001E7656" w:rsidRDefault="00786C3B" w:rsidP="00DF443F">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7656">
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16C3C">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7656">
+              <w:t xml:space="preserve"> Namnförtydligande</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C12A8C2" w14:textId="77777777" w:rsidR="001E7656" w:rsidRPr="003F4D5A" w:rsidRDefault="001E7656" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009933B2" w14:paraId="4F913FEF" w14:textId="77777777" w:rsidTr="00012E73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0013EACC" w14:textId="77777777" w:rsidR="009933B2" w:rsidRDefault="009933B2" w:rsidP="00DF443F">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.2.3 E-post:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1F4373" w14:textId="528EA112" w:rsidR="009933B2" w:rsidRDefault="009933B2" w:rsidP="003F4D5A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A048FF0" w14:textId="6BFD49A9" w:rsidR="001E7656" w:rsidRDefault="00786C3B" w:rsidP="00DF443F">
+          <w:p w14:paraId="7903C29B" w14:textId="306F6C4C" w:rsidR="009933B2" w:rsidRDefault="009933B2" w:rsidP="00DF443F">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>8</w:t>
-[...2 lines deleted...]
-              <w:t>.2.</w:t>
+              <w:t>8.2.</w:t>
             </w:r>
             <w:r w:rsidR="00C16C3C">
-              <w:t>6</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="0C12A8C2" w14:textId="77777777" w:rsidR="001E7656" w:rsidRDefault="001E7656" w:rsidP="00DF443F">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> E-post:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6B7C6C" w14:textId="48A5BCE6" w:rsidR="009933B2" w:rsidDel="00786C3B" w:rsidRDefault="009933B2" w:rsidP="003F4D5A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86465">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009933B2" w14:paraId="4F913FEF" w14:textId="77777777" w:rsidTr="00012E73">
+      <w:tr w:rsidR="001E7656" w14:paraId="03128495" w14:textId="77777777" w:rsidTr="00012E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0013EACC" w14:textId="77777777" w:rsidR="009933B2" w:rsidRDefault="009933B2" w:rsidP="00DF443F">
+          <w:p w14:paraId="4364112B" w14:textId="672842B5" w:rsidR="001E7656" w:rsidRDefault="00786C3B" w:rsidP="00DF443F">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>8.2.3 E-post:</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E86465">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7656">
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="009933B2">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7656">
+              <w:t xml:space="preserve"> Datum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F37DED" w14:textId="77777777" w:rsidR="001E7656" w:rsidRPr="003F4D5A" w:rsidRDefault="001E7656" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E86465">
+            <w:r w:rsidRPr="003F4D5A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E86465">
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E86465">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00E86465">
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7903C29B" w14:textId="306F6C4C" w:rsidR="009933B2" w:rsidRDefault="009933B2" w:rsidP="00DF443F">
+          <w:p w14:paraId="4832EF19" w14:textId="608CB681" w:rsidR="001E7656" w:rsidRDefault="00786C3B" w:rsidP="00DF443F">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>8.2.</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7656">
+              <w:t>.2.</w:t>
             </w:r>
             <w:r w:rsidR="00C16C3C">
-              <w:t>7</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E86465">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7656">
+              <w:t xml:space="preserve"> Datum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="650B719D" w14:textId="77777777" w:rsidR="001E7656" w:rsidRPr="003F4D5A" w:rsidRDefault="001E7656" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E86465">
+            <w:r w:rsidRPr="003F4D5A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E86465">
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E86465">
-[...143 lines deleted...]
-            <w:r w:rsidRPr="00E86465">
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41AF1" w:rsidRPr="00C42015" w14:paraId="0F658F7D" w14:textId="77777777" w:rsidTr="5A0F422B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="60274365" w14:textId="3F7D3556" w:rsidR="00F41AF1" w:rsidRPr="005A5A1C" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r w:rsidRPr="005A5A1C">
               <w:t>Beslut</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> av ansvarig biobank</w:t>
             </w:r>
@@ -10698,329 +10060,223 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(Ifylles av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="005A5A1C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ehörig företrädare)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D51545A" w14:textId="77777777" w:rsidR="00F41AF1" w:rsidRPr="00FD4C8A" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
-[...1 lines deleted...]
-              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+          <w:p w14:paraId="5D51545A" w14:textId="77777777" w:rsidR="00F41AF1" w:rsidRPr="00FD4C8A" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="006F668A">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="168990572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C42015">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001D620E">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ansökan om ändring beviljas med följande villkor:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141DF8A9" w14:textId="77777777" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
-[...1 lines deleted...]
-              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+          <w:p w14:paraId="141DF8A9" w14:textId="77777777" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="006F668A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1621720872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001D620E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001D620E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve"> Ansökan om ändring avslås med följande motivering:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Ansökan om ändring avslås med följande motivering:</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0AFC">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD91773" w14:textId="172B1900" w:rsidR="00F41AF1" w:rsidRPr="00C42015" w:rsidRDefault="03C8AB85" w:rsidP="00DC0AFC">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:spacing w:before="360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03C8AB85">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Beslutet kan</w:t>
             </w:r>
             <w:r w:rsidR="00C873A9">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11153,355 +10409,222 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="667D9BCC" w14:textId="18FF4498" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000A1260">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.2 Datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AF0ECCE" w14:textId="7BCED7CB" w:rsidR="00F41AF1" w:rsidRPr="000F5309" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="4AF0ECCE" w14:textId="7BCED7CB" w:rsidR="00F41AF1" w:rsidRPr="000F5309" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41AF1" w14:paraId="252C0D10" w14:textId="77777777" w:rsidTr="00012E73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="4BF62076" w14:textId="13F74A1F" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000A1260">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.3 Namnförtydligande:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5682E4" w14:textId="3C482E2D" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="5C5682E4" w14:textId="3C482E2D" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00066940">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="4F63AECA" w14:textId="10E34501" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00ED48C3">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.4 E-post:</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="00883944">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35980CB3" w14:textId="3E355D3D" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="35980CB3" w14:textId="3E355D3D" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41AF1">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39F1DEB7" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="009A77BF" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E607335" w14:textId="14AE06B8" w:rsidR="00F6090F" w:rsidRDefault="007C76E2" w:rsidP="007C76E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
@@ -11618,86 +10741,71 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6305E789" w14:textId="51F48C4A" w:rsidR="00F6090F" w:rsidRDefault="00F6090F" w:rsidP="00012E73">
             <w:pPr>
               <w:pStyle w:val="Numreradlista"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6090F">
               <w:t>Vid ändring av förhållanden av väsentlig betydelse för de underlag på vilken avtal tecknats, ska ny ansökan lämnas in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E04DA9" w14:paraId="11CAB4EC" w14:textId="77777777" w:rsidTr="1B16052B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DF12C7A" w14:textId="7B9C552C" w:rsidR="00E04DA9" w:rsidRPr="000E7CE6" w:rsidRDefault="00E04DA9" w:rsidP="00E04DA9">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="000E7CE6">
               <w:t>Särskilda villkor (om tillämpligt):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF8EDE1" w14:textId="68440BCD" w:rsidR="00E04DA9" w:rsidRPr="00F6090F" w:rsidRDefault="00E04DA9" w:rsidP="00012E73">
-[...34 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3DF8EDE1" w14:textId="68440BCD" w:rsidR="00E04DA9" w:rsidRPr="00F6090F" w:rsidRDefault="00E04DA9" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:fldSimple w:instr=" FORMTEXT ">
+              <w:r w:rsidR="17419D91">
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="17419D91">
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="17419D91">
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="17419D91">
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="17419D91">
+                <w:t> </w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C13257F" w14:textId="77777777" w:rsidR="00F6090F" w:rsidRPr="00012E73" w:rsidRDefault="00F6090F" w:rsidP="00012E73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9600" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
       </w:tblGrid>
       <w:tr w:rsidR="006317F3" w14:paraId="325C7223" w14:textId="77777777" w:rsidTr="1B16052B">
@@ -11798,239 +10906,260 @@
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10.1.1 Underskrift:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1911916975"/>
               <w:placeholder>
                 <w:docPart w:val="E859BD19158942C2AB832572B2A444BE"/>
               </w:placeholder>
               <w15:color w:val="FF0000"/>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="118F98C3" w14:textId="797122B9" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
-[...3 lines deleted...]
-                <w:r w:rsidRPr="6ADC6BE6">
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="FF0000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:fldChar w:fldCharType="begin"/>
-[...29 lines deleted...]
-              </w:p>
+                  <w:id w:val="-1174877572"/>
+                  <w:placeholder>
+                    <w:docPart w:val="30E9E91CDABE4719A73D6CBA5CFF4711"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w15:color w:val="FF0000"/>
+                  <w15:appearance w15:val="hidden"/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="118F98C3" w14:textId="578C8FDF" w:rsidR="005A0443" w:rsidRPr="003F4D5A" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
+                    <w:pPr>
+                      <w:pStyle w:val="Flt-titel"/>
+                      <w:spacing w:after="40"/>
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0047434B">
+                      <w:rPr>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">   </w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65532F57" w14:textId="77777777" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10.1.2 Datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="723FFCA6" w14:textId="434C086D" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="723FFCA6" w14:textId="066449A8" w:rsidR="005A0443" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00066940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="6ADC6BE6">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="6ADC6BE6">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A0443" w14:paraId="1DDC6BD0" w14:textId="57AFC83A" w:rsidTr="1B16052B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56EC260C" w14:textId="77777777" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1.3 Namnförtydligande: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B38AB0" w14:textId="3C7C7C24" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="57B38AB0" w14:textId="1ACB14AA" w:rsidR="005A0443" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00066940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="6ADC6BE6">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="6ADC6BE6">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB34C7E" w14:textId="77777777" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10.1.4 E-post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA14678" w14:textId="0F8A4855" w:rsidR="005A0443" w:rsidRDefault="005A0443" w:rsidP="005A0443">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0DA14678" w14:textId="053DA375" w:rsidR="005A0443" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00066940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00005ADC" w14:paraId="0C62982B" w14:textId="77777777" w:rsidTr="1B16052B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14729FA1" w14:textId="515620BC" w:rsidR="00005ADC" w:rsidRPr="007C76E2" w:rsidRDefault="00786C3B" w:rsidP="00005ADC">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12139,354 +11268,232 @@
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74AA515E" w14:textId="5FEDA689" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.2 Datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FC05785" w14:textId="45008706" w:rsidR="00F41AF1" w:rsidRPr="000F5309" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="1FC05785" w14:textId="6750817A" w:rsidR="00F41AF1" w:rsidRPr="000F5309" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00F41AF1">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F41AF1">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F41AF1">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41AF1" w14:paraId="16C5BD2C" w14:textId="77777777" w:rsidTr="1B16052B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71749DEB" w14:textId="0C118B5A" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t xml:space="preserve"> Namnförtydligande:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="342B75EF" w14:textId="21DB4718" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="342B75EF" w14:textId="2C7566D3" w:rsidR="00F41AF1" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00F41AF1">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F41AF1">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F41AF1">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066940">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="743BF079" w14:textId="7B638266" w:rsidR="00F41AF1" w:rsidRDefault="00786C3B" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1">
               <w:t xml:space="preserve"> E-post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CED4D92" w14:textId="3A853A42" w:rsidR="00F41AF1" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
+          <w:p w14:paraId="5CED4D92" w14:textId="4036BC9B" w:rsidR="00F41AF1" w:rsidRPr="003F4D5A" w:rsidRDefault="00D51950" w:rsidP="003F4D5A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D53CBA" w14:paraId="765246F9" w14:textId="77777777" w:rsidTr="1B16052B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="201ED5EA" w14:textId="19D992DC" w:rsidR="00D53CBA" w:rsidRPr="005A5A1C" w:rsidRDefault="00D53CBA" w:rsidP="00D53CBA">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
             </w:pPr>
             <w:r w:rsidRPr="005A5A1C">
               <w:t>Beslut</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> av utlämnande biobank</w:t>
             </w:r>
@@ -12499,329 +11506,223 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(Ifylles av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="005A5A1C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ehörig företrädare)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D660568" w14:textId="73157A13" w:rsidR="00D53CBA" w:rsidRDefault="00D53CBA" w:rsidP="00A2541E">
-[...1 lines deleted...]
-              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+          <w:p w14:paraId="7D660568" w14:textId="73157A13" w:rsidR="00D53CBA" w:rsidRDefault="00D53CBA" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="006F668A">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1900739416"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C42015">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001D620E">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ansökan om ändring av avtal beviljas med följande villkor:</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3145CF37" w14:textId="5EE490EC" w:rsidR="00D53CBA" w:rsidRDefault="00D53CBA" w:rsidP="00A2541E">
-[...1 lines deleted...]
-              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+          <w:p w14:paraId="3145CF37" w14:textId="5EE490EC" w:rsidR="00D53CBA" w:rsidRDefault="00D53CBA" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="006F668A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-314646018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001D620E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001D620E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve"> Ansökan om ändring av avtal avslås med följande motivering:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2541E">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Ansökan om ändring av avtal avslås med följande motivering:</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C9B211E" w14:textId="03BE04EC" w:rsidR="00D53CBA" w:rsidRDefault="03C8AB85" w:rsidP="00DC0AFC">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:before="360" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Beslutet kan omprövas av huvudmannen för biobanken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006317F3" w14:paraId="653A7C85" w14:textId="77777777" w:rsidTr="1B16052B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="17F320B5" w14:textId="68094F20" w:rsidR="006317F3" w:rsidRDefault="00786C3B" w:rsidP="00F37405">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
@@ -12925,400 +11826,278 @@
                   </w:rPr>
                   <w:t xml:space="preserve">   </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="28052086" w14:textId="6E49AC3D" w:rsidR="00A2541E" w:rsidRDefault="00786C3B" w:rsidP="00A2541E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10.3</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E">
               <w:t>.2 Datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01EBDFA5" w14:textId="67BD7664" w:rsidR="00A2541E" w:rsidRPr="000F5309" w:rsidRDefault="00A2541E" w:rsidP="00A2541E">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="01EBDFA5" w14:textId="67BD7664" w:rsidR="00A2541E" w:rsidRPr="000F5309" w:rsidRDefault="00A2541E" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A2541E" w14:paraId="0F4EC476" w14:textId="77777777" w:rsidTr="1B16052B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="34FFA12A" w14:textId="084CBB54" w:rsidR="00A2541E" w:rsidRDefault="00786C3B" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10.3</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E">
               <w:t>.3 Namnförtydligande:</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E" w:rsidRPr="00883944">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050CC0D6" w14:textId="5FAAC2CA" w:rsidR="00A2541E" w:rsidRDefault="00A2541E" w:rsidP="00D47FCB">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="050CC0D6" w14:textId="5FAAC2CA" w:rsidR="00A2541E" w:rsidRDefault="00A2541E" w:rsidP="003F4D5A">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
             </w:pPr>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2541E">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="736B14A4" w14:textId="628C2532" w:rsidR="00A2541E" w:rsidRDefault="00786C3B" w:rsidP="00A2541E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10.3</w:t>
             </w:r>
             <w:r w:rsidR="00A2541E">
               <w:t>.4 E-post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBA7607" w14:textId="6E03C485" w:rsidR="00A2541E" w:rsidRDefault="00A2541E" w:rsidP="00A2541E">
+          <w:p w14:paraId="5FBA7607" w14:textId="6E03C485" w:rsidR="00A2541E" w:rsidRPr="003F4D5A" w:rsidRDefault="00A2541E" w:rsidP="003F4D5A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00066940">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4D5A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7122D91E" w14:textId="5BB14EC2" w:rsidR="006317F3" w:rsidRPr="007C5BF1" w:rsidRDefault="00D53CBA" w:rsidP="007C5BF1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53CBA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Huvudmannen för biobanken blir personuppgiftsansvarig för uppgifter i biobanksansökan när den tagits emot av huvudmannens biobank. Uppgifterna behandlas enligt dataskyddsförordningen. För mer information om hur personuppgifterna behandlas i ditt ärende hänvisas till huvudmannen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006317F3" w:rsidRPr="007C5BF1" w:rsidSect="00A37B59">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CC8C727" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07">
+    <w:p w14:paraId="4913DB97" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8CEC72" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F1035BD" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="19DC1310" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2AD4132C" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="24F047F7" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3105A56C" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="40A80025" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="081A521A" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77728778" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07">
+    <w:p w14:paraId="61A25665" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC3F183" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3DF6FE02" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2BD9422D" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="48CC77E3" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="67201A80" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="55A594F0" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4C4F9F5E" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="25A1AD5F" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -13446,51 +12225,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="27519B08" id="Rektangel 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7ltRAVgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSdMEdYosRYcB&#10;RVugHXpWZCk2IIkapcTpfv0o2U26bqdhPsikSPPj8dGXVwdr2F5haMFVfHRWcqachLp124p/f7r5&#10;dMFZiMLVwoBTFX9RgV8tP3647PxCjaEBUytkFMSFRecr3sToF0URZKOsCGfglSOjBrQikorbokbR&#10;UXRrinFZnhcdYO0RpAqBbq97I1/m+ForGe+1DioyU3GqLeYT87lJZ7G8FIstCt+0cihD/EMVVrSO&#10;kh5DXYso2A7bP0LZViIE0PFMgi1A61aq3AN1MyrfdfPYCK9yLwRO8EeYwv8LK+/2j/4BCYbOh0Ug&#10;MXVx0GjTm+pjhwzWyxEsdYhM0uVsOp2fz6acSbKNZvNZOU1oFqevPYb4VYFlSag40jAyRmJ/G2Lv&#10;+uqSkgUwbX3TGpMV3G7WBtle0OAm889fLvKsKPpvbsaxjrKPZyUNVwoikDYikmh9XfHgtpwJsyVm&#10;yog5t4OUIU895b4Woelz5LA9HWwbiZOmtRW/KNMz9GVcqkxlVg0dnEBL0gbqlwdkCD3Ngpc3LSW5&#10;FSE+CCReUZG0K/GeDm2AKodB4qwB/Pm3++RP4yYrZx3xlLr6sROoODPfHBFhPppMErGzMpnOxqTg&#10;W8vmrcXt7BoI0RFtpZdZTP7RvIoawT7TSq1SVjIJJyl3j9+grGO/P7SUUq1W2Y3I7EW8dY9epuAJ&#10;pwTv0+FZoB/mH4k5d/DKabF4R4PeN33pYLWLoNvMkROuxK2k0CJklg1LmzbtrZ69Tr+W5S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdoMqG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqOOIlpDGqQISXBBCBA49uvE2iYjXIXZa8/c4JzjuzOjtTLELZmAnnFxvSYJYJcCQGqt7&#10;aiV8fjzdZMCcV6TVYAkl/KCDXXl5Uahc2zO946n2LYsQcrmS0Hk/5py7pkOj3MqOSNE72skoH8+p&#10;5XpS5wg3A0+TZMON6il+6NSIjx02X/VsImWPb9VzU78G8V0/vFSzFWHYS3l9FaotMI/B/4VhqR+r&#10;Qxk7HexM2rFBwl3MRXWzvl0DW3xxL1Jgh0XL0gx4WfD/G8pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHuW1EBWAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ2gyobfAAAACwEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6B1A26EA" id="Rektangel 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7ltRAVgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSdMEdYosRYcB&#10;RVugHXpWZCk2IIkapcTpfv0o2U26bqdhPsikSPPj8dGXVwdr2F5haMFVfHRWcqachLp124p/f7r5&#10;dMFZiMLVwoBTFX9RgV8tP3647PxCjaEBUytkFMSFRecr3sToF0URZKOsCGfglSOjBrQikorbokbR&#10;UXRrinFZnhcdYO0RpAqBbq97I1/m+ForGe+1DioyU3GqLeYT87lJZ7G8FIstCt+0cihD/EMVVrSO&#10;kh5DXYso2A7bP0LZViIE0PFMgi1A61aq3AN1MyrfdfPYCK9yLwRO8EeYwv8LK+/2j/4BCYbOh0Ug&#10;MXVx0GjTm+pjhwzWyxEsdYhM0uVsOp2fz6acSbKNZvNZOU1oFqevPYb4VYFlSag40jAyRmJ/G2Lv&#10;+uqSkgUwbX3TGpMV3G7WBtle0OAm889fLvKsKPpvbsaxjrKPZyUNVwoikDYikmh9XfHgtpwJsyVm&#10;yog5t4OUIU895b4Woelz5LA9HWwbiZOmtRW/KNMz9GVcqkxlVg0dnEBL0gbqlwdkCD3Ngpc3LSW5&#10;FSE+CCReUZG0K/GeDm2AKodB4qwB/Pm3++RP4yYrZx3xlLr6sROoODPfHBFhPppMErGzMpnOxqTg&#10;W8vmrcXt7BoI0RFtpZdZTP7RvIoawT7TSq1SVjIJJyl3j9+grGO/P7SUUq1W2Y3I7EW8dY9epuAJ&#10;pwTv0+FZoB/mH4k5d/DKabF4R4PeN33pYLWLoNvMkROuxK2k0CJklg1LmzbtrZ69Tr+W5S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdoMqG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqOOIlpDGqQISXBBCBA49uvE2iYjXIXZa8/c4JzjuzOjtTLELZmAnnFxvSYJYJcCQGqt7&#10;aiV8fjzdZMCcV6TVYAkl/KCDXXl5Uahc2zO946n2LYsQcrmS0Hk/5py7pkOj3MqOSNE72skoH8+p&#10;5XpS5wg3A0+TZMON6il+6NSIjx02X/VsImWPb9VzU78G8V0/vFSzFWHYS3l9FaotMI/B/4VhqR+r&#10;Qxk7HexM2rFBwl3MRXWzvl0DW3xxL1Jgh0XL0gx4WfD/G8pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHuW1EBWAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ2gyobfAAAACwEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE77C6F" wp14:editId="3E9D5583">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -13516,51 +12295,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="705BA97E" id="Rektangel 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="7DF5CE71" id="Rektangel 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06188C12" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14F84507" wp14:editId="137CC7E1">
@@ -13596,51 +12375,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="74EFFA55" id="Rektangel 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6ke+kTgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6SuoU2QtMgwo&#10;2gLp0LMiS7EASdQoJU7360fJea3baZgPMinSfHz86JvbrbNsozAa8DUfng04U15CY/yq5t9f5p+u&#10;OItJ+EZY8Krmbyry2+nHDzddmKgRtGAbhYyC+DjpQs3blMKkqqJslRPxDILyZNSATiRScVU1KDqK&#10;7mw1Ggwuqg6wCQhSxUi3972RT0t8rZVMT1pHlZitOdWWyonlXOazmt6IyQpFaI3clSH+oQonjKek&#10;h1D3Igm2RvNHKGckQgSdziS4CrQ2UpUeqJvh4F03i1YEVXohcGI4wBT/X1j5uFmEZyQYuhAnkcTc&#10;xVajy2+qj20LWG8HsNQ2MUmXl+cXA3o4k2QbXhWZwlTHrwPG9FWBY1moOdIwCkZi8xBT77p3ycki&#10;WNPMjbVFwdXyziLbCBrc+Przl6syK4r+m5v1rKPso8tSiCACaSsS1eRCU/PoV5wJuyJmyoQlt4ec&#10;oUw9574Xse1zlLA9HZxJxElrXM1LW/vM1ufKVGHVroMjaFlaQvP2jAyhp1kMcm4oyYOI6Vkg8YrQ&#10;ol1JT3RoC1Q57CTOWsCff7vP/jRusnLWEU+pqx9rgYoz+80TEa6H43EmdlHG55cjUvDUsjy1+LW7&#10;A0J0SFsZZBGzf7J7USO4V1qpWc5KJuEl5e7x2yl3qd8fWkqpZrPiRmQOIj34RZA5eMYpw/uyfRUY&#10;dvNPxJxH2HNaTN7RoPfNX3qYrRNoUzhyxJW4lRVahMKy3dLmTTvVi9fx1zL9BQAA//8DAFBLAwQU&#10;AAYACAAAACEA31iF8t4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fja&#10;AdUoTaeCBBeEJgqHHbPGtBWNU5p0C/8e9wQ3+z3r+XvFNtpBHHHyvSMF6SoBgdQ401Or4OP96WoD&#10;wgdNRg+OUMEPetiW52eFzo070Rse69AKDiGfawVdCGMupW86tNqv3IjE3qebrA68Tq00kz5xuB3k&#10;OkkyaXVP/KHTIz522HzVs+WUPe6q56Z+jel3/fBSzS6Nw16py4tY3YMIGMPfMSz4jA4lMx3cTMaL&#10;QQEXCaxmtzc8LX56l2QgDou2WV+DLAv5v0P5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADqR76ROAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN9YhfLeAAAACwEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="32A884D1" id="Rektangel 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6ke+kTgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6SuoU2QtMgwo&#10;2gLp0LMiS7EASdQoJU7360fJea3baZgPMinSfHz86JvbrbNsozAa8DUfng04U15CY/yq5t9f5p+u&#10;OItJ+EZY8Krmbyry2+nHDzddmKgRtGAbhYyC+DjpQs3blMKkqqJslRPxDILyZNSATiRScVU1KDqK&#10;7mw1Ggwuqg6wCQhSxUi3972RT0t8rZVMT1pHlZitOdWWyonlXOazmt6IyQpFaI3clSH+oQonjKek&#10;h1D3Igm2RvNHKGckQgSdziS4CrQ2UpUeqJvh4F03i1YEVXohcGI4wBT/X1j5uFmEZyQYuhAnkcTc&#10;xVajy2+qj20LWG8HsNQ2MUmXl+cXA3o4k2QbXhWZwlTHrwPG9FWBY1moOdIwCkZi8xBT77p3ycki&#10;WNPMjbVFwdXyziLbCBrc+Przl6syK4r+m5v1rKPso8tSiCACaSsS1eRCU/PoV5wJuyJmyoQlt4ec&#10;oUw9574Xse1zlLA9HZxJxElrXM1LW/vM1ufKVGHVroMjaFlaQvP2jAyhp1kMcm4oyYOI6Vkg8YrQ&#10;ol1JT3RoC1Q57CTOWsCff7vP/jRusnLWEU+pqx9rgYoz+80TEa6H43EmdlHG55cjUvDUsjy1+LW7&#10;A0J0SFsZZBGzf7J7USO4V1qpWc5KJuEl5e7x2yl3qd8fWkqpZrPiRmQOIj34RZA5eMYpw/uyfRUY&#10;dvNPxJxH2HNaTN7RoPfNX3qYrRNoUzhyxJW4lRVahMKy3dLmTTvVi9fx1zL9BQAA//8DAFBLAwQU&#10;AAYACAAAACEA31iF8t4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fja&#10;AdUoTaeCBBeEJgqHHbPGtBWNU5p0C/8e9wQ3+z3r+XvFNtpBHHHyvSMF6SoBgdQ401Or4OP96WoD&#10;wgdNRg+OUMEPetiW52eFzo070Rse69AKDiGfawVdCGMupW86tNqv3IjE3qebrA68Tq00kz5xuB3k&#10;OkkyaXVP/KHTIz522HzVs+WUPe6q56Z+jel3/fBSzS6Nw16py4tY3YMIGMPfMSz4jA4lMx3cTMaL&#10;QQEXCaxmtzc8LX56l2QgDou2WV+DLAv5v0P5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADqR76ROAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN9YhfLeAAAACwEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="350CCE44" wp14:editId="4751E423">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -13666,51 +12445,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="01D0723E" id="Rektangel 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="1A148D68" id="Rektangel 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
@@ -13759,51 +12538,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3E5D19D8" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="3FAD9635" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -13842,51 +12621,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3247CE35" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="383D3E4A" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
@@ -13935,51 +12714,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5926B225" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="1F97A05C" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -14018,78 +12797,78 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="31F327EB" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="59A215B5" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B4A1990" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="00C1BF15" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E963DF2" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07">
+    <w:p w14:paraId="6EA058AB" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D3299B" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="21B48714" w14:textId="77777777" w:rsidR="00CA597A" w:rsidRDefault="00CA597A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="18767E5D" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="14DA76C0" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1C0A69BC" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="56871DCC" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="188F0669" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="41F5A1D1" w14:textId="77777777" w:rsidR="008015C9" w:rsidRDefault="008015C9" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="466709535"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D4CB5CD" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
         <w:pPr>
@@ -14861,51 +13640,51 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3C365B09" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYtrd+sAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi6x9qkbWAsvM4hRnIp&#10;mgBNP4DRY1eAXhAVr/33oWTHcdNbUR20lCgOOeTs6nbnHdvqjDaGgV8tOs50kFHZMA789/P95ZIz&#10;LBAUuBj0wPca+e364stqTr2+jlN0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgod8yhUhpnQvRPX&#10;XXcj5phVylFqRLrdHJx83fCN0bI8GoO6MDdwqq20Pbf9pe5ivYJ+zJAmK49lwD9U4cEGSnqC2kAB&#10;9prtX1DeyhwxmrKQ0YtojJW6cSA2V90nNr8mSLpxoeZgOrUJ/x+s/Lm9C0+Z2jAn7DE95cpiZ7Kv&#10;X6qP7Vqz9qdm6V1hki5vlt86WpzJd5/4CEwZy4OOnlVj4M6GygN62P7AQsno6fuTeh3ivXWuzcIF&#10;NhP41+8VGUgRxkEh0yc1cAwjZ+BGkposuSFidFbV6IqDe7xzmW2Bpk0iUXF+pnI5c4CFHMShrTp1&#10;quCP0FrOBnA6BDfXQRzeFlKos37gy/NoF2pG3TR2JPXRwmq9RLVvnRX1RPNrSY9aqwI5P5N9/kes&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhALAaZvjeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu9C/8MyBW92U0MbjdmUUunBW40KHrfZyYfNzobspo3/3ikIepx3Ht6PbDPZTpxx8K0jBctF&#10;BAKpdKalWsH72/7uAYQPmozuHKGCb/SwyWc3mU6Nu9ArnotQCzYhn2oFTQh9KqUvG7TaL1yPxL/K&#10;DVYHPodamkFf2Nx28j6K1tLqljih0T3uGixPxWgVjIddFbX7ePr6jAs5viSHj+eqVup2Pm2fQASc&#10;wh8M1/pcHXLudHQjGS86Bat1wiTryYonXIFlHD+COP5KMs/k/w35DwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDYtrd+sAEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCwGmb43gAAAAsBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+            <v:line w14:anchorId="6777E6FF" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYtrd+sAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi6x9qkbWAsvM4hRnIp&#10;mgBNP4DRY1eAXhAVr/33oWTHcdNbUR20lCgOOeTs6nbnHdvqjDaGgV8tOs50kFHZMA789/P95ZIz&#10;LBAUuBj0wPca+e364stqTr2+jlN0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgod8yhUhpnQvRPX&#10;XXcj5phVylFqRLrdHJx83fCN0bI8GoO6MDdwqq20Pbf9pe5ivYJ+zJAmK49lwD9U4cEGSnqC2kAB&#10;9prtX1DeyhwxmrKQ0YtojJW6cSA2V90nNr8mSLpxoeZgOrUJ/x+s/Lm9C0+Z2jAn7DE95cpiZ7Kv&#10;X6qP7Vqz9qdm6V1hki5vlt86WpzJd5/4CEwZy4OOnlVj4M6GygN62P7AQsno6fuTeh3ivXWuzcIF&#10;NhP41+8VGUgRxkEh0yc1cAwjZ+BGkposuSFidFbV6IqDe7xzmW2Bpk0iUXF+pnI5c4CFHMShrTp1&#10;quCP0FrOBnA6BDfXQRzeFlKos37gy/NoF2pG3TR2JPXRwmq9RLVvnRX1RPNrSY9aqwI5P5N9/kes&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhALAaZvjeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu9C/8MyBW92U0MbjdmUUunBW40KHrfZyYfNzobspo3/3ikIepx3Ht6PbDPZTpxx8K0jBctF&#10;BAKpdKalWsH72/7uAYQPmozuHKGCb/SwyWc3mU6Nu9ArnotQCzYhn2oFTQh9KqUvG7TaL1yPxL/K&#10;DVYHPodamkFf2Nx28j6K1tLqljih0T3uGixPxWgVjIddFbX7ePr6jAs5viSHj+eqVup2Pm2fQASc&#10;wh8M1/pcHXLudHQjGS86Bat1wiTryYonXIFlHD+COP5KMs/k/w35DwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDYtrd+sAEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCwGmb43gAAAAsBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="337CAED6" wp14:editId="514C0781">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Bildobjekt 15"/>
@@ -15889,51 +14668,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="719F63CE" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="77159596" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1327260415" name="Bildobjekt 1327260415"/>
@@ -18504,83 +17283,84 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6w6YzTBgXX+p1Lf6Ar85sB2TuujrnVTnFAa7t/L8mZyugKpLeZ39WPIc6t29ZjLNUV2incM12/fxlrcT68F2rg==" w:salt="CAXnq2/QroEpq5xWcFvPCA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2I3cV4hitDt/EMVT+Ja2hOFxVMDXowF/Dfl0Vv79wkUCrwtQKy1JKOE7B66P/68896Ho+jMmjCC/z4KUICqBEQ==" w:salt="qUFMb03EsyuTY0V8s0JDuA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="0000048C"/>
     <w:rsid w:val="00000FA2"/>
     <w:rsid w:val="00003DAC"/>
     <w:rsid w:val="00005ADC"/>
     <w:rsid w:val="00007194"/>
+    <w:rsid w:val="00010BF4"/>
     <w:rsid w:val="00012E73"/>
     <w:rsid w:val="00014ED4"/>
     <w:rsid w:val="0001536E"/>
     <w:rsid w:val="00020F99"/>
     <w:rsid w:val="00026571"/>
     <w:rsid w:val="00030D9C"/>
     <w:rsid w:val="00044CED"/>
     <w:rsid w:val="0004666D"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00072DA5"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00076E79"/>
     <w:rsid w:val="00082C38"/>
     <w:rsid w:val="00083C70"/>
     <w:rsid w:val="00085A2A"/>
     <w:rsid w:val="00085D51"/>
     <w:rsid w:val="00087CF1"/>
     <w:rsid w:val="000A1260"/>
     <w:rsid w:val="000A1874"/>
     <w:rsid w:val="000A2684"/>
     <w:rsid w:val="000A7EB0"/>
     <w:rsid w:val="000ABF73"/>
     <w:rsid w:val="000B4ACA"/>
     <w:rsid w:val="000B7945"/>
     <w:rsid w:val="000B7FB6"/>
@@ -18709,51 +17489,53 @@
     <w:rsid w:val="00342A16"/>
     <w:rsid w:val="00344A95"/>
     <w:rsid w:val="0034637A"/>
     <w:rsid w:val="003623A0"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00373189"/>
     <w:rsid w:val="003759F0"/>
     <w:rsid w:val="00381B8F"/>
     <w:rsid w:val="00381F6B"/>
     <w:rsid w:val="003832CA"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A6E6C"/>
     <w:rsid w:val="003B0D9B"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C349D"/>
     <w:rsid w:val="003C5265"/>
     <w:rsid w:val="003D550A"/>
     <w:rsid w:val="003D5DA6"/>
     <w:rsid w:val="003D6BC1"/>
     <w:rsid w:val="003E0132"/>
     <w:rsid w:val="003E04F7"/>
     <w:rsid w:val="003E1479"/>
+    <w:rsid w:val="003E3576"/>
     <w:rsid w:val="003F172A"/>
+    <w:rsid w:val="003F4D5A"/>
     <w:rsid w:val="003F6CF4"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="00412843"/>
     <w:rsid w:val="004129E0"/>
     <w:rsid w:val="00412B6C"/>
     <w:rsid w:val="004170D3"/>
     <w:rsid w:val="0042215A"/>
     <w:rsid w:val="0043297A"/>
     <w:rsid w:val="00432F4E"/>
     <w:rsid w:val="00435D3C"/>
     <w:rsid w:val="004378C2"/>
     <w:rsid w:val="00440AEC"/>
     <w:rsid w:val="00443B95"/>
     <w:rsid w:val="00443E38"/>
     <w:rsid w:val="00444B6A"/>
     <w:rsid w:val="004522AE"/>
     <w:rsid w:val="004536BE"/>
     <w:rsid w:val="00460392"/>
     <w:rsid w:val="00463716"/>
     <w:rsid w:val="00467E32"/>
     <w:rsid w:val="004843F4"/>
     <w:rsid w:val="00484B18"/>
     <w:rsid w:val="00487551"/>
     <w:rsid w:val="00491AAD"/>
     <w:rsid w:val="00492E4F"/>
@@ -18787,152 +17569,157 @@
     <w:rsid w:val="00526708"/>
     <w:rsid w:val="00530915"/>
     <w:rsid w:val="00531A13"/>
     <w:rsid w:val="00531E13"/>
     <w:rsid w:val="00535561"/>
     <w:rsid w:val="005378AF"/>
     <w:rsid w:val="005411E5"/>
     <w:rsid w:val="00550373"/>
     <w:rsid w:val="00553250"/>
     <w:rsid w:val="0055401F"/>
     <w:rsid w:val="00557045"/>
     <w:rsid w:val="00561B89"/>
     <w:rsid w:val="00562FB6"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="00565D03"/>
     <w:rsid w:val="00566F99"/>
     <w:rsid w:val="0057642B"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00583E69"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="0059617B"/>
     <w:rsid w:val="005A01B0"/>
     <w:rsid w:val="005A0443"/>
     <w:rsid w:val="005A5A1C"/>
+    <w:rsid w:val="005A6D9B"/>
     <w:rsid w:val="005A780B"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B0F5E"/>
     <w:rsid w:val="005B215D"/>
     <w:rsid w:val="005B3914"/>
     <w:rsid w:val="005B3ED3"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005C5D3A"/>
     <w:rsid w:val="005C686C"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="005E2CAF"/>
     <w:rsid w:val="005E6C50"/>
     <w:rsid w:val="005F19E8"/>
     <w:rsid w:val="005F5D6E"/>
     <w:rsid w:val="0060753A"/>
     <w:rsid w:val="00610650"/>
     <w:rsid w:val="00615485"/>
     <w:rsid w:val="00616EED"/>
+    <w:rsid w:val="00624C70"/>
     <w:rsid w:val="006271AB"/>
     <w:rsid w:val="006317F3"/>
     <w:rsid w:val="006369C4"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="00646AAD"/>
     <w:rsid w:val="0065107B"/>
+    <w:rsid w:val="00652A4F"/>
     <w:rsid w:val="006569CA"/>
     <w:rsid w:val="0066571F"/>
     <w:rsid w:val="006713E1"/>
     <w:rsid w:val="0067163E"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="006758B9"/>
     <w:rsid w:val="00685A44"/>
     <w:rsid w:val="00687DC6"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00692DA1"/>
     <w:rsid w:val="00692DD0"/>
     <w:rsid w:val="00692EE5"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006B18FA"/>
     <w:rsid w:val="006B2A8A"/>
     <w:rsid w:val="006B38EA"/>
     <w:rsid w:val="006B6942"/>
     <w:rsid w:val="006C4DA8"/>
     <w:rsid w:val="006D0617"/>
     <w:rsid w:val="006D4BE7"/>
     <w:rsid w:val="006D6F66"/>
     <w:rsid w:val="006D748A"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006F3A63"/>
     <w:rsid w:val="006F4AA3"/>
     <w:rsid w:val="006F668A"/>
     <w:rsid w:val="00701BDC"/>
     <w:rsid w:val="00701C5E"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="00704B88"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="007151B0"/>
     <w:rsid w:val="007159A0"/>
+    <w:rsid w:val="00724148"/>
     <w:rsid w:val="0073168F"/>
     <w:rsid w:val="00732038"/>
     <w:rsid w:val="00734E2D"/>
     <w:rsid w:val="00742915"/>
     <w:rsid w:val="007455CC"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00754536"/>
     <w:rsid w:val="0075659B"/>
     <w:rsid w:val="007571D6"/>
     <w:rsid w:val="00760E92"/>
     <w:rsid w:val="00761366"/>
     <w:rsid w:val="00763614"/>
     <w:rsid w:val="00764536"/>
     <w:rsid w:val="00764E17"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00771D88"/>
     <w:rsid w:val="007755F5"/>
     <w:rsid w:val="00783DB9"/>
     <w:rsid w:val="00784B7A"/>
     <w:rsid w:val="00786A1E"/>
     <w:rsid w:val="00786C3B"/>
     <w:rsid w:val="00792D00"/>
     <w:rsid w:val="00797C47"/>
     <w:rsid w:val="007A088E"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007B1E0E"/>
     <w:rsid w:val="007B70E3"/>
     <w:rsid w:val="007C0FFC"/>
     <w:rsid w:val="007C54D4"/>
     <w:rsid w:val="007C5BF1"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007C76E2"/>
     <w:rsid w:val="007C7B6C"/>
     <w:rsid w:val="007D0152"/>
     <w:rsid w:val="007D3A9E"/>
     <w:rsid w:val="007E01F7"/>
     <w:rsid w:val="007E2633"/>
     <w:rsid w:val="007F19B2"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F2F74"/>
     <w:rsid w:val="007F62FD"/>
+    <w:rsid w:val="008015C9"/>
     <w:rsid w:val="0080227F"/>
     <w:rsid w:val="00807B9E"/>
     <w:rsid w:val="008106C6"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="00811B63"/>
     <w:rsid w:val="00812BE9"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00821F1D"/>
     <w:rsid w:val="00825263"/>
     <w:rsid w:val="008261CC"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="0084146F"/>
     <w:rsid w:val="00845216"/>
     <w:rsid w:val="0084667B"/>
     <w:rsid w:val="0085295B"/>
     <w:rsid w:val="00852F7F"/>
     <w:rsid w:val="00853AEF"/>
     <w:rsid w:val="00854318"/>
     <w:rsid w:val="008572A9"/>
     <w:rsid w:val="00860D54"/>
     <w:rsid w:val="00861745"/>
     <w:rsid w:val="00864F93"/>
     <w:rsid w:val="008766A9"/>
     <w:rsid w:val="00893A63"/>
     <w:rsid w:val="0089480F"/>
@@ -19116,50 +17903,51 @@
     <w:rsid w:val="00CD2839"/>
     <w:rsid w:val="00CE2C10"/>
     <w:rsid w:val="00CE60A1"/>
     <w:rsid w:val="00CF3DDB"/>
     <w:rsid w:val="00CF41E7"/>
     <w:rsid w:val="00CF5DE3"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D0512C"/>
     <w:rsid w:val="00D060C0"/>
     <w:rsid w:val="00D069DB"/>
     <w:rsid w:val="00D11C89"/>
     <w:rsid w:val="00D13E76"/>
     <w:rsid w:val="00D14404"/>
     <w:rsid w:val="00D1519F"/>
     <w:rsid w:val="00D16DA9"/>
     <w:rsid w:val="00D21D03"/>
     <w:rsid w:val="00D22FD5"/>
     <w:rsid w:val="00D25201"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D35953"/>
     <w:rsid w:val="00D370DD"/>
     <w:rsid w:val="00D43B9A"/>
     <w:rsid w:val="00D43CE9"/>
     <w:rsid w:val="00D4774F"/>
     <w:rsid w:val="00D47FCB"/>
+    <w:rsid w:val="00D51950"/>
     <w:rsid w:val="00D53C44"/>
     <w:rsid w:val="00D53CBA"/>
     <w:rsid w:val="00D60117"/>
     <w:rsid w:val="00D612FC"/>
     <w:rsid w:val="00D6612A"/>
     <w:rsid w:val="00D70151"/>
     <w:rsid w:val="00D7301B"/>
     <w:rsid w:val="00D81A99"/>
     <w:rsid w:val="00D81C30"/>
     <w:rsid w:val="00D8533F"/>
     <w:rsid w:val="00D86FA4"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D921E4"/>
     <w:rsid w:val="00D93A9E"/>
     <w:rsid w:val="00D96B62"/>
     <w:rsid w:val="00D96F99"/>
     <w:rsid w:val="00DA1EC4"/>
     <w:rsid w:val="00DB1332"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC0610"/>
     <w:rsid w:val="00DC0AFC"/>
     <w:rsid w:val="00DC43C0"/>
     <w:rsid w:val="00DD27F7"/>
     <w:rsid w:val="00DD2BEC"/>
     <w:rsid w:val="00DD5AB8"/>
@@ -19765,51 +18553,50 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA4F42"/>
     <w:pPr>
       <w:spacing w:before="320" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
@@ -21499,50 +20286,82 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{073A88EF-EE66-4BEF-BE1D-D0C209D11724}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0058095F" w:rsidRDefault="006E729A" w:rsidP="006E729A">
           <w:pPr>
             <w:pStyle w:val="E859BD19158942C2AB832572B2A444BE"/>
           </w:pPr>
           <w:r w:rsidRPr="6ADC6BE6">
             <w:rPr>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30E9E91CDABE4719A73D6CBA5CFF4711"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{49681F7A-384C-46BA-A6E1-82136A88ED13}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A3481F" w:rsidRDefault="00B70C35" w:rsidP="00B70C35">
+          <w:pPr>
+            <w:pStyle w:val="30E9E91CDABE4719A73D6CBA5CFF4711"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F9408D">
+            <w:rPr>
+              <w:bCs/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -21667,102 +20486,107 @@
     <w:rsid w:val="001273F6"/>
     <w:rsid w:val="00142B63"/>
     <w:rsid w:val="00146326"/>
     <w:rsid w:val="00156844"/>
     <w:rsid w:val="00167CD4"/>
     <w:rsid w:val="001A08A0"/>
     <w:rsid w:val="001E2A0C"/>
     <w:rsid w:val="00211957"/>
     <w:rsid w:val="00213370"/>
     <w:rsid w:val="00232CD8"/>
     <w:rsid w:val="00241C71"/>
     <w:rsid w:val="00252421"/>
     <w:rsid w:val="002668BB"/>
     <w:rsid w:val="002A4BAC"/>
     <w:rsid w:val="002C1005"/>
     <w:rsid w:val="002D0647"/>
     <w:rsid w:val="00304044"/>
     <w:rsid w:val="00322928"/>
     <w:rsid w:val="00381E72"/>
     <w:rsid w:val="003832CA"/>
     <w:rsid w:val="003954A4"/>
     <w:rsid w:val="003B16E5"/>
     <w:rsid w:val="003B351A"/>
     <w:rsid w:val="003B701E"/>
     <w:rsid w:val="003E04F7"/>
+    <w:rsid w:val="003E3576"/>
     <w:rsid w:val="003F29F8"/>
     <w:rsid w:val="00404C2A"/>
     <w:rsid w:val="00484948"/>
     <w:rsid w:val="004B744C"/>
     <w:rsid w:val="004C02E9"/>
     <w:rsid w:val="005102B3"/>
     <w:rsid w:val="00517A68"/>
+    <w:rsid w:val="005226FD"/>
     <w:rsid w:val="00557045"/>
     <w:rsid w:val="0058095F"/>
     <w:rsid w:val="00583E69"/>
     <w:rsid w:val="005A697C"/>
+    <w:rsid w:val="005A6D9B"/>
     <w:rsid w:val="005B3C80"/>
     <w:rsid w:val="00616EED"/>
     <w:rsid w:val="00620553"/>
     <w:rsid w:val="00687DC6"/>
     <w:rsid w:val="0069380A"/>
     <w:rsid w:val="006B775B"/>
     <w:rsid w:val="006C3002"/>
     <w:rsid w:val="006C6231"/>
     <w:rsid w:val="006D6F66"/>
     <w:rsid w:val="006E729A"/>
     <w:rsid w:val="00701BDC"/>
     <w:rsid w:val="007204DA"/>
     <w:rsid w:val="00761D30"/>
     <w:rsid w:val="00774601"/>
     <w:rsid w:val="00790759"/>
     <w:rsid w:val="007D12AA"/>
     <w:rsid w:val="007F179E"/>
     <w:rsid w:val="0080155F"/>
     <w:rsid w:val="00802F23"/>
     <w:rsid w:val="0084146F"/>
     <w:rsid w:val="008A61BB"/>
     <w:rsid w:val="008A7A9D"/>
     <w:rsid w:val="008D4C81"/>
     <w:rsid w:val="008F3B1B"/>
     <w:rsid w:val="00906555"/>
     <w:rsid w:val="00930DB1"/>
     <w:rsid w:val="0094435C"/>
     <w:rsid w:val="00976266"/>
     <w:rsid w:val="009C04EA"/>
     <w:rsid w:val="009C734E"/>
     <w:rsid w:val="009D5E50"/>
     <w:rsid w:val="00A268D8"/>
+    <w:rsid w:val="00A3481F"/>
     <w:rsid w:val="00A63E81"/>
     <w:rsid w:val="00A8426C"/>
     <w:rsid w:val="00AD4A3C"/>
     <w:rsid w:val="00AD4E3A"/>
     <w:rsid w:val="00AE2763"/>
     <w:rsid w:val="00B133F5"/>
     <w:rsid w:val="00B135BB"/>
     <w:rsid w:val="00B40290"/>
     <w:rsid w:val="00B633E2"/>
+    <w:rsid w:val="00B70C35"/>
     <w:rsid w:val="00B710E8"/>
     <w:rsid w:val="00B73526"/>
     <w:rsid w:val="00B86A01"/>
     <w:rsid w:val="00BF2680"/>
     <w:rsid w:val="00C2073D"/>
     <w:rsid w:val="00C245AD"/>
     <w:rsid w:val="00C2790B"/>
     <w:rsid w:val="00C85411"/>
     <w:rsid w:val="00C954AA"/>
     <w:rsid w:val="00CD0EE1"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00D01BEB"/>
     <w:rsid w:val="00D21D03"/>
     <w:rsid w:val="00D370DD"/>
     <w:rsid w:val="00D517BB"/>
     <w:rsid w:val="00D63177"/>
     <w:rsid w:val="00D66F30"/>
     <w:rsid w:val="00D82226"/>
     <w:rsid w:val="00D922C2"/>
     <w:rsid w:val="00DA1EC4"/>
     <w:rsid w:val="00DC360E"/>
     <w:rsid w:val="00DE09FE"/>
     <w:rsid w:val="00DF0D36"/>
     <w:rsid w:val="00E0028F"/>
     <w:rsid w:val="00E26D5B"/>
@@ -22253,50 +21077,61 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2ED92FBA8A69447D83777841ED6D5D47">
     <w:name w:val="2ED92FBA8A69447D83777841ED6D5D47"/>
     <w:rsid w:val="004B744C"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E859BD19158942C2AB832572B2A444BE">
     <w:name w:val="E859BD19158942C2AB832572B2A444BE"/>
     <w:rsid w:val="006E729A"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30E9E91CDABE4719A73D6CBA5CFF4711">
+    <w:name w:val="30E9E91CDABE4719A73D6CBA5CFF4711"/>
+    <w:rsid w:val="00B70C35"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -22579,69 +21414,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FB7FF5-1C13-474C-820C-C5035BBC52B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1800</Words>
-  <Characters>11070</Characters>
+  <Words>1798</Words>
+  <Characters>11062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>410</Lines>
+  <Lines>409</Lines>
   <Paragraphs>367</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12503</CharactersWithSpaces>
+  <CharactersWithSpaces>12493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ansökan om ändring</dc:title>
   <dc:subject/>
   <dc:creator>Biobank Sverige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>