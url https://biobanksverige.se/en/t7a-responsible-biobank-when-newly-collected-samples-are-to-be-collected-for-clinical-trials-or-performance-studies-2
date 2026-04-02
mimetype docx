--- v0 (2025-10-03)
+++ v1 (2026-04-02)
@@ -7,74 +7,74 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5299" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="5806"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00483B1C" w:rsidRPr="003429E7" w14:paraId="331C1AF8" w14:textId="77777777" w:rsidTr="006D6049">
+      <w:tr w:rsidR="00483B1C" w:rsidRPr="00CE65DE" w14:paraId="331C1AF8" w14:textId="77777777" w:rsidTr="006D6049">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="4787783A" w14:textId="64E48618" w:rsidR="00483B1C" w:rsidRPr="00483B1C" w:rsidRDefault="00483B1C" w:rsidP="00832158">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4706"/>
                 <w:tab w:val="left" w:pos="5775"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk146176430"/>
             <w:bookmarkStart w:id="1" w:name="_Hlk138842473"/>
             <w:r w:rsidRPr="00483B1C">
               <w:rPr>
@@ -93,67 +93,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00483B1C" w14:paraId="4111AEA1" w14:textId="77777777" w:rsidTr="00A12B33">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3" w:type="pct"/>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58436406" w14:textId="3CA963D4" w:rsidR="00483B1C" w:rsidRDefault="00483B1C" w:rsidP="006D6049">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00483B1C">
-              <w:t xml:space="preserve">Date </w:t>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Date of arrival:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="2C612268" w14:textId="77777777" w:rsidR="00483B1C" w:rsidRDefault="00483B1C" w:rsidP="006D6049">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="-113"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -459,410 +443,627 @@
       <w:r w:rsidR="0091683C" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00AB39DC" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hed</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in another biobank, which is then the responsible biobank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382C5599" w14:textId="67B0324D" w:rsidR="00B243B5" w:rsidRPr="005666FE" w:rsidRDefault="00B243B5" w:rsidP="00805FA7">
+    <w:p w14:paraId="382C5599" w14:textId="7B488EBB" w:rsidR="00B243B5" w:rsidRPr="005666FE" w:rsidRDefault="00B243B5" w:rsidP="00805FA7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk137035785"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Background:</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The main rule should be that</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2EE7" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7B0E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the</w:t>
+        <w:t>basic</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sponsor is the responsible biobank. However, if samples are </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2EE7" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> rule </w:t>
+      </w:r>
+      <w:r w:rsidR="00382EB7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>collected</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a region, the starting point is that the region where samples are taken is the responsible principal for the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E51EB2" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2EE7" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>samples</w:t>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> unless otherwise </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007109D2" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> Sponsor is the responsible biobank. However, if samples are </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2EE7" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>notified</w:t>
+        <w:t>collected</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007109D2" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> in a region, the starting point is that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20A3C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sponsor. This means that </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007109D2" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> region </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20A3C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>should be</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the responsible </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6F75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>biobank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless otherwise </w:t>
+      </w:r>
+      <w:r w:rsidR="007109D2" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>notified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="007109D2" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sponsor. This means that </w:t>
+      </w:r>
+      <w:r w:rsidR="007109D2" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Sponsor either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BBD1E2" w14:textId="0EC0FC63" w:rsidR="00C501BD" w:rsidRPr="005666FE" w:rsidRDefault="00C501BD" w:rsidP="00805FA7">
+    <w:p w14:paraId="69BBD1E2" w14:textId="32534F4C" w:rsidR="00C501BD" w:rsidRPr="005666FE" w:rsidRDefault="00BA06E9" w:rsidP="00805FA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005666FE">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>apply for the establishment of the sample collection in the biobank to the biobank custodian where the sample is collected (form T1.1), or,</w:t>
+        <w:t xml:space="preserve">Alternative a: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C501BD" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply for the establishment of the sample collection in the biobank </w:t>
+      </w:r>
+      <w:r w:rsidR="002740B0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at the principal</w:t>
+      </w:r>
+      <w:r w:rsidR="00C501BD" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where sample</w:t>
+      </w:r>
+      <w:r w:rsidR="002740B0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C501BD" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002740B0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00C501BD" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collected (form T1.1), or,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E20E251" w14:textId="1B76170F" w:rsidR="00C501BD" w:rsidRPr="005666FE" w:rsidRDefault="00681A99" w:rsidP="00805FA7">
+    <w:p w14:paraId="6E20E251" w14:textId="5A5879D1" w:rsidR="00C501BD" w:rsidRPr="005666FE" w:rsidRDefault="00BA06E9" w:rsidP="00805FA7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005666FE">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>notifies the biobank custodian</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0018004C" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve">Alternative b: </w:t>
+      </w:r>
+      <w:r w:rsidR="00681A99" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005666FE">
+        <w:t xml:space="preserve">notifies the biobank </w:t>
+      </w:r>
+      <w:r w:rsidR="002740B0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where samples are collected</w:t>
+        <w:t>coordinator</w:t>
       </w:r>
       <w:r w:rsidR="0018004C" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005666FE">
+      <w:r w:rsidR="00681A99" w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that samples are to be established in another biobank (this form)</w:t>
+        <w:t xml:space="preserve"> where samples are collected</w:t>
+      </w:r>
+      <w:r w:rsidR="0018004C" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00681A99" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that samples are to be established in another biobank (this form</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2F6B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, T7a</w:t>
+      </w:r>
+      <w:r w:rsidR="00681A99" w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD33729" w14:textId="19B45516" w:rsidR="002305BA" w:rsidRPr="005666FE" w:rsidRDefault="002305BA" w:rsidP="00805FA7">
+    <w:p w14:paraId="6FD33729" w14:textId="5999F4FB" w:rsidR="002305BA" w:rsidRPr="005666FE" w:rsidRDefault="002305BA" w:rsidP="00805FA7">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please note</w:t>
       </w:r>
       <w:r w:rsidR="002F703D" w:rsidRPr="005666FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00805FA7" w:rsidRPr="005666FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0078562E" w:rsidRPr="0078562E">
+      <w:r w:rsidR="001743F5" w:rsidRPr="0078562E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">T7a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078562E">
+        <w:t>T1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6656">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078562E" w:rsidRPr="0078562E">
+        <w:t xml:space="preserve"> (alternative a above)</w:t>
+      </w:r>
+      <w:r w:rsidR="001743F5" w:rsidRPr="0078562E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T1.1 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078562E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0078562E" w:rsidRPr="0078562E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001743F5" w:rsidRPr="0078562E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T7a</w:t>
+      </w:r>
+      <w:r w:rsidR="001743F5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (alternative </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6656">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001743F5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above)</w:t>
+      </w:r>
+      <w:r w:rsidR="001743F5" w:rsidRPr="0078562E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must be signed by the responsible biobank and sent to the</w:t>
       </w:r>
       <w:r w:rsidR="0078562E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> collecting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D208F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> region's biobank before collection of samples begins.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">biobank coordinator </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B0E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> region</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B0E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where samples are collected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666FE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before collection of samples begins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB9C2C2" w14:textId="0016978C" w:rsidR="009633B0" w:rsidRPr="005666FE" w:rsidRDefault="009633B0" w:rsidP="00805FA7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Recommendation</w:t>
       </w:r>
       <w:r w:rsidR="002F703D" w:rsidRPr="005666FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> That the issue of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000753E4" w:rsidRPr="005666FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00160476" w:rsidRPr="00160476">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>which is the</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> before the application for a clinical trial or performance study is submitted to the authority that authorises the clinical trial or performance study.</w:t>
+        <w:t>To ensure that a responsible biobank is designated before the application for a clinical trial or performance study is submitted to the authorizing authority.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="311171DA" w14:textId="1E6EE595" w:rsidR="008163F4" w:rsidRDefault="007F08D1" w:rsidP="00B525F8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005666FE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This document can be used as an attachment to the clinic agreement or financial agreement.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -872,126 +1073,65 @@
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C6CB7" w:rsidRPr="00E41DB0" w14:paraId="3082FFD8" w14:textId="77777777" w:rsidTr="00AB42FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="34D6D3AA" w14:textId="5B64A06E" w:rsidR="000C6CB7" w:rsidRPr="00E41DB0" w:rsidRDefault="000C6CB7" w:rsidP="00AB42FF">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="140" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Type</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> biobank</w:t>
+              <w:t>Type of responsible biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C6CB7" w:rsidRPr="00C9022E" w14:paraId="19635C00" w14:textId="77777777" w:rsidTr="00AB42FF">
+      <w:tr w:rsidR="000C6CB7" w:rsidRPr="00B303D3" w14:paraId="19635C00" w14:textId="77777777" w:rsidTr="00AB42FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C9DC834" w14:textId="3F504014" w:rsidR="000C6CB7" w:rsidRPr="002E12D1" w:rsidRDefault="000C6CB7" w:rsidP="00AB42FF">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 Mark one of the following </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1019,338 +1159,345 @@
             <w:r w:rsidR="00AC6620">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>esponsible biobank is:</w:t>
             </w:r>
             <w:r w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C16385A" w14:textId="49CD1BF0" w:rsidR="000C6CB7" w:rsidRPr="002E12D1" w:rsidRDefault="00000000" w:rsidP="00AB42FF">
+          <w:p w14:paraId="3C16385A" w14:textId="49CD1BF0" w:rsidR="000C6CB7" w:rsidRPr="002E12D1" w:rsidRDefault="00CE65DE" w:rsidP="00AB42FF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1118373895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in a region</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCFCE0A" w14:textId="19B249C3" w:rsidR="00AC6620" w:rsidRPr="002E12D1" w:rsidRDefault="000C6CB7" w:rsidP="00AB42FF">
+          <w:p w14:paraId="7DCFCE0A" w14:textId="49933014" w:rsidR="00AC6620" w:rsidRPr="002E12D1" w:rsidRDefault="007A76C0" w:rsidP="00AB42FF">
             <w:pPr>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E12D1">
+            <w:r w:rsidRPr="00380183">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The form does not need to be </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC6620">
+              <w:t xml:space="preserve">The responsible </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008500BB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>completed</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002E12D1">
+              <w:t>biobank</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by the applicant, but instead be sent by responsible biobank</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC6620">
+              <w:t xml:space="preserve"> completes section 2.2.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008500BB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002E12D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002700CA" w:rsidRPr="008500BB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> together with a copy of T1.1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003468F7">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="002700CA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>sends the form, as a cover sheet,</w:t>
+            </w:r>
+            <w:r w:rsidR="002700CA" w:rsidRPr="008500BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> together with a copy of</w:t>
+            </w:r>
+            <w:r w:rsidR="00654CEA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> T1.1 to </w:t>
+            </w:r>
+            <w:r w:rsidR="004715B8" w:rsidRPr="008500BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the biobank coordinator</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7143E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="004715B8" w:rsidRPr="008500BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the regions where samples are collected.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35B15870" w14:textId="3B36064D" w:rsidR="000C6CB7" w:rsidRPr="002E12D1" w:rsidRDefault="00000000" w:rsidP="00AB42FF">
+          <w:p w14:paraId="35B15870" w14:textId="3B36064D" w:rsidR="000C6CB7" w:rsidRPr="002E12D1" w:rsidRDefault="00CE65DE" w:rsidP="00AB42FF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1712104596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">not </w:t>
             </w:r>
             <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in a region</w:t>
             </w:r>
             <w:r w:rsidR="000C6CB7" w:rsidRPr="002E12D1">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9A9C19" w14:textId="0F9255F4" w:rsidR="000C6CB7" w:rsidRPr="003468F7" w:rsidRDefault="000C6CB7" w:rsidP="003468F7">
+          <w:p w14:paraId="6F9A9C19" w14:textId="39EB8A5E" w:rsidR="000C6CB7" w:rsidRPr="001B0787" w:rsidRDefault="00B303D3" w:rsidP="001B0787">
             <w:pPr>
               <w:ind w:left="227"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003C7D6C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The form is </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004244D5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B303D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>completed</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003C7D6C">
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="006115ED">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and signed by </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004244D5">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B303D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">an </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003C7D6C">
+              <w:t xml:space="preserve">ponsor is responsible for ensuring that the entire T7a form is completed, signed by an authorized representative of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B303D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">authorized representative of the responsible biobank and sent to the biobank coordinators </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004244D5">
+              <w:t>responsible biobank</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B303D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>in</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003C7D6C">
+              <w:t>, and submitted to the biobank coordinators in the regions where samples are collected.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F65783">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the collecting regions. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C6CB7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65783" w:rsidRPr="00380183">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact information can be found at </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="003C7D6C">
+              <w:r w:rsidR="00F65783" w:rsidRPr="00BC4937">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
-                  <w:lang w:val="en-US"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Contact – biobanksverige.se</w:t>
+                <w:t>Contact – Biobank Sverige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="003C7D6C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DC88BE5" w14:textId="77777777" w:rsidR="000C6CB7" w:rsidRPr="003468F7" w:rsidRDefault="000C6CB7" w:rsidP="00064084">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92FD3" w:rsidRPr="00402AB3" w14:paraId="7A62FC3C" w14:textId="77777777" w:rsidTr="00842A23">
@@ -1383,107 +1530,88 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>performance study</w:t>
             </w:r>
             <w:r w:rsidR="009A3A6C" w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:rStyle w:val="Fotnotsreferens"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095305F" w:rsidRPr="00402AB3" w14:paraId="0DB066BE" w14:textId="77777777" w:rsidTr="003F734C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1133DCF5" w14:textId="3F17375F" w:rsidR="0095305F" w:rsidRPr="00402AB3" w:rsidRDefault="003468F7" w:rsidP="00BF4061">
+          <w:p w14:paraId="1133DCF5" w14:textId="53DD7A14" w:rsidR="0095305F" w:rsidRPr="00402AB3" w:rsidRDefault="003468F7" w:rsidP="00BF4061">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D11E62" w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
-            <w:r w:rsidR="00E73D46" w:rsidRPr="00402AB3">
-[...3 lines deleted...]
-              <w:t>Responsible for the study</w:t>
+            <w:r w:rsidR="00BA6C91">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0054045F" w:rsidRPr="00402AB3" w14:paraId="431939D8" w14:textId="77777777" w:rsidTr="005A719D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C916023" w14:textId="2F2CF9D1" w:rsidR="0054045F" w:rsidRPr="00402AB3" w:rsidRDefault="003468F7" w:rsidP="00C32D85">
-[...19 lines deleted...]
-          <w:p w14:paraId="59DB09F1" w14:textId="6DBF329F" w:rsidR="0054045F" w:rsidRPr="00402AB3" w:rsidRDefault="0054045F" w:rsidP="00217D17">
+          <w:p w14:paraId="59DB09F1" w14:textId="6DBF329F" w:rsidR="0054045F" w:rsidRPr="00402AB3" w:rsidRDefault="0054045F" w:rsidP="00BA6C91">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2522,70 +2650,82 @@
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Responsible</w:t>
             </w:r>
             <w:r w:rsidR="00F478C9" w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> biobank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F478C9" w:rsidRPr="003429E7" w14:paraId="5608452E" w14:textId="77777777" w:rsidTr="00212AB2">
+      <w:tr w:rsidR="00F478C9" w:rsidRPr="00CE65DE" w14:paraId="5608452E" w14:textId="77777777" w:rsidTr="00212AB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB8790B" w14:textId="336BD0CD" w:rsidR="00F478C9" w:rsidRPr="00402AB3" w:rsidRDefault="000833C4" w:rsidP="00212AB2">
+          <w:p w14:paraId="0EB8790B" w14:textId="1E94A392" w:rsidR="00F478C9" w:rsidRPr="00402AB3" w:rsidRDefault="000833C4" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The responsible biobank must be a Swedish biobank registered with the Health and Social Care Inspectorate.</w:t>
+              <w:t>The responsible biobank must be a Swedish biobank registered with the Health and Social Care Inspectorate</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52977">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (IVO)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00402AB3">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00296BE0" w:rsidRPr="00402AB3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004522CB" w:rsidRPr="00402AB3" w14:paraId="09F5C702" w14:textId="77777777" w:rsidTr="00212AB2">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="77CE3B05" w14:textId="16A37BBC" w:rsidR="00F54C85" w:rsidRPr="00402AB3" w:rsidRDefault="003468F7" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
@@ -3973,51 +4113,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="78A36A5E" w14:textId="0BEFBD5F" w:rsidR="00022BE4" w:rsidRPr="00286F9F" w:rsidRDefault="00D23B5F" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286F9F">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Signatures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00652DE9" w:rsidRPr="003429E7" w14:paraId="60163879" w14:textId="77777777" w:rsidTr="00B44B86">
+      <w:tr w:rsidR="00652DE9" w:rsidRPr="00CE65DE" w14:paraId="60163879" w14:textId="77777777" w:rsidTr="00B44B86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="41471C51" w14:textId="3AE40F45" w:rsidR="00652DE9" w:rsidRPr="00286F9F" w:rsidRDefault="003468F7" w:rsidP="00212AB2">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00652DE9" w:rsidRPr="00286F9F">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -4415,173 +4555,173 @@
     </w:tbl>
     <w:p w14:paraId="5509F44D" w14:textId="196EA69F" w:rsidR="002537D9" w:rsidRPr="002537D9" w:rsidRDefault="002537D9" w:rsidP="002537D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2605"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002537D9" w:rsidRPr="002537D9" w:rsidSect="00AD1CAD">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="2127" w:left="1134" w:header="471" w:footer="871" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A748E6" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07">
+    <w:p w14:paraId="463FF089" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A47A97" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="30D0B216" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1DFB7F1B" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5447DF49" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="644DE15D" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1ACB9191" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0E9C26EB" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="178DC48A" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BA5865B" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07">
+    <w:p w14:paraId="4F626B32" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682001E9" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3E779E1D" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0DB73F79" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4A0AC46C" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1A1E374E" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="143C7D89" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6FA8AE35" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3530255C" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="020B0503020203020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="374E82ED" w:rsidR="00BE011B" w:rsidRDefault="0014443E" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="67B9AD8D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
@@ -4618,51 +4758,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="2BE726FF" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="77179633" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="5A018414">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4701,63 +4841,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="20B2CE01" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="601E42BF" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21C0DCA6" w14:textId="10B5F9AF" w:rsidR="00B33C45" w:rsidRPr="0078562E" w:rsidRDefault="00FF2279">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0097158D">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="2640525A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10510520</wp:posOffset>
@@ -4800,51 +4940,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="00D19B06" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827.6pt;width:595.25pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;APOGYJ3eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6JUJcSpAhJc&#10;EEIEDj268ZJE2OsQO234ezYnetyZ0duZYjc7K444ht6TgnSVgEBqvOmpVfD58XSzBRGiJqOtJ1Tw&#10;iwF25eVFoXPjT/SOxzq2giEUcq2gi3HIpQxNh06HlR+Q2Pvyo9ORz7GVZtQnhjsr10mykU73xB86&#10;PeBjh813PTmm7PGtem7q1zn9qR9eqsmns90rdX01V/cgIs7xPwxLfa4OJXc6+IlMEFYBD4msbrJs&#10;DWLx07skA3FYtO1tBrIs5PmG8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkNwTffwIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzhmCd&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="41AE3CD2" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827.6pt;width:595.25pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;APOGYJ3eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6JUJcSpAhJc&#10;EEIEDj268ZJE2OsQO234ezYnetyZ0duZYjc7K444ht6TgnSVgEBqvOmpVfD58XSzBRGiJqOtJ1Tw&#10;iwF25eVFoXPjT/SOxzq2giEUcq2gi3HIpQxNh06HlR+Q2Pvyo9ORz7GVZtQnhjsr10mykU73xB86&#10;PeBjh813PTmm7PGtem7q1zn9qR9eqsmns90rdX01V/cgIs7xPwxLfa4OJXc6+IlMEFYBD4msbrJs&#10;DWLx07skA3FYtO1tBrIs5PmG8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkNwTffwIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzhmCd&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005666FE" w:rsidRPr="00BD3290">
       <w:rPr>
         <w:rStyle w:val="Fotnotsreferens"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:footnoteRef/>
     </w:r>
     <w:r w:rsidR="005666FE" w:rsidRPr="00BD3290">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005666FE" w:rsidRPr="00BD3290">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -5030,108 +5170,113 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="224CDBF1" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="74CB8E22" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534429A3" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066" w:rsidP="00702A07"/>
+    <w:p w14:paraId="73D83245" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B8AD422" w14:textId="77777777" w:rsidR="00F57066" w:rsidRPr="00D27EB3" w:rsidRDefault="00F57066" w:rsidP="00D27EB3">
+    <w:p w14:paraId="44B14921" w14:textId="77777777" w:rsidR="00F32942" w:rsidRPr="00D27EB3" w:rsidRDefault="00F32942" w:rsidP="00D27EB3">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="180BE4D1" w14:textId="77777777" w:rsidR="00F57066" w:rsidRDefault="00F57066">
+    <w:p w14:paraId="5D051063" w14:textId="77777777" w:rsidR="00F32942" w:rsidRDefault="00F32942">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="26C55382" w14:textId="1F095BF1" w:rsidR="0026321B" w:rsidRPr="00A81070" w:rsidRDefault="0026321B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
@@ -5145,52 +5290,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="0EC859E1" w:rsidR="00215DED" w:rsidRPr="002D302D" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="1D35B05C" w:rsidR="00215DED" w:rsidRPr="002D302D" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="002D302D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
@@ -5401,62 +5546,62 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="002D302D">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="0078562E">
       <w:t>T</w:t>
     </w:r>
     <w:r w:rsidR="002D302D">
       <w:t>7a</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="002D302D">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="002D302D">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002D302D">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="002D302D">
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="0078562E">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00D52977">
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="002D302D">
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="4B188220" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="002732DE" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202476AC" wp14:editId="33490F74">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -5543,134 +5688,166 @@
               </wp:positionV>
               <wp:extent cx="4441825" cy="425920"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4441825" cy="425920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F3E20D1" w14:textId="0A824D34" w:rsidR="00000FE7" w:rsidRPr="00B3691F" w:rsidRDefault="00000FE7" w:rsidP="00000FE7">
+                        <w:p w14:paraId="2952A2B7" w14:textId="77777777" w:rsidR="00D52977" w:rsidRDefault="00000FE7" w:rsidP="00000FE7">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00354288">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Document:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00354288">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00000FE7">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>T7a. Responsible biobank when newly collected samples are to be collected for clinical trials or performance studies</w:t>
                           </w:r>
                           <w:r w:rsidR="00B52B36">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5F3E20D1" w14:textId="1B3708A0" w:rsidR="00000FE7" w:rsidRPr="00B3691F" w:rsidRDefault="00000FE7" w:rsidP="00000FE7">
+                          <w:pPr>
+                            <w:pStyle w:val="sidhuvudsida1"/>
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Version:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 10.</w:t>
                           </w:r>
-                          <w:r w:rsidR="004244D5">
+                          <w:r w:rsidR="00D52977">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>3</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Date:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="003C7D6C">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>2024-</w:t>
+                            <w:t>202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D52977">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003C7D6C">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D52977">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>03</w:t>
                           </w:r>
                           <w:r w:rsidR="00C9022E">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>07-02</w:t>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D52977">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>16</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="0B731839" w:rsidR="006754C0" w:rsidRPr="00E76714" w:rsidRDefault="00000FE7" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:rPr>
                               <w:i w:val="0"/>
                               <w:iCs w:val="0"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B3691F">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:i w:val="0"/>
                               <w:iCs w:val="0"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
@@ -5688,134 +5865,166 @@
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7F0112AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.55pt;margin-top:35.7pt;width:349.75pt;height:33.55pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcpOPEEgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQQyqNqIULFWTJNQ&#10;W4lOfTaOTSI5vt61IWG/fteGwNTtadqLc+P7fc7x/L5vDTso9A3Ykk9GY86UlVA1dlfy76+rT7ec&#10;+SBsJQxYVfKj8vx+8fHDvHOFyqEGUylkVMT6onMlr0NwRZZ5WatW+BE4ZcmpAVsR6Bd3WYWio+qt&#10;yfLx+CbrACuHIJX3dPt4cvJFqq+1kuFZa68CMyWn2UI6MZ3beGaLuSh2KFzdyPMY4h+maEVjqeml&#10;1KMIgu2x+aNU20gEDzqMJLQZaN1IlXagbSbjd9tsauFU2oXA8e4Ck/9/ZeXTYeNekIX+C/REYASk&#10;c77wdBn36TW28UuTMvIThMcLbKoPTNLldDqd3OYzziT5pvnsLk+4Ztdshz58VdCyaJQciZaEljis&#10;faCOFDqExGYWVo0xiRpjWVfym8+zcUq4eCjDWEq8zhqt0G971lQlz4c9tlAdaT2EE/PeyVVDM6yF&#10;Dy8CiWraiOQbnunQBqgXnC3OasCff7uP8cQAeTnrSDol9z/2AhVn5pslbqLOBgMHYzsYdt8+AKlx&#10;Qg/DyWRSAgYzmBqhfSNVL2MXcgkrqVfJt4P5EE4Cplch1XKZgkhNToS13TgZS0cUI6Kv/ZtAd4Y9&#10;EGFPMIhKFO/QP8We8F/uA+gmURNxPaF4hpuUmBg7v5oo9d//U9T1bS9+AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAqnZBXOIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTmoYq&#10;xKkQFUJILGihXTvxkESNx1HsPMrX465gN6M5unNutplNy0bsXWNJQryIgCGVVjdUSfj6fLlbA3Ne&#10;kVatJZRwRgeb/PoqU6m2E+1w3PuKhRByqZJQe9+lnLuyRqPcwnZI4fZte6N8WPuK615NIdy0fBlF&#10;CTeqofChVh0+11ie9oOR8PFTHJL343Cetm/bcYen12EVCylvb+anR2AeZ/8Hw0U/qEMenAo7kHas&#10;lSCEiAMq4SG+B3YBIrFMgBVhEusV8Dzj/zvkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCcpOPEEgIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCqdkFc4gAAAAsBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F3E20D1" w14:textId="0A824D34" w:rsidR="00000FE7" w:rsidRPr="00B3691F" w:rsidRDefault="00000FE7" w:rsidP="00000FE7">
+                  <w:p w14:paraId="2952A2B7" w14:textId="77777777" w:rsidR="00D52977" w:rsidRDefault="00000FE7" w:rsidP="00000FE7">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00354288">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Document:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00354288">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00000FE7">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>T7a. Responsible biobank when newly collected samples are to be collected for clinical trials or performance studies</w:t>
                     </w:r>
                     <w:r w:rsidR="00B52B36">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5F3E20D1" w14:textId="1B3708A0" w:rsidR="00000FE7" w:rsidRPr="00B3691F" w:rsidRDefault="00000FE7" w:rsidP="00000FE7">
+                    <w:pPr>
+                      <w:pStyle w:val="sidhuvudsida1"/>
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Version:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 10.</w:t>
                     </w:r>
-                    <w:r w:rsidR="004244D5">
+                    <w:r w:rsidR="00D52977">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>3</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Date:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="003C7D6C">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>2024-</w:t>
+                      <w:t>202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D52977">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003C7D6C">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D52977">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>03</w:t>
                     </w:r>
                     <w:r w:rsidR="00C9022E">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>07-02</w:t>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D52977">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>16</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="0B731839" w:rsidR="006754C0" w:rsidRPr="00E76714" w:rsidRDefault="00000FE7" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:rPr>
                         <w:i w:val="0"/>
                         <w:iCs w:val="0"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B3691F">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:i w:val="0"/>
                         <w:iCs w:val="0"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
@@ -5881,51 +6090,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="6E8D9B16" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="73A70FE0" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3"/>
@@ -6183,51 +6392,51 @@
                             <w:t>3</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="051F1377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8161A4A"/>
@@ -7819,55 +8028,55 @@
   <w:num w:numId="10" w16cid:durableId="908922698">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="581767353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="550270397">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="448739121">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="404379875">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="261764207">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1998143869">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DAhsZW7NZVXcuE93a4uiBY5kWjjnKt32rPyuDKg+nCQHd7D9fw6HgWY1cwzM1KX2QoR/C81ctE5zMAFmdCd9Gw==" w:salt="vqvHFYW8TM23PUORfnxQ7g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/d3Zl5Np5iYo++tMcDaa+cyRd3MfWfe1AqCx0LZubB5uajoz/BxCQyYzrrsiAp/5x7QQ9VQeBbJ6LKbfrV0/0g==" w:salt="2Ntt/0/YFQPpcEKozDgZJg=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
@@ -7883,471 +8092,502 @@
     <w:rsid w:val="00053356"/>
     <w:rsid w:val="00064084"/>
     <w:rsid w:val="00067802"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="000753E4"/>
     <w:rsid w:val="00082D82"/>
     <w:rsid w:val="000833C4"/>
     <w:rsid w:val="000840C6"/>
     <w:rsid w:val="00090457"/>
     <w:rsid w:val="000C6CB7"/>
     <w:rsid w:val="000C741F"/>
     <w:rsid w:val="000C7C0F"/>
     <w:rsid w:val="000D412E"/>
     <w:rsid w:val="000E2F02"/>
     <w:rsid w:val="00106C4D"/>
     <w:rsid w:val="001112C0"/>
     <w:rsid w:val="001124D7"/>
     <w:rsid w:val="001346C9"/>
     <w:rsid w:val="00136495"/>
     <w:rsid w:val="00143049"/>
     <w:rsid w:val="0014443E"/>
     <w:rsid w:val="00146FD7"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00152E31"/>
+    <w:rsid w:val="00160476"/>
     <w:rsid w:val="00160693"/>
+    <w:rsid w:val="001743F5"/>
     <w:rsid w:val="001779D2"/>
     <w:rsid w:val="0018004C"/>
     <w:rsid w:val="001A0D03"/>
     <w:rsid w:val="001A433D"/>
     <w:rsid w:val="001A6AF6"/>
+    <w:rsid w:val="001B0787"/>
+    <w:rsid w:val="001B2F6B"/>
     <w:rsid w:val="001B33E7"/>
     <w:rsid w:val="001B3A33"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C2DAC"/>
     <w:rsid w:val="001D0E1F"/>
     <w:rsid w:val="001E0B25"/>
     <w:rsid w:val="001E4A03"/>
     <w:rsid w:val="00212AB2"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00217D17"/>
     <w:rsid w:val="002305BA"/>
     <w:rsid w:val="002372C4"/>
     <w:rsid w:val="00243433"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="002537D9"/>
     <w:rsid w:val="00254A59"/>
     <w:rsid w:val="0026182F"/>
     <w:rsid w:val="0026321B"/>
     <w:rsid w:val="00263A4C"/>
     <w:rsid w:val="00265EA4"/>
     <w:rsid w:val="00266DCD"/>
     <w:rsid w:val="00267B87"/>
+    <w:rsid w:val="002700CA"/>
     <w:rsid w:val="00272F8E"/>
     <w:rsid w:val="002732DE"/>
+    <w:rsid w:val="002740B0"/>
     <w:rsid w:val="00286F9F"/>
     <w:rsid w:val="00296BE0"/>
     <w:rsid w:val="002A03B1"/>
     <w:rsid w:val="002A2855"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002D302D"/>
     <w:rsid w:val="002E12D1"/>
     <w:rsid w:val="002E175A"/>
     <w:rsid w:val="002E1A96"/>
     <w:rsid w:val="002E411C"/>
     <w:rsid w:val="002F4B9E"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="002F703D"/>
     <w:rsid w:val="003000EE"/>
     <w:rsid w:val="00302BB5"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="0031469A"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0031615B"/>
     <w:rsid w:val="0032398A"/>
     <w:rsid w:val="0032719B"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="003356F8"/>
     <w:rsid w:val="003429E7"/>
     <w:rsid w:val="003468F7"/>
     <w:rsid w:val="003576D8"/>
     <w:rsid w:val="00362FE1"/>
     <w:rsid w:val="00364382"/>
     <w:rsid w:val="00364B45"/>
     <w:rsid w:val="00365618"/>
     <w:rsid w:val="00367870"/>
     <w:rsid w:val="00371ABF"/>
     <w:rsid w:val="0037217D"/>
+    <w:rsid w:val="00382EB7"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00396AFE"/>
     <w:rsid w:val="003A3848"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A5AB1"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C7D6C"/>
+    <w:rsid w:val="003D208F"/>
     <w:rsid w:val="003D3208"/>
+    <w:rsid w:val="003D6656"/>
     <w:rsid w:val="003E56D9"/>
     <w:rsid w:val="003F3A78"/>
     <w:rsid w:val="003F54D6"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="00402AB3"/>
     <w:rsid w:val="00407464"/>
     <w:rsid w:val="0041273D"/>
     <w:rsid w:val="004170C2"/>
     <w:rsid w:val="00420D8A"/>
     <w:rsid w:val="004211D2"/>
     <w:rsid w:val="004236AA"/>
     <w:rsid w:val="004244D5"/>
     <w:rsid w:val="004321FF"/>
     <w:rsid w:val="004437B8"/>
     <w:rsid w:val="004522CB"/>
+    <w:rsid w:val="004715B8"/>
     <w:rsid w:val="00483B1C"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="00495072"/>
     <w:rsid w:val="004969F3"/>
     <w:rsid w:val="004A3965"/>
     <w:rsid w:val="004D1472"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004F1385"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="00505742"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00533066"/>
     <w:rsid w:val="00533839"/>
     <w:rsid w:val="0054045F"/>
     <w:rsid w:val="00541FFA"/>
     <w:rsid w:val="00542B44"/>
     <w:rsid w:val="0055098D"/>
     <w:rsid w:val="00557570"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005666FE"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593099"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A4E62"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B092E"/>
     <w:rsid w:val="005B56E6"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005E0882"/>
     <w:rsid w:val="005E5625"/>
+    <w:rsid w:val="00601432"/>
     <w:rsid w:val="00603041"/>
+    <w:rsid w:val="006115ED"/>
     <w:rsid w:val="00614092"/>
     <w:rsid w:val="0062202D"/>
     <w:rsid w:val="0062287E"/>
     <w:rsid w:val="006272DB"/>
     <w:rsid w:val="006348B4"/>
     <w:rsid w:val="006363FE"/>
     <w:rsid w:val="006408F9"/>
     <w:rsid w:val="00643B96"/>
     <w:rsid w:val="00646594"/>
     <w:rsid w:val="00652DE9"/>
     <w:rsid w:val="00652F10"/>
+    <w:rsid w:val="00654CEA"/>
     <w:rsid w:val="00673137"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0067628F"/>
     <w:rsid w:val="006768D1"/>
     <w:rsid w:val="00681A99"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A3EC7"/>
     <w:rsid w:val="006D2667"/>
     <w:rsid w:val="006D4C36"/>
     <w:rsid w:val="006D72F4"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E5D1B"/>
     <w:rsid w:val="006F65CB"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="007109D2"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00724A32"/>
     <w:rsid w:val="007323A7"/>
+    <w:rsid w:val="00733468"/>
     <w:rsid w:val="00737BCD"/>
     <w:rsid w:val="007451D2"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="00766562"/>
     <w:rsid w:val="00774A6E"/>
     <w:rsid w:val="0078562E"/>
     <w:rsid w:val="00794238"/>
     <w:rsid w:val="007A0F60"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A546D"/>
+    <w:rsid w:val="007A76C0"/>
     <w:rsid w:val="007D2EE7"/>
     <w:rsid w:val="007F08D1"/>
     <w:rsid w:val="007F0987"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="00805FA7"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00826502"/>
     <w:rsid w:val="00832158"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="008410D2"/>
     <w:rsid w:val="00842858"/>
     <w:rsid w:val="00842A23"/>
     <w:rsid w:val="008622BD"/>
     <w:rsid w:val="008628F1"/>
     <w:rsid w:val="00864134"/>
     <w:rsid w:val="00876962"/>
     <w:rsid w:val="0088013C"/>
     <w:rsid w:val="008913E6"/>
     <w:rsid w:val="00891F5C"/>
     <w:rsid w:val="008A57ED"/>
     <w:rsid w:val="008B2214"/>
     <w:rsid w:val="008D4C1A"/>
     <w:rsid w:val="008D7BDC"/>
     <w:rsid w:val="008E5555"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F488A"/>
+    <w:rsid w:val="008F6B0E"/>
     <w:rsid w:val="008F7980"/>
+    <w:rsid w:val="008F7B0E"/>
     <w:rsid w:val="009031B1"/>
     <w:rsid w:val="009037E2"/>
     <w:rsid w:val="009040F4"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="009117AD"/>
     <w:rsid w:val="0091683C"/>
     <w:rsid w:val="009341B5"/>
     <w:rsid w:val="0094623A"/>
     <w:rsid w:val="00946CBD"/>
     <w:rsid w:val="0095305F"/>
     <w:rsid w:val="009549B3"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="009633B0"/>
     <w:rsid w:val="0096531F"/>
     <w:rsid w:val="0097158D"/>
     <w:rsid w:val="009741B4"/>
     <w:rsid w:val="00975365"/>
+    <w:rsid w:val="009758AD"/>
     <w:rsid w:val="009804C7"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00983AB1"/>
     <w:rsid w:val="009841B6"/>
     <w:rsid w:val="00990A31"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A3A6C"/>
     <w:rsid w:val="009A6002"/>
     <w:rsid w:val="009B757F"/>
     <w:rsid w:val="009D1448"/>
     <w:rsid w:val="009D4E07"/>
     <w:rsid w:val="009D7020"/>
     <w:rsid w:val="00A045A3"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A12B33"/>
     <w:rsid w:val="00A33716"/>
     <w:rsid w:val="00A418D8"/>
     <w:rsid w:val="00A50EDE"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A77A2A"/>
     <w:rsid w:val="00A77DA3"/>
     <w:rsid w:val="00A81070"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97276"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA26C1"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA6B98"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB0244"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB2A98"/>
     <w:rsid w:val="00AB318D"/>
     <w:rsid w:val="00AB39DC"/>
     <w:rsid w:val="00AC2B42"/>
     <w:rsid w:val="00AC4B05"/>
     <w:rsid w:val="00AC6620"/>
     <w:rsid w:val="00AD1CAD"/>
     <w:rsid w:val="00AD47F7"/>
     <w:rsid w:val="00AE25F4"/>
     <w:rsid w:val="00AE4DCA"/>
     <w:rsid w:val="00AE5327"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00B17B76"/>
     <w:rsid w:val="00B243B5"/>
     <w:rsid w:val="00B251D9"/>
     <w:rsid w:val="00B26129"/>
+    <w:rsid w:val="00B303D3"/>
     <w:rsid w:val="00B33C45"/>
     <w:rsid w:val="00B342AE"/>
     <w:rsid w:val="00B34FBE"/>
     <w:rsid w:val="00B44B86"/>
     <w:rsid w:val="00B525F8"/>
     <w:rsid w:val="00B52B36"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B67324"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B81193"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B83BEC"/>
     <w:rsid w:val="00B876AC"/>
     <w:rsid w:val="00B90BDD"/>
     <w:rsid w:val="00B91CAD"/>
+    <w:rsid w:val="00BA06E9"/>
+    <w:rsid w:val="00BA6C91"/>
     <w:rsid w:val="00BB0743"/>
     <w:rsid w:val="00BC62FB"/>
     <w:rsid w:val="00BD3290"/>
     <w:rsid w:val="00BD5651"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1015"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BE4236"/>
     <w:rsid w:val="00BE54D6"/>
     <w:rsid w:val="00BE6BFC"/>
     <w:rsid w:val="00BF4061"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C00C2B"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
+    <w:rsid w:val="00C14E52"/>
+    <w:rsid w:val="00C20A3C"/>
     <w:rsid w:val="00C31574"/>
     <w:rsid w:val="00C32D85"/>
     <w:rsid w:val="00C47CED"/>
     <w:rsid w:val="00C501BD"/>
     <w:rsid w:val="00C50789"/>
     <w:rsid w:val="00C56D06"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C71175"/>
+    <w:rsid w:val="00C7143E"/>
     <w:rsid w:val="00C75790"/>
     <w:rsid w:val="00C7783B"/>
     <w:rsid w:val="00C8132E"/>
     <w:rsid w:val="00C9022E"/>
     <w:rsid w:val="00C90E4C"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA182E"/>
+    <w:rsid w:val="00CA1EEB"/>
     <w:rsid w:val="00CA29E9"/>
     <w:rsid w:val="00CA485B"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CA59D4"/>
     <w:rsid w:val="00CB157B"/>
     <w:rsid w:val="00CD0DA6"/>
     <w:rsid w:val="00CD23BD"/>
+    <w:rsid w:val="00CE65DE"/>
     <w:rsid w:val="00CF0962"/>
     <w:rsid w:val="00CF31FD"/>
     <w:rsid w:val="00D00DD1"/>
     <w:rsid w:val="00D11E62"/>
     <w:rsid w:val="00D13FE5"/>
     <w:rsid w:val="00D239C7"/>
     <w:rsid w:val="00D23B5F"/>
     <w:rsid w:val="00D27EB3"/>
     <w:rsid w:val="00D30ECF"/>
+    <w:rsid w:val="00D52977"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D97F91"/>
     <w:rsid w:val="00DA0675"/>
     <w:rsid w:val="00DA7312"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DF443D"/>
     <w:rsid w:val="00E01C9F"/>
     <w:rsid w:val="00E0432F"/>
     <w:rsid w:val="00E057C6"/>
     <w:rsid w:val="00E14049"/>
     <w:rsid w:val="00E15722"/>
     <w:rsid w:val="00E15734"/>
     <w:rsid w:val="00E27328"/>
     <w:rsid w:val="00E30B2B"/>
     <w:rsid w:val="00E32B79"/>
     <w:rsid w:val="00E352F0"/>
     <w:rsid w:val="00E51EB2"/>
     <w:rsid w:val="00E62208"/>
     <w:rsid w:val="00E62AFC"/>
     <w:rsid w:val="00E6649D"/>
     <w:rsid w:val="00E73D46"/>
     <w:rsid w:val="00E76714"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
+    <w:rsid w:val="00E91811"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E93AA3"/>
     <w:rsid w:val="00E94C02"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EA6947"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC6258"/>
     <w:rsid w:val="00EC7CE7"/>
     <w:rsid w:val="00ED5542"/>
     <w:rsid w:val="00ED666A"/>
     <w:rsid w:val="00EE5821"/>
     <w:rsid w:val="00F06E8F"/>
     <w:rsid w:val="00F1320F"/>
     <w:rsid w:val="00F1451A"/>
     <w:rsid w:val="00F17A4E"/>
     <w:rsid w:val="00F2714A"/>
+    <w:rsid w:val="00F32942"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F478C9"/>
     <w:rsid w:val="00F54C85"/>
     <w:rsid w:val="00F57066"/>
+    <w:rsid w:val="00F65783"/>
     <w:rsid w:val="00F65C82"/>
     <w:rsid w:val="00F75421"/>
     <w:rsid w:val="00F8098D"/>
     <w:rsid w:val="00F80F45"/>
     <w:rsid w:val="00F86624"/>
     <w:rsid w:val="00F90DE6"/>
     <w:rsid w:val="00F923A1"/>
     <w:rsid w:val="00FC347D"/>
+    <w:rsid w:val="00FC6F75"/>
     <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD35E4"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FF2279"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF5719"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9358,51 +9598,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C6CB7"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C6CB7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="180511843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834422822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9419,51 +9659,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1245412996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/kontakt/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/en/contact/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -9742,56 +9982,56 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E2B176F-6FF2-408D-AFB1-C17D6BAA0653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>749</Words>
-  <Characters>3973</Characters>
+  <Words>711</Words>
+  <Characters>4119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 