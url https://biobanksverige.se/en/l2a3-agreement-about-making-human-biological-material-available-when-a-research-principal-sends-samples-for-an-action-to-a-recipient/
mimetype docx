--- v0 (2026-04-24)
+++ v1 (2026-10-24)
@@ -7,90 +7,94 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014588B" w14:paraId="4BF9E1F4" w14:textId="77777777" w:rsidTr="00122F3E">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268B604B" w14:textId="05A4CA58" w:rsidR="0014588B" w:rsidRDefault="0014588B" w:rsidP="007715E3">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:spacing w:after="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Do</w:t>
             </w:r>
             <w:r w:rsidR="00A63177">
               <w:t>c</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">ument-ID: </w:t>
+              <w:t>ument</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -122,129 +126,135 @@
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66AB356A" w14:textId="4E283623" w:rsidR="00706DFF" w:rsidRPr="00706DFF" w:rsidRDefault="00706DFF" w:rsidP="00706DFF">
       <w:pPr>
         <w:pStyle w:val="FrrubriktillR1"/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36C35">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MATERIAL TRANSFER AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348886C8" w14:textId="77E6A740" w:rsidR="0006133F" w:rsidRDefault="0006133F" w:rsidP="00706DFF">
+    <w:p w14:paraId="348886C8" w14:textId="184849A3" w:rsidR="0006133F" w:rsidRDefault="0006133F" w:rsidP="00706DFF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006133F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>L2a</w:t>
       </w:r>
       <w:r w:rsidR="00C62A8B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0006133F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. AGREEMENT </w:t>
       </w:r>
       <w:r w:rsidR="00A63177">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="0006133F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> making Human Biological Material available </w:t>
+        <w:t xml:space="preserve"> making </w:t>
+      </w:r>
+      <w:r w:rsidR="00301749">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>samples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006133F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available </w:t>
       </w:r>
       <w:r w:rsidR="00D76BC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="003937FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00F53960">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Principal sends samples </w:t>
       </w:r>
+      <w:r w:rsidR="00B64208">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to a Recipient </w:t>
+      </w:r>
       <w:r w:rsidR="00A47DF5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for an </w:t>
       </w:r>
       <w:r w:rsidR="003B1CDC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Action </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Recipient </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099D59E5" w14:textId="0E2FC7BB" w:rsidR="0054564F" w:rsidRDefault="0006133F" w:rsidP="002D112A">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006133F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This Agreement contains conditions for making Material available from the Biobank</w:t>
       </w:r>
       <w:r w:rsidR="009F2053">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Research Principal</w:t>
       </w:r>
       <w:r w:rsidRPr="0006133F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -448,99 +458,93 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Agreement”:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F71792">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> this agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9B260E" w14:textId="706F2107" w:rsidR="00374AFA" w:rsidRDefault="00374AFA" w:rsidP="00374AFA">
+    <w:p w14:paraId="0D9B260E" w14:textId="35400C55" w:rsidR="00374AFA" w:rsidRDefault="00374AFA" w:rsidP="00374AFA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0255">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Biobank”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC28B3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the biobank</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>is included.</w:t>
+      <w:r w:rsidR="00E626B8" w:rsidRPr="00593010">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the biobank in which the material is included and for which the principal </w:t>
+      </w:r>
+      <w:r w:rsidR="00E626B8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E626B8" w:rsidRPr="00593010">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the biobank is accountable</w:t>
+      </w:r>
+      <w:r w:rsidR="00E626B8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140FACB3" w14:textId="77777777" w:rsidR="00374AFA" w:rsidRDefault="00374AFA" w:rsidP="00374AFA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0255">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Biobank Agreement”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00733718">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the form </w:t>
       </w:r>
       <w:r w:rsidRPr="004F5E81">
@@ -791,120 +795,176 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Recipient”:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the principal</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0579">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for example a laboratory, that on behalf of the Research Principal shall perform an Action as part of the Research Project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04110B21" w14:textId="77777777" w:rsidR="005726D6" w:rsidRPr="005562E2" w:rsidRDefault="005726D6" w:rsidP="005726D6">
+    <w:p w14:paraId="04110B21" w14:textId="0244AC28" w:rsidR="005726D6" w:rsidRPr="00185BDC" w:rsidRDefault="005726D6" w:rsidP="005726D6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005562E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Research Principal”:</w:t>
       </w:r>
       <w:r w:rsidRPr="007F1BC8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00733718">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>legal entity</w:t>
       </w:r>
       <w:r w:rsidRPr="00733718">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in whose activities the research is conducted, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61918">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>usually a university or a region.</w:t>
       </w:r>
+      <w:r w:rsidR="00185BDC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00185BDC" w:rsidRPr="005423A1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Research Principal is the same legal entity as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00185BDC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00185BDC" w:rsidRPr="005423A1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipal </w:t>
+      </w:r>
+      <w:r w:rsidR="00792F84">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00185BDC" w:rsidRPr="005423A1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Biobank</w:t>
+      </w:r>
+      <w:r w:rsidR="00185BDC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C88A924" w14:textId="77777777" w:rsidR="005726D6" w:rsidRDefault="005726D6" w:rsidP="005726D6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078250E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Sample”:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> biological material from a living or dead person or from a fetus.</w:t>
+        <w:t xml:space="preserve"> biological material from a living or dead person or from a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fetus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7905A2" w14:textId="77777777" w:rsidR="005726D6" w:rsidRDefault="005726D6" w:rsidP="005726D6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078250E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Sample Code”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00733718">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -1013,51 +1073,65 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="009A2CE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>onor”:</w:t>
       </w:r>
       <w:r w:rsidRPr="00733718">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00770E28">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>the living person from whom a Sample has been taken, or the living person who is carrying or has carried a fetus from which a Sample has been taken.</w:t>
+        <w:t xml:space="preserve">the living person from whom a Sample has been taken, or the living person who is carrying or has carried a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00770E28">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fetus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00770E28">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from which a Sample has been taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F5717C" w14:textId="09FAFB16" w:rsidR="00374AFA" w:rsidRDefault="00374AFA" w:rsidP="00706DFF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037656A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Third Party”:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1CDC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -1099,51 +1173,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PARTIES AND PROJECT</w:t>
       </w:r>
       <w:r w:rsidR="00571046">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E86327" w:rsidRPr="00B82D33" w14:paraId="15F99B56" w14:textId="59964E49" w:rsidTr="00CF6AE9">
+      <w:tr w:rsidR="00E86327" w:rsidRPr="00DF1252" w14:paraId="15F99B56" w14:textId="59964E49" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="76463C14" w14:textId="2307959F" w:rsidR="00E86327" w:rsidRPr="00E41417" w:rsidRDefault="0006133F" w:rsidP="00E86327">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>information about the Biobank – Part</w:t>
             </w:r>
@@ -1158,74 +1232,74 @@
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00122F3E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(in print)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86327" w:rsidRPr="00E41417" w14:paraId="6D54481D" w14:textId="7F7BCB3D" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0699F0" w14:textId="4FE7D8F9" w:rsidR="00E86327" w:rsidRPr="00E41417" w:rsidRDefault="00BC239C" w:rsidP="00BC7DEA">
+          <w:p w14:paraId="7E0699F0" w14:textId="73D5D0F8" w:rsidR="00E86327" w:rsidRPr="00E41417" w:rsidRDefault="00C678F0" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (name of Principal)</w:t>
+            <w:r w:rsidRPr="00C678F0">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principal </w:t>
+            </w:r>
+            <w:r w:rsidR="00792F84">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C678F0">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the Biobank (name of principal), also acting as the Research Principal</w:t>
             </w:r>
             <w:r w:rsidR="00E86327" w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B30ECA7" w14:textId="5E4C7D2E" w:rsidR="00E86465" w:rsidRPr="00E41417" w:rsidRDefault="00E86465" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1970,51 +2044,51 @@
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86465" w:rsidRPr="00B82D33" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="00CF6AE9">
+      <w:tr w:rsidR="00E86465" w:rsidRPr="00DF1252" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5E192263" w14:textId="7DDAA5F6" w:rsidR="00E86465" w:rsidRPr="00E41417" w:rsidRDefault="0006133F" w:rsidP="00E41417">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter information about </w:t>
             </w:r>
             <w:r w:rsidR="0029518B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the Recipient</w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
@@ -2895,51 +2969,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606638" w:rsidRPr="00B82D33" w14:paraId="32A22E10" w14:textId="77777777" w:rsidTr="00CF6AE9">
+      <w:tr w:rsidR="00606638" w:rsidRPr="00DF1252" w14:paraId="32A22E10" w14:textId="77777777" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="79BBBF2E" w14:textId="28B1E28E" w:rsidR="00606638" w:rsidRPr="00E41417" w:rsidRDefault="00606638" w:rsidP="00E81917">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter information about the Project </w:t>
             </w:r>
             <w:r w:rsidRPr="00122F3E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -3126,51 +3200,67 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CFA4F4C" w14:textId="054A51DD" w:rsidR="00606638" w:rsidRPr="00E32982" w:rsidRDefault="00606638" w:rsidP="00E32982">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00E32982">
-              <w:t>Project-ID (if applicable):</w:t>
+              <w:t>Project-ID (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32982">
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32982">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32982">
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32982">
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30E5FBA8" w14:textId="29C118D6" w:rsidR="00606638" w:rsidRPr="00E41417" w:rsidRDefault="00606638" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -3332,51 +3422,65 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FE297E4" w14:textId="0F332DC1" w:rsidR="00606638" w:rsidRPr="00A225E3" w:rsidRDefault="00606638" w:rsidP="00E32982">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A225E3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ref. no of </w:t>
+              <w:t xml:space="preserve">Ref. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A225E3">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A225E3">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="001C2EE7" w:rsidRPr="00A225E3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">approved </w:t>
             </w:r>
             <w:r w:rsidRPr="00A225E3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Biobank Agreement:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E934670" w14:textId="62E9F0F9" w:rsidR="00606638" w:rsidRPr="00E41417" w:rsidRDefault="00606638" w:rsidP="00BC7DEA">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3588,52 +3692,57 @@
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606638" w:rsidRPr="00E41417" w14:paraId="7CD08065" w14:textId="77777777" w:rsidTr="00CF6AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52B178B3" w14:textId="23801FA2" w:rsidR="00606638" w:rsidRPr="00E32982" w:rsidRDefault="00606638" w:rsidP="00E32982">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E32982">
-              <w:t>Phone:</w:t>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32982">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30EA0564" w14:textId="7D704FA7" w:rsidR="00606638" w:rsidRPr="00E41417" w:rsidRDefault="00606638" w:rsidP="00122F3E">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41417">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E41417">
@@ -3850,73 +3959,133 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">access is regulated through a separate Biobank agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AFC2DE" w14:textId="77777777" w:rsidR="00490005" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6415">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Parties wish to make the Material available to the Recipient to carry out the Action in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3C1C73" w14:textId="3E0FF4D4" w:rsidR="00490005" w:rsidRDefault="00490005" w:rsidP="00490005">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000A6415">
+    <w:p w14:paraId="0A3C1C73" w14:textId="2606C33F" w:rsidR="00490005" w:rsidRDefault="00BC3EF2" w:rsidP="00490005">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This Agreement regulates the terms under which the Material is </w:t>
       </w:r>
-      <w:r w:rsidR="00D0079A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and how the Material shall be handled in connection with the termination of the Agreement.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>made available</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0998">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122F3E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permitted use of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122F3E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122F3E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E091F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procedures for its handling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upon expiration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122F3E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122F3E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C417F8" w14:textId="3EC07608" w:rsidR="00490005" w:rsidRDefault="00D0079A" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SPECIFICATION OF THE MATERIAL </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4055F7" w14:textId="35EBF408" w:rsidR="00490005" w:rsidRPr="00122F3E" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
@@ -4272,62 +4441,62 @@
     <w:p w14:paraId="7525593E" w14:textId="34DD9097" w:rsidR="00490005" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertakes to ensure that only authorized persons have access to and use the Material that is provided by the Biobank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E46D08" w14:textId="77777777" w:rsidR="00F52782" w:rsidRDefault="00F52782" w:rsidP="00FB2422">
+    <w:p w14:paraId="25E46D08" w14:textId="136D5D52" w:rsidR="00F52782" w:rsidRDefault="00F52782" w:rsidP="00FB2422">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52782">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">SECURITY FOR MATERIAL AND SAMPLE CODE </w:t>
+        <w:t>SECURITY FOR MATERIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DE09E4" w14:textId="416A4BA2" w:rsidR="00490005" w:rsidRPr="00F52782" w:rsidRDefault="00490005" w:rsidP="00F52782">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52782">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Research Principal undertakes to ensure that the Material is never provided to the Recipient with information or data that enables the Recipient to identify the Sample Donor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2E2D7F" w14:textId="37E71091" w:rsidR="00490005" w:rsidRPr="001C367C" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C367C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4434,63 +4603,55 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8E422D" w14:textId="1F0318D5" w:rsidR="00490005" w:rsidRDefault="0093348E" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THIRD PARTY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A51EB84" w14:textId="7EEE2910" w:rsidR="00490005" w:rsidRPr="00122F3E" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>In the event that</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">In the event that the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> sends the Material to a Third Party in accordance with the Purpose, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall, through a written agreement with the Third Party, impose on the Third Party the same obligations regarding the Material as are imposed on the </w:t>
       </w:r>
@@ -4625,335 +4786,335 @@
         </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertakes to indemnify </w:t>
       </w:r>
       <w:r w:rsidRPr="001C367C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Principal </w:t>
       </w:r>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">and/or its employees from any claim by a Third Party, including reasonable legal costs, caused by or arising from improper use, loss or damage </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the use, handling, storage, transport or other activities of the Material covered by the Agreement, and which is not due to intentional or grossly negligent conduct of the Biobank. </w:t>
+        <w:t xml:space="preserve">and/or its employees from any claim by a Third Party, including reasonable legal costs, caused by or arising from improper use, loss or damage as a result of the use, handling, storage, transport or other activities of the Material covered by the Agreement, and which is not due to intentional or grossly negligent conduct of the Biobank. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8EC127" w14:textId="77777777" w:rsidR="00490005" w:rsidRPr="00122F3E" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of compensation for damages and penalties due to incorrect processing of Personal Data, Articles 82 and 83 of the General Data Protection Regulation apply. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E289736" w14:textId="4594EEED" w:rsidR="00490005" w:rsidRDefault="00490005" w:rsidP="00490005">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Fines pursuant to Article 83 of the General Data Protection Regulation or Chapter 6. Section 2 of the Act (2018:218) with supplementary provisions to the EU Data Protection Regulation shall be borne by the Party to whom such a fee has been imposed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDB7B91" w14:textId="77777777" w:rsidR="00244309" w:rsidRDefault="00244309" w:rsidP="00490005">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244309">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">TERM AND TERMINATION OF THIS AGREEMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DFCB8D" w14:textId="398536FF" w:rsidR="00490005" w:rsidRPr="00244309" w:rsidRDefault="00490005" w:rsidP="00244309">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">This Agreement shall come into force on </w:t>
+    <w:p w14:paraId="516570C4" w14:textId="77777777" w:rsidR="00033B82" w:rsidRPr="009F0FBB" w:rsidRDefault="00033B82" w:rsidP="00033B82">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F0FBB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Agreement shall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0FBB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into force on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:id w:val="2030363966"/>
+          <w:id w:val="446900000"/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00244309">
+          <w:r w:rsidRPr="009F0FBB">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidRPr="00244309">
+          <w:r w:rsidRPr="009F0FBB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>insert date</w:t>
           </w:r>
-          <w:r w:rsidRPr="00244309">
+          <w:r w:rsidRPr="009F0FBB">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00244309">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> and shall remain in force until the Purpose is completed, but no later than </w:t>
+      <w:r w:rsidRPr="009F0FBB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shall remain in force </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>until the Purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0FBB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is completed, but no later than </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:id w:val="-240492057"/>
+          <w:id w:val="922610711"/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00244309">
+          <w:r w:rsidRPr="009F0FBB">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidRPr="00244309">
+          <w:r w:rsidRPr="009F0FBB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>insert date</w:t>
           </w:r>
-          <w:r w:rsidRPr="00244309">
+          <w:r w:rsidRPr="009F0FBB">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00244309">
-[...17 lines deleted...]
-      <w:r w:rsidR="00146DD5" w:rsidRPr="00244309">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022579C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unless the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022579C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been previously extended</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B90AEE7" w14:textId="469BAD5A" w:rsidR="00490005" w:rsidRDefault="008647B5" w:rsidP="00490005">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3BA3F1BC" w14:textId="65A1C9DC" w:rsidR="00033B82" w:rsidRDefault="00033B82" w:rsidP="00033B82">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F0FBB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Biobank has the right to terminate this Agreement with immediate effect if the </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
-      <w:r w:rsidR="00490005" w:rsidRPr="009F0FBB">
+      <w:r w:rsidRPr="009F0FBB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00490005">
-[...9 lines deleted...]
-        <w:t>in material breach of its obligations under this Agreement or becomes bankrupt, liquidated, or otherwise becomes insolvent.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>enters into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bankruptcy or </w:t>
+      </w:r>
+      <w:r w:rsidR="006762BD" w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>liquidation or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otherwise becomes insolvent or may reasonably be presumed to be unable to pay its debts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD5F0C4" w14:textId="4FE8A60D" w:rsidR="00490005" w:rsidRDefault="00490005" w:rsidP="00490005">
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> this is not the case.</w:t>
+    <w:p w14:paraId="1B7D8DAB" w14:textId="77777777" w:rsidR="00033B82" w:rsidRDefault="00033B82" w:rsidP="00033B82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Biobank shall also be entitled to terminate this Agreement with immediate effect if there is reason to suspect that the Recipient is in breach of this Agreement and the Recipient has not, within one (1) month after the Biobank has notified the Recipient of such suspected breach in writing, demonstrated that no such breach has occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB0A0D4" w14:textId="77777777" w:rsidR="00033B82" w:rsidRPr="000C2E52" w:rsidRDefault="00033B82" w:rsidP="00033B82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Either Party shall be entitled to terminate this Agreement by giving one (1) month's written notice if there is a change in the circumstances underlying this Agreement, for example, a change in the status or legal position of a Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2516B856" w14:textId="77777777" w:rsidR="00033B82" w:rsidRPr="000C2E52" w:rsidRDefault="00033B82" w:rsidP="00033B82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2E52">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Neither termination nor expiration of this Agreement shall affect any rights or obligations that have accrued under this Agreement prior to such termination or expiration. The provisions of Sections 8, 10 and 12 shall survive the termination or expiration of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7065E610" w14:textId="77777777" w:rsidR="00250A58" w:rsidRPr="00113560" w:rsidRDefault="00250A58" w:rsidP="00E14988">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113560">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>TREATMENT OF MATERIAL UPON EXPIRATION OR TERMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CAB939" w14:textId="23B55A74" w:rsidR="00F27C9A" w:rsidRPr="0046382C" w:rsidRDefault="009C54D2" w:rsidP="00F27C9A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5130,197 +5291,295 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC360A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00733B38">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ISCELLANE</w:t>
       </w:r>
       <w:r w:rsidR="00957B0D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">OUS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E2C16F" w14:textId="5FC15155" w:rsidR="00490005" w:rsidRPr="00970275" w:rsidRDefault="00490005" w:rsidP="00490005">
+    <w:p w14:paraId="07C2EAD5" w14:textId="77777777" w:rsidR="002057E8" w:rsidRDefault="002057E8" w:rsidP="002057E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The parties acknowledge that, this Agreement will prevail over any deviating terms in other agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s relating to the Materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB7AC3E" w14:textId="77777777" w:rsidR="002057E8" w:rsidRPr="00970275" w:rsidRDefault="002057E8" w:rsidP="002057E8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970275">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties acknowledge that terms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00970275">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Agreement </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Agreement may not be changed or modified without the parties' prior written agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3057AF93" w14:textId="77777777" w:rsidR="002057E8" w:rsidRPr="00970275" w:rsidRDefault="002057E8" w:rsidP="002057E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00970275">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be changed or modified without the parties' prior written </w:t>
-[...5 lines deleted...]
-        <w:t>approval</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The parties acknowledge that this Agreement is governed by Swedish law and any interpretation or dispute arising from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00970275">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Agreement, which the parties cannot resolve on their own, shall be decided by a Swedish general court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23B7F6" w14:textId="021350EC" w:rsidR="00490005" w:rsidRPr="00970275" w:rsidRDefault="00490005" w:rsidP="00490005">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="2EF76735" w14:textId="3C43B306" w:rsidR="002057E8" w:rsidRDefault="00F60597" w:rsidP="005423A1">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="2128037949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002057E8" w:rsidRPr="008E091F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002057E8" w:rsidRPr="008E091F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement </w:t>
+      </w:r>
+      <w:r w:rsidR="006762BD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drawn up in two (2) originals, of which the parties </w:t>
+      </w:r>
+      <w:r w:rsidR="006762BD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006762BD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retain </w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002057E8" w:rsidRPr="00970275">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1) copy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E551CC7" w14:textId="44A34E68" w:rsidR="00490005" w:rsidRPr="00970275" w:rsidRDefault="00490005" w:rsidP="00490005">
-[...49 lines deleted...]
-    <w:p w14:paraId="4D7C963E" w14:textId="77777777" w:rsidR="00391DCD" w:rsidRPr="00122F3E" w:rsidRDefault="00391DCD" w:rsidP="005D0E0A">
+    <w:p w14:paraId="4D7C963E" w14:textId="08D64993" w:rsidR="00391DCD" w:rsidRPr="00122F3E" w:rsidRDefault="00F60597" w:rsidP="005D0E0A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="65313878"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002057E8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002057E8" w:rsidRPr="008E091F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="006762BD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="008E091F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">executed electronically, and each </w:t>
+      </w:r>
+      <w:r w:rsidR="006762BD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="008E091F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arty receive</w:t>
+      </w:r>
+      <w:r w:rsidR="006762BD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002057E8" w:rsidRPr="008E091F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a copy thereof.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10D4F60F" w14:textId="77777777" w:rsidR="008D5DAF" w:rsidRPr="00122F3E" w:rsidRDefault="008D5DAF" w:rsidP="00E81917">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253A64CB" w14:textId="77777777" w:rsidR="008D5DAF" w:rsidRPr="00E81917" w:rsidRDefault="008D5DAF" w:rsidP="005D0E0A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49720352" w14:textId="77777777" w:rsidR="00F278B1" w:rsidRPr="00E81917" w:rsidRDefault="00F278B1" w:rsidP="005D0E0A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
@@ -5345,51 +5604,50 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00021BB9" w:rsidRPr="00F278B1" w14:paraId="1EB364CA" w14:textId="77777777" w:rsidTr="000F4E94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="236CC44C" w14:textId="6B68D003" w:rsidR="00021BB9" w:rsidRPr="00F278B1" w:rsidRDefault="00700181" w:rsidP="00763F2A">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SIGNATURES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021BB9" w:rsidRPr="0014588B" w14:paraId="4F052AAB" w14:textId="77777777" w:rsidTr="003B1CDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14745C49" w14:textId="7B12CAD6" w:rsidR="00021BB9" w:rsidRPr="0006133F" w:rsidRDefault="005D0E0A" w:rsidP="00122F3E">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For the Biobank</w:t>
             </w:r>
@@ -5897,51 +6155,51 @@
       </w:r>
       <w:r w:rsidRPr="009F0FBB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> according to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>application of ethical approval.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="2123"/>
         <w:gridCol w:w="2123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008337CB" w:rsidRPr="00B82D33" w14:paraId="5C278476" w14:textId="77777777" w:rsidTr="000F4E94">
+      <w:tr w:rsidR="008337CB" w:rsidRPr="00DF1252" w14:paraId="5C278476" w14:textId="77777777" w:rsidTr="000F4E94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="1CB4B8F0" w14:textId="3BFC42F8" w:rsidR="008337CB" w:rsidRPr="00F278B1" w:rsidRDefault="008337CB" w:rsidP="008337CB">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe the Samples to be sent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008337CB" w:rsidRPr="0014588B" w14:paraId="634D8B1C" w14:textId="77777777" w:rsidTr="008337CB">
         <w:tc>
           <w:tcPr>
@@ -7967,73 +8225,73 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0FBB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> according to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>application of ethical approval.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00630BE5" w:rsidRPr="00B82D33" w14:paraId="38BEC747" w14:textId="77777777" w:rsidTr="000F4E94">
+      <w:tr w:rsidR="00630BE5" w:rsidRPr="00DF1252" w14:paraId="38BEC747" w14:textId="77777777" w:rsidTr="000F4E94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="04C9473E" w14:textId="32DEA924" w:rsidR="00630BE5" w:rsidRPr="00F278B1" w:rsidRDefault="00630BE5" w:rsidP="003B1CDC">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe the Purpose for which the Material shall be used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00630BE5" w:rsidRPr="00B82D33" w14:paraId="3E820E36" w14:textId="77777777" w:rsidTr="003B1CDC">
+      <w:tr w:rsidR="00630BE5" w:rsidRPr="00DF1252" w14:paraId="3E820E36" w14:textId="77777777" w:rsidTr="003B1CDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E13F3EF" w14:textId="01967E83" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00A006D4" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Specify</w:t>
             </w:r>
             <w:r w:rsidRPr="009F0FBB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F0FBB">
               <w:rPr>
@@ -8161,116 +8419,116 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40DC4840" w14:textId="6E83FDE6" w:rsidR="00630BE5" w:rsidRPr="004456EA" w:rsidRDefault="00630BE5" w:rsidP="004456EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00630BE5" w:rsidRPr="00B82D33" w14:paraId="588B65B1" w14:textId="77777777" w:rsidTr="000F4E94">
+      <w:tr w:rsidR="00630BE5" w:rsidRPr="00DF1252" w14:paraId="588B65B1" w14:textId="77777777" w:rsidTr="000F4E94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="7CEAD8C8" w14:textId="514A5B35" w:rsidR="00630BE5" w:rsidRPr="00F278B1" w:rsidRDefault="00472E5D" w:rsidP="003B1CDC">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the Action that shall be performed on the Material and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">specify how the Samples will be handled </w:t>
             </w:r>
             <w:r w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">after the completion of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
             <w:r w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00630BE5" w:rsidRPr="00B82D33" w14:paraId="1ED0B3A5" w14:textId="77777777" w:rsidTr="003B1CDC">
+      <w:tr w:rsidR="00630BE5" w:rsidRPr="00DF1252" w14:paraId="1ED0B3A5" w14:textId="77777777" w:rsidTr="003B1CDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333A7618" w14:textId="77777777" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00630BE5" w:rsidP="003B1CDC">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Action (describe clearly)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68ABDB79" w14:textId="5D1F6A9E" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="00630BE5">
+          <w:p w14:paraId="68ABDB79" w14:textId="5D1F6A9E" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1344592244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
@@ -8305,51 +8563,51 @@
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27139058" w14:textId="47AD6234" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="00630BE5">
+          <w:p w14:paraId="27139058" w14:textId="47AD6234" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1209994892"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
@@ -8384,51 +8642,51 @@
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BDC8BE" w14:textId="6920363B" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="00630BE5">
+          <w:p w14:paraId="69BDC8BE" w14:textId="6920363B" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1764407180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
@@ -8463,51 +8721,51 @@
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C92D03" w14:textId="4273CD8B" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="003B1CDC">
+          <w:p w14:paraId="76C92D03" w14:textId="4273CD8B" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="003B1CDC">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1637216624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
@@ -8544,113 +8802,113 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00630BE5" w:rsidRPr="00B82D33" w14:paraId="15269224" w14:textId="77777777" w:rsidTr="003B1CDC">
+      <w:tr w:rsidR="00630BE5" w:rsidRPr="00DF1252" w14:paraId="15269224" w14:textId="77777777" w:rsidTr="003B1CDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C6CD2E1" w14:textId="77777777" w:rsidR="00630BE5" w:rsidRDefault="00630BE5" w:rsidP="003B1CDC">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Specify how samples shall be handled after the completion of the Purpose</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA2AE22" w14:textId="60BD9FF7" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="00630BE5">
+          <w:p w14:paraId="5BA2AE22" w14:textId="60BD9FF7" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2001726343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00071B7C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Samples are completely used up during the Action</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076CD526" w14:textId="799A031B" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="00630BE5">
+          <w:p w14:paraId="076CD526" w14:textId="799A031B" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="369030057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
@@ -8715,51 +8973,51 @@
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BCB067D" w14:textId="20187863" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00392BAE" w:rsidP="00630BE5">
+          <w:p w14:paraId="4BCB067D" w14:textId="20187863" w:rsidR="00630BE5" w:rsidRPr="00630BE5" w:rsidRDefault="00F60597" w:rsidP="00630BE5">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-361593167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00630BE5" w:rsidRPr="00630BE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
@@ -8882,166 +9140,166 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B04243" w14:textId="77777777" w:rsidR="00630BE5" w:rsidRPr="005650A3" w:rsidRDefault="00630BE5" w:rsidP="00630BE5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00630BE5" w:rsidRPr="005650A3" w:rsidSect="00BD4F4B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="362FA2EF" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07">
+    <w:p w14:paraId="37482B4E" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8A7D9E" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="03050D43" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="66B2122C" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="586FFCB9" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5B3F1DC5" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1F66033B" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2796C128" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5D7CE363" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DC2707A" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07">
+    <w:p w14:paraId="08F611B5" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4761A98C" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="419DF9AC" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="63120DCA" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="46A7F1B3" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="33F02869" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1F4B0975" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1CB681A8" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2098CDB2" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
@@ -9078,51 +9336,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="7E7DEEF7" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="14EFE8C7" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -9161,63 +9419,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3A170A9A" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="2BD2A3CF" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10502900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
               <wp:cNvGraphicFramePr/>
@@ -9254,51 +9512,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="41914D04" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="083FD7CE" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -9337,130 +9595,130 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="34B90A54" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="243C24DC" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADFF98F" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07">
+    <w:p w14:paraId="2EB8B3B0" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D75D570" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
-    <w:p w14:paraId="0C8A1883" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7ED22F9D" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6079A194" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7488CE41" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07">
+    <w:p w14:paraId="57A818EC" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5D7E03" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E1477DD" w14:textId="77777777" w:rsidR="009409E9" w:rsidRDefault="009409E9" w:rsidP="00702A07"/>
+    <w:p w14:paraId="66D1048D" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7BA887DC" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0B70FFAE" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="090D7A53" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="651A79E6" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
+    <w:p w14:paraId="43C34BCA" w14:textId="77777777" w:rsidR="00F60597" w:rsidRDefault="00F60597" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="21981714" w14:textId="7EC2F68D" w:rsidR="00E32982" w:rsidRPr="00E32982" w:rsidRDefault="00E32982">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32982">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E32982">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32982">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The principal investigator, named in the ethical approval.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -9490,52 +9748,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28F5B82F" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="275344D1" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07"/>
   <w:p w14:paraId="2EB99CE2" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07"/>
   <w:p w14:paraId="64F99723" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07"/>
   <w:p w14:paraId="166757A0" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07"/>
   <w:p w14:paraId="0816B6AA" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07"/>
   <w:p w14:paraId="0B976547" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D0B1E96" w14:textId="1F2D3899" w:rsidR="0004306B" w:rsidRPr="00113FE9" w:rsidRDefault="0004306B" w:rsidP="00E86465">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D0B1E96" w14:textId="52E90EF7" w:rsidR="0004306B" w:rsidRPr="00113FE9" w:rsidRDefault="0004306B" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="00113FE9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2813EEA8" wp14:editId="72CE0737">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="617220" cy="137160"/>
@@ -9725,65 +9983,76 @@
                         <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
                           <w:r w:rsidR="0004160A">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>8</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00113FE9">
       <w:t>Do</w:t>
     </w:r>
     <w:r w:rsidR="00A63177">
       <w:t>c</w:t>
     </w:r>
     <w:r w:rsidRPr="00113FE9">
-      <w:t xml:space="preserve">ument: L2a3   Version: 10.0   </w:t>
+      <w:t>ument</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00113FE9">
+      <w:t>: L2a3   Version: 10.</w:t>
+    </w:r>
+    <w:r w:rsidR="00222264">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00113FE9">
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496C5CC0" w14:textId="5CC96A87" w:rsidR="0004306B" w:rsidRPr="002B19E3" w:rsidRDefault="00A63177" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F0112AB" wp14:editId="24C7A2DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2115047</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -9791,122 +10060,136 @@
               </wp:positionV>
               <wp:extent cx="4441825" cy="426251"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4441825" cy="426251"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2B5BA950" w14:textId="1E79BAE3" w:rsidR="00D971E2" w:rsidRPr="009B5A1B" w:rsidRDefault="00D971E2" w:rsidP="00D971E2">
+                        <w:p w14:paraId="74DF0A22" w14:textId="77777777" w:rsidR="00B64208" w:rsidRDefault="00D971E2" w:rsidP="00D971E2">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Document:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> L2a</w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00B64208" w:rsidRPr="00B64208">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t xml:space="preserve">L2a3. AGREEMENT about making samples available when a Research Principal sends samples to a Recipient for an Action </w:t>
                           </w:r>
-                          <w:r w:rsidR="00A63177">
+                        </w:p>
+                        <w:p w14:paraId="2B5BA950" w14:textId="4749BEEC" w:rsidR="00D971E2" w:rsidRPr="009B5A1B" w:rsidRDefault="00D971E2" w:rsidP="00D971E2">
+                          <w:pPr>
+                            <w:pStyle w:val="sidhuvudsida1"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>.</w:t>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009B5A1B">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>Version:</w:t>
                           </w:r>
-                          <w:r w:rsidR="00A63177" w:rsidRPr="00A63177">
+                          <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> AGREEMENT about making Human Biological Material available when a Research Principal sends samples for an Action to a Recipient</w:t>
+                            <w:t xml:space="preserve"> 10.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00222264">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>Version:</w:t>
-[...12 lines deleted...]
-                            </w:rPr>
                             <w:t>Date:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> 2023-06-10   </w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B64208">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>2026-10-06</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009B5A1B">
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11EE4768" w14:textId="58C4A443" w:rsidR="0004306B" w:rsidRDefault="00D971E2" w:rsidP="00BE27F4">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Established by:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="009B5A1B">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Management team on behalf of the steering group for Biobank Sweden</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6A9EE42A" w14:textId="274B836E" w:rsidR="00A63177" w:rsidRPr="00D971E2" w:rsidRDefault="00A63177" w:rsidP="00BE27F4">
@@ -9924,122 +10207,136 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7F0112AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:166.55pt;margin-top:35.7pt;width:349.75pt;height:33.55pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaQ/TpEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQQYVFVEqFgrpkmo&#10;rUSrPhvHJpEcX+/akLBfv2uHQNXtadqLc+P7fc7x4q5rDDsq9DXYgk9GY86UlVDWdl/w15f1l1vO&#10;fBC2FAasKvhJeX63/Pxp0bpcTaECUypkVMT6vHUFr0JweZZ5WalG+BE4ZcmpARsR6Bf3WYmipeqN&#10;yabj8U3WApYOQSrv6fahd/Jlqq+1kuFJa68CMwWn2UI6MZ27eGbLhcj3KFxVy/MY4h+maERtqeml&#10;1IMIgh2w/qNUU0sEDzqMJDQZaF1LlXagbSbjD9tsK+FU2oXA8e4Ck/9/ZeXjceuekYXuG3REYASk&#10;dT73dBn36TQ28UuTMvIThKcLbKoLTNLlbDab3E7nnEnyzaY303kqk12zHfrwXUHDolFwJFoSWuK4&#10;8YE6UugQEptZWNfGJGqMZW3Bb77Oxynh4qEMYynxOmu0QrfrWF2+22MH5YnWQ+iZ906ua5phI3x4&#10;FkhU00Yk3/BEhzZAveBscVYB/vrbfYwnBsjLWUvSKbj/eRCoODM/LHETdTYYOBi7wbCH5h5IjRN6&#10;GE4mkxIwmMHUCM0bqXoVu5BLWEm9Cr4bzPvQC5hehVSrVQoiNTkRNnbrZCwdUYyIvnRvAt0Z9kCE&#10;PcIgKpF/QL+P7fFfHQLoOlETce1RPMNNSkyMnV9NlPr7/xR1fdvL3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKp2QVziAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyok5qGKsSp&#10;EBVCSCxooV078ZBEjcdR7DzK1+OuYDejObpzbraZTctG7F1jSUK8iIAhlVY3VEn4+ny5WwNzXpFW&#10;rSWUcEYHm/z6KlOpthPtcNz7ioUQcqmSUHvfpZy7skaj3MJ2SOH2bXujfFj7iuteTSHctHwZRQk3&#10;qqHwoVYdPtdYnvaDkfDxUxyS9+NwnrZv23GHp9dhFQspb2/mp0dgHmf/B8NFP6hDHpwKO5B2rJUg&#10;hIgDKuEhvgd2ASKxTIAVYRLrFfA84/875L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;GkP06RACAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAqnZBXOIAAAALAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2B5BA950" w14:textId="1E79BAE3" w:rsidR="00D971E2" w:rsidRPr="009B5A1B" w:rsidRDefault="00D971E2" w:rsidP="00D971E2">
+                  <w:p w14:paraId="74DF0A22" w14:textId="77777777" w:rsidR="00B64208" w:rsidRDefault="00D971E2" w:rsidP="00D971E2">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Document:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> L2a</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00B64208" w:rsidRPr="00B64208">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t xml:space="preserve">L2a3. AGREEMENT about making samples available when a Research Principal sends samples to a Recipient for an Action </w:t>
                     </w:r>
-                    <w:r w:rsidR="00A63177">
+                  </w:p>
+                  <w:p w14:paraId="2B5BA950" w14:textId="4749BEEC" w:rsidR="00D971E2" w:rsidRPr="009B5A1B" w:rsidRDefault="00D971E2" w:rsidP="00D971E2">
+                    <w:pPr>
+                      <w:pStyle w:val="sidhuvudsida1"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>.</w:t>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009B5A1B">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>Version:</w:t>
                     </w:r>
-                    <w:r w:rsidR="00A63177" w:rsidRPr="00A63177">
+                    <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> AGREEMENT about making Human Biological Material available when a Research Principal sends samples for an Action to a Recipient</w:t>
+                      <w:t xml:space="preserve"> 10.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00222264">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>Version:</w:t>
-[...12 lines deleted...]
-                      </w:rPr>
                       <w:t>Date:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> 2023-06-10   </w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B64208">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>2026-10-06</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009B5A1B">
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">   </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11EE4768" w14:textId="58C4A443" w:rsidR="0004306B" w:rsidRDefault="00D971E2" w:rsidP="00BE27F4">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Established by:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="009B5A1B">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Management team on behalf of the steering group for Biobank Sweden</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="6A9EE42A" w14:textId="274B836E" w:rsidR="00A63177" w:rsidRPr="00D971E2" w:rsidRDefault="00A63177" w:rsidP="00BE27F4">
@@ -10176,51 +10473,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="48A36849" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="67785F36" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0004306B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3"/>
@@ -10478,51 +10775,51 @@
                             <w:t>8</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="1C618B0E" w14:textId="77777777" w:rsidR="0004306B" w:rsidRDefault="0004306B" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058446E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE85F0A"/>
@@ -11889,283 +12186,299 @@
   <w:num w:numId="8" w16cid:durableId="909189939">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312416043">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1301811280">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2041710291">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="646014273">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1849909283">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="241764128">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BFnWiu251MuN/p9vJ5ObWn1RP/7IikdK9LtZs9hD4cBP1Q2M2OErs5QfgbB6syu+bcR0AMW0uugGDzRacuYQVQ==" w:salt="2eXAovQsw8UjVgVeb73AYQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bKH7MjViKy/Lc9D5AO7b1Pvf+AZI0ctNeRYl+H1l2lyCzVHDjrqUqmwsuopHPwsa9EAuGgktXknWOt9RssTpCw==" w:salt="/W3RCkP/lI+SKqayYN9ZSQ=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="000157B7"/>
     <w:rsid w:val="00021BB9"/>
+    <w:rsid w:val="00033B82"/>
     <w:rsid w:val="0004160A"/>
     <w:rsid w:val="0004306B"/>
     <w:rsid w:val="000430A8"/>
+    <w:rsid w:val="00043E02"/>
     <w:rsid w:val="00045D21"/>
     <w:rsid w:val="000472FA"/>
     <w:rsid w:val="00054398"/>
     <w:rsid w:val="0006133F"/>
     <w:rsid w:val="00063D22"/>
     <w:rsid w:val="0006671F"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00071B7C"/>
     <w:rsid w:val="00071D32"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="000757D6"/>
     <w:rsid w:val="00077014"/>
     <w:rsid w:val="00092F9E"/>
     <w:rsid w:val="00095D0B"/>
     <w:rsid w:val="000A6415"/>
     <w:rsid w:val="000A7ADF"/>
     <w:rsid w:val="000B5748"/>
     <w:rsid w:val="000D02CD"/>
+    <w:rsid w:val="000D2B86"/>
     <w:rsid w:val="000E430C"/>
     <w:rsid w:val="000F2DF4"/>
+    <w:rsid w:val="000F4C3D"/>
     <w:rsid w:val="000F4E94"/>
     <w:rsid w:val="000F5AD7"/>
     <w:rsid w:val="001017BC"/>
     <w:rsid w:val="00105E96"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="00113560"/>
     <w:rsid w:val="00113FE9"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00122F3E"/>
     <w:rsid w:val="00123873"/>
     <w:rsid w:val="0014588B"/>
     <w:rsid w:val="00146DD5"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="001814F0"/>
     <w:rsid w:val="001824D0"/>
+    <w:rsid w:val="00185BDC"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A00EC"/>
     <w:rsid w:val="001A3A68"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C25CB"/>
     <w:rsid w:val="001C2EE7"/>
     <w:rsid w:val="001C367C"/>
+    <w:rsid w:val="001D42EB"/>
     <w:rsid w:val="001F6BFE"/>
+    <w:rsid w:val="002057E8"/>
     <w:rsid w:val="00215DED"/>
+    <w:rsid w:val="00222264"/>
     <w:rsid w:val="00232466"/>
     <w:rsid w:val="00236AFA"/>
     <w:rsid w:val="00244309"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="00250A58"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00260793"/>
     <w:rsid w:val="002625A3"/>
     <w:rsid w:val="002643AC"/>
     <w:rsid w:val="0027151E"/>
     <w:rsid w:val="00274838"/>
     <w:rsid w:val="0029518B"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A62A9"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B223C"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B37F4"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002C0579"/>
     <w:rsid w:val="002C532A"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D112A"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="002F5AB2"/>
+    <w:rsid w:val="00301749"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003076C0"/>
     <w:rsid w:val="00310DFE"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="00335EB9"/>
     <w:rsid w:val="00336D85"/>
     <w:rsid w:val="00340190"/>
     <w:rsid w:val="0034462D"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00374AFA"/>
     <w:rsid w:val="0037656A"/>
     <w:rsid w:val="0038551E"/>
     <w:rsid w:val="00386999"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00387E04"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="00391DCD"/>
     <w:rsid w:val="00392BAE"/>
     <w:rsid w:val="003937FD"/>
     <w:rsid w:val="003A14B9"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A50A9"/>
     <w:rsid w:val="003B03E5"/>
     <w:rsid w:val="003B1CDC"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C2507"/>
     <w:rsid w:val="003C6EBC"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="00415832"/>
     <w:rsid w:val="00415A95"/>
     <w:rsid w:val="00422062"/>
     <w:rsid w:val="0042241A"/>
     <w:rsid w:val="0042629E"/>
     <w:rsid w:val="00426429"/>
     <w:rsid w:val="0043245D"/>
     <w:rsid w:val="004456EA"/>
     <w:rsid w:val="00467B0E"/>
     <w:rsid w:val="00472E5D"/>
     <w:rsid w:val="00484D0F"/>
     <w:rsid w:val="00490005"/>
     <w:rsid w:val="0049325A"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="004A15A0"/>
+    <w:rsid w:val="004A404A"/>
     <w:rsid w:val="004B514D"/>
     <w:rsid w:val="004C530A"/>
     <w:rsid w:val="004D3D5F"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E2948"/>
     <w:rsid w:val="004E6450"/>
+    <w:rsid w:val="004F0998"/>
     <w:rsid w:val="004F4053"/>
     <w:rsid w:val="004F58B8"/>
     <w:rsid w:val="004F5E81"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="00501B78"/>
     <w:rsid w:val="005044D5"/>
     <w:rsid w:val="00506FD5"/>
     <w:rsid w:val="005126AD"/>
     <w:rsid w:val="005201D8"/>
+    <w:rsid w:val="005423A1"/>
     <w:rsid w:val="0054564F"/>
     <w:rsid w:val="005562E2"/>
     <w:rsid w:val="00556622"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="005650A3"/>
     <w:rsid w:val="00571046"/>
     <w:rsid w:val="005726D6"/>
     <w:rsid w:val="005766AE"/>
+    <w:rsid w:val="005829B0"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A2521"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D0E0A"/>
     <w:rsid w:val="005D1C56"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="005F5493"/>
     <w:rsid w:val="00601213"/>
     <w:rsid w:val="006028FC"/>
     <w:rsid w:val="00605DDB"/>
     <w:rsid w:val="00606638"/>
     <w:rsid w:val="00623E62"/>
     <w:rsid w:val="00630BE5"/>
     <w:rsid w:val="0063599B"/>
     <w:rsid w:val="00636E2D"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="006545F7"/>
     <w:rsid w:val="00662CE7"/>
     <w:rsid w:val="006754C0"/>
+    <w:rsid w:val="006762BD"/>
     <w:rsid w:val="00686DE7"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006B2407"/>
     <w:rsid w:val="006B4E25"/>
+    <w:rsid w:val="006C2ECC"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E3C8A"/>
     <w:rsid w:val="006E76D6"/>
     <w:rsid w:val="00700181"/>
     <w:rsid w:val="00700C22"/>
     <w:rsid w:val="00701D0A"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007068D8"/>
     <w:rsid w:val="00706AA3"/>
     <w:rsid w:val="00706DFF"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="0071184B"/>
     <w:rsid w:val="00715AB4"/>
     <w:rsid w:val="0072428D"/>
     <w:rsid w:val="007326FE"/>
     <w:rsid w:val="00733B38"/>
     <w:rsid w:val="00741353"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007474B3"/>
     <w:rsid w:val="00750CD1"/>
     <w:rsid w:val="00763F2A"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00773E19"/>
     <w:rsid w:val="00774F9E"/>
     <w:rsid w:val="00775139"/>
     <w:rsid w:val="007815CE"/>
     <w:rsid w:val="0078250E"/>
     <w:rsid w:val="00782BEE"/>
+    <w:rsid w:val="00792F84"/>
     <w:rsid w:val="007940A5"/>
     <w:rsid w:val="007957B4"/>
     <w:rsid w:val="007965DB"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007B388C"/>
     <w:rsid w:val="007B3AD3"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007C67F8"/>
     <w:rsid w:val="007C68F1"/>
     <w:rsid w:val="007E04DA"/>
     <w:rsid w:val="007E5219"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="0082060F"/>
     <w:rsid w:val="008319F6"/>
     <w:rsid w:val="008337CB"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="0085345B"/>
     <w:rsid w:val="00862BC8"/>
     <w:rsid w:val="008647B5"/>
     <w:rsid w:val="00864D59"/>
     <w:rsid w:val="00875AFC"/>
     <w:rsid w:val="00880B1D"/>
     <w:rsid w:val="008A4FDA"/>
@@ -12188,216 +12501,228 @@
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00982ACE"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A2CE5"/>
     <w:rsid w:val="009C54D2"/>
     <w:rsid w:val="009C5B14"/>
     <w:rsid w:val="009D1E60"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="009F2053"/>
     <w:rsid w:val="00A006D4"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A13921"/>
     <w:rsid w:val="00A225E3"/>
     <w:rsid w:val="00A31865"/>
     <w:rsid w:val="00A35C7B"/>
     <w:rsid w:val="00A46E20"/>
     <w:rsid w:val="00A47DF5"/>
     <w:rsid w:val="00A51A91"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A63177"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A70820"/>
     <w:rsid w:val="00A74128"/>
     <w:rsid w:val="00A83EEB"/>
+    <w:rsid w:val="00A84D7E"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB0CFC"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB6FEA"/>
     <w:rsid w:val="00AE0C59"/>
     <w:rsid w:val="00AE5EFB"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00AF446A"/>
     <w:rsid w:val="00AF4949"/>
     <w:rsid w:val="00AF4A11"/>
     <w:rsid w:val="00B021E7"/>
     <w:rsid w:val="00B0342E"/>
     <w:rsid w:val="00B077C1"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B607E4"/>
+    <w:rsid w:val="00B64208"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B8258E"/>
     <w:rsid w:val="00B82D33"/>
     <w:rsid w:val="00B84A9B"/>
     <w:rsid w:val="00BA6713"/>
+    <w:rsid w:val="00BB4FC5"/>
     <w:rsid w:val="00BC239C"/>
     <w:rsid w:val="00BC2E90"/>
+    <w:rsid w:val="00BC3EF2"/>
     <w:rsid w:val="00BC7DEA"/>
     <w:rsid w:val="00BD4F4B"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE0D3B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C05A3F"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C21981"/>
     <w:rsid w:val="00C446C3"/>
     <w:rsid w:val="00C55254"/>
     <w:rsid w:val="00C6192E"/>
     <w:rsid w:val="00C62A8B"/>
     <w:rsid w:val="00C6480D"/>
     <w:rsid w:val="00C662A6"/>
+    <w:rsid w:val="00C678F0"/>
     <w:rsid w:val="00C75FFE"/>
     <w:rsid w:val="00C813D6"/>
     <w:rsid w:val="00C86C44"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
+    <w:rsid w:val="00C96047"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CB6F5E"/>
     <w:rsid w:val="00CC4A4B"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CF4C5C"/>
     <w:rsid w:val="00CF66D9"/>
     <w:rsid w:val="00CF6AE9"/>
     <w:rsid w:val="00D0079A"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D02093"/>
     <w:rsid w:val="00D105F3"/>
     <w:rsid w:val="00D1082D"/>
     <w:rsid w:val="00D24CDC"/>
     <w:rsid w:val="00D27ABF"/>
     <w:rsid w:val="00D30436"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D4128A"/>
     <w:rsid w:val="00D45865"/>
+    <w:rsid w:val="00D476B1"/>
     <w:rsid w:val="00D51FC4"/>
     <w:rsid w:val="00D52C0C"/>
     <w:rsid w:val="00D53012"/>
     <w:rsid w:val="00D603E7"/>
     <w:rsid w:val="00D76BC0"/>
     <w:rsid w:val="00D801CE"/>
     <w:rsid w:val="00D80DE5"/>
     <w:rsid w:val="00D826DD"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D971E2"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DC3223"/>
     <w:rsid w:val="00DD0255"/>
+    <w:rsid w:val="00DF1252"/>
     <w:rsid w:val="00DF50D0"/>
     <w:rsid w:val="00E02516"/>
     <w:rsid w:val="00E030DF"/>
     <w:rsid w:val="00E14988"/>
     <w:rsid w:val="00E26D15"/>
     <w:rsid w:val="00E32982"/>
     <w:rsid w:val="00E41417"/>
     <w:rsid w:val="00E420B2"/>
     <w:rsid w:val="00E53D28"/>
     <w:rsid w:val="00E57B3B"/>
     <w:rsid w:val="00E57D74"/>
+    <w:rsid w:val="00E626B8"/>
     <w:rsid w:val="00E81917"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E90C24"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E935DA"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EA580B"/>
+    <w:rsid w:val="00EB442E"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00ED3AD1"/>
     <w:rsid w:val="00EE2483"/>
     <w:rsid w:val="00EF5656"/>
     <w:rsid w:val="00EF68C7"/>
     <w:rsid w:val="00F017C5"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F278B1"/>
     <w:rsid w:val="00F27C9A"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F508C7"/>
     <w:rsid w:val="00F52782"/>
     <w:rsid w:val="00F53960"/>
     <w:rsid w:val="00F6045B"/>
+    <w:rsid w:val="00F60597"/>
     <w:rsid w:val="00F71792"/>
     <w:rsid w:val="00F756BA"/>
     <w:rsid w:val="00F87498"/>
     <w:rsid w:val="00F91785"/>
     <w:rsid w:val="00FB2422"/>
+    <w:rsid w:val="00FB26EF"/>
     <w:rsid w:val="00FB5832"/>
     <w:rsid w:val="00FB61AB"/>
     <w:rsid w:val="00FB6837"/>
     <w:rsid w:val="00FC3DEB"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FD352B"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DE12DFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13381,51 +13706,51 @@
     <w:rsid w:val="003B1CDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrrubriktillR1">
     <w:name w:val="Förrubrik till R1"/>
     <w:qFormat/>
     <w:rsid w:val="00706DFF"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (CS-rubriker)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -13711,70 +14036,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BD9B664-0A17-4D36-9336-D9542657184F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1948</Words>
-  <Characters>10328</Characters>
+  <Words>2092</Words>
+  <Characters>10965</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>288</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12252</CharactersWithSpaces>
+  <CharactersWithSpaces>12840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>