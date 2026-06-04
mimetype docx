--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -32,51 +32,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="3212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A53283" w:rsidRPr="00B31427" w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidTr="008F61D3">
+      <w:tr w:rsidR="00A53283" w:rsidRPr="004367F5" w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidTr="008F61D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="7BD1E1AB" w14:textId="660E2F0A" w:rsidR="00A53283" w:rsidRPr="00354288" w:rsidRDefault="00F62F85" w:rsidP="008F61D3">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F61D3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To be completed by the biobank</w:t>
             </w:r>
@@ -633,148 +633,135 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>athology (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SPat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the relevant region regarding sample handling. Contact details can be found at </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00B31427">
+      <w:r w:rsidRPr="004367F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://biobanksverige.se/en"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD6842">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>biobanksverige.se</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. For information on which services each region offers, see the </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00415A72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Service Catalogue</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00415A72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Swedish only)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E51ADC" w14:textId="69CF4FAA" w:rsidR="005C1A34" w:rsidRPr="007A44D8" w:rsidRDefault="0032349D" w:rsidP="007A44D8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032349D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>After the biobank application has been approved, a LAB ID/personal identity number list must be submitted in accordance with local retrieval procedures and the requirements of the General Data Protection Regulation (GDPR).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8330B" w:rsidRPr="00B31427" w14:paraId="41C64363" w14:textId="77777777" w:rsidTr="007A44D8">
+      <w:tr w:rsidR="00C8330B" w:rsidRPr="004367F5" w14:paraId="41C64363" w14:textId="77777777" w:rsidTr="007A44D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="11E964A2" w14:textId="7B426493" w:rsidR="00C8330B" w:rsidRPr="007A44D8" w:rsidRDefault="00812AA3" w:rsidP="00C8330B">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="80"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region to which the appendix refers</w:t>
             </w:r>
@@ -821,51 +808,155 @@
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8330B" w:rsidRPr="00B31427" w14:paraId="4710BEE4" w14:textId="77777777" w:rsidTr="00C8330B">
+      <w:tr w:rsidR="00211B6F" w:rsidRPr="00335C9D" w14:paraId="0D8B00D3" w14:textId="77777777" w:rsidTr="00C8330B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9ED37A" w14:textId="0F8AD8D9" w:rsidR="00335C9D" w:rsidRDefault="00211B6F" w:rsidP="008457AC">
+            <w:pPr>
+              <w:pStyle w:val="Flt-titel"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6840">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4023" w:rsidRPr="00EE4023">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>If the application concerns a specific hospital</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37CC0">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4023" w:rsidRPr="00EE4023">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>department/uni</w:t>
+            </w:r>
+            <w:r w:rsidR="00265CEF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>t/</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4023" w:rsidRPr="00EE4023">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>laboratory within the region, please specify which one (if applicable)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C6840">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="384A1817" w14:textId="1A1742C4" w:rsidR="00211B6F" w:rsidRPr="00335C9D" w:rsidRDefault="00211B6F" w:rsidP="000E2AF8">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B956A1">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00335C9D">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B956A1">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C8330B" w:rsidRPr="004367F5" w14:paraId="4710BEE4" w14:textId="77777777" w:rsidTr="00C8330B">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29F4A5B7" w14:textId="5DC80858" w:rsidR="00C8330B" w:rsidRPr="007A44D8" w:rsidRDefault="00C8330B" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
             <w:r w:rsidR="00812AA3" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -1107,123 +1198,123 @@
               <w:t>. This information is requested by the laboratory to plan the workload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BBF5486" w14:textId="77777777" w:rsidR="00C8330B" w:rsidRPr="007A44D8" w:rsidRDefault="00C8330B" w:rsidP="007A44D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090198C" w:rsidRPr="00B31427" w14:paraId="342E1DA6" w14:textId="77777777" w:rsidTr="007A44D8">
+      <w:tr w:rsidR="0090198C" w:rsidRPr="004367F5" w14:paraId="342E1DA6" w14:textId="77777777" w:rsidTr="007A44D8">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="153F3056" w14:textId="21958A04" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="008E7CE6" w:rsidP="0090198C">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="80"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Which samples will be used</w:t>
             </w:r>
             <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090198C" w:rsidRPr="00B31427" w14:paraId="6B32FB3D" w14:textId="77777777" w:rsidTr="0090198C">
+      <w:tr w:rsidR="0090198C" w:rsidRPr="004367F5" w14:paraId="6B32FB3D" w14:textId="77777777" w:rsidTr="0090198C">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68342AF1" w14:textId="06F4FB37" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="009A5BFD" w:rsidP="003E580E">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Select only one option</w:t>
             </w:r>
             <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B171786" w14:textId="77777777" w:rsidR="0065623F" w:rsidRPr="007A44D8" w:rsidRDefault="00B31427" w:rsidP="007A44D8">
+          <w:p w14:paraId="2B171786" w14:textId="77777777" w:rsidR="0065623F" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-372153995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
@@ -1232,51 +1323,51 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0065623F" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Only stored samples collected within the context of healthcare </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34603DE3" w14:textId="0BA6A8ED" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="00B31427" w:rsidP="007A44D8">
+          <w:p w14:paraId="34603DE3" w14:textId="0BA6A8ED" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1943339454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -2342,51 +2433,51 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="0BACD76D" w14:textId="33C112F5" w:rsidR="00E86327" w:rsidRPr="00F01251" w:rsidRDefault="004538D9" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w:rsidRPr="00B31427" w14:paraId="0E64BE9F" w14:textId="00D138FC" w:rsidTr="001B39E6">
+      <w:tr w:rsidR="00E86327" w:rsidRPr="004367F5" w14:paraId="0E64BE9F" w14:textId="00D138FC" w:rsidTr="001B39E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6BC21B44" w14:textId="63BF2F35" w:rsidR="007549A9" w:rsidRPr="00F01251" w:rsidRDefault="004835D5" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="454" w:hanging="454"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007549A9" w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3166,51 +3257,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86465" w:rsidRPr="00B31427" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="001B39E6">
+      <w:tr w:rsidR="00E86465" w:rsidRPr="004367F5" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="001B39E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5E192263" w14:textId="5E6AAE4C" w:rsidR="00E86465" w:rsidRPr="00F01251" w:rsidRDefault="00821003" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00E86465" w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -5353,51 +5444,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E15FB8D" w14:textId="77777777" w:rsidR="00C15225" w:rsidRPr="007A7592" w:rsidRDefault="00C15225" w:rsidP="007A7592">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF4986" w:rsidRPr="00B31427" w14:paraId="1788EB67" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="00FF4986" w:rsidRPr="004367F5" w14:paraId="1788EB67" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="42CB97BC" w14:textId="4188E404" w:rsidR="00FF4986" w:rsidRPr="00663A01" w:rsidRDefault="00C150FB" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663A01">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Information </w:t>
             </w:r>
@@ -5811,51 +5902,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F7F">
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00DD5860" w:rsidRPr="00DD5860">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Information about materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00113D80" w:rsidRPr="00B31427" w14:paraId="4EDF540F" w14:textId="77777777" w:rsidTr="00A767C0">
+      <w:tr w:rsidR="00113D80" w:rsidRPr="004367F5" w14:paraId="4EDF540F" w14:textId="77777777" w:rsidTr="00A767C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2C157968" w14:textId="54F4AAFA" w:rsidR="00113D80" w:rsidRPr="00F54432" w:rsidRDefault="008C4488" w:rsidP="00D96005">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00151B44" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -6253,100 +6344,100 @@
             <w:r w:rsidR="00C77292">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E69" w:rsidRPr="00536684">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00253139">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>slides and tissue blocks are not loaned simultaneously</w:t>
             </w:r>
             <w:r w:rsidR="00C55E69" w:rsidRPr="00536684">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71639950" w14:textId="64957371" w:rsidR="00C55E69" w:rsidRPr="00C55E69" w:rsidRDefault="00B31427" w:rsidP="00C55E69">
+          <w:p w14:paraId="71639950" w14:textId="64957371" w:rsidR="00C55E69" w:rsidRPr="00C55E69" w:rsidRDefault="005B4EFC" w:rsidP="00C55E69">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1624348209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E65924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE1B87" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E69">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6274EA87" w14:textId="05155F0C" w:rsidR="000D0B49" w:rsidRDefault="00B31427" w:rsidP="00C55E69">
+          <w:p w14:paraId="6274EA87" w14:textId="05155F0C" w:rsidR="000D0B49" w:rsidRDefault="005B4EFC" w:rsidP="00C55E69">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-929271574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE1B87" w:rsidRPr="00F54432">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -6359,51 +6450,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE1B87" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E69" w:rsidRPr="00C55E69">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00C55E69">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C33CA" w:rsidRPr="00B31427" w14:paraId="67F8F4EC" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="009C33CA" w:rsidRPr="004367F5" w14:paraId="67F8F4EC" w14:textId="77777777" w:rsidTr="00D046AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4407529C" w14:textId="1E08C565" w:rsidR="009C33CA" w:rsidRPr="00F54432" w:rsidRDefault="006F2F4A" w:rsidP="00D96005">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="007279B7" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -6415,51 +6506,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007A4469">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidR="007279B7" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00785B5D" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Quantity and preparation – paraffin embedded tissue blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7C4A" w:rsidRPr="00B31427" w14:paraId="4DC8650B" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="00EF7C4A" w:rsidRPr="004367F5" w14:paraId="4DC8650B" w14:textId="77777777" w:rsidTr="00D046AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FC6EEEA" w14:textId="518977CD" w:rsidR="00C872E1" w:rsidRPr="00F54432" w:rsidRDefault="0038260C" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038260C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Specify the </w:t>
             </w:r>
             <w:r w:rsidR="000F250A" w:rsidRPr="00F54432">
@@ -7534,61 +7625,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C872E1" w:rsidRPr="00B31427" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00C872E1" w:rsidRPr="004367F5" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8E2FEF" w14:textId="17EB0356" w:rsidR="00C872E1" w:rsidRPr="00F54432" w:rsidRDefault="00B31427" w:rsidP="00D96005">
+          <w:p w14:paraId="4A8E2FEF" w14:textId="17EB0356" w:rsidR="00C872E1" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00D96005">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-748036921"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734512" w:rsidRPr="00F54432">
@@ -7618,51 +7709,51 @@
               <w:t>The principal investigator wishes to perform the above stated preparation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D68E71E" w14:textId="77777777" w:rsidR="00704CC2" w:rsidRPr="001B1B2C" w:rsidRDefault="00704CC2" w:rsidP="00704CC2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00644C9B" w:rsidRPr="00B31427" w14:paraId="05722EF5" w14:textId="77777777" w:rsidTr="00644C9B">
+      <w:tr w:rsidR="00644C9B" w:rsidRPr="004367F5" w14:paraId="05722EF5" w14:textId="77777777" w:rsidTr="00644C9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33209EA0" w14:textId="2F146475" w:rsidR="00644C9B" w:rsidRPr="00F54432" w:rsidRDefault="007B43AB" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
@@ -7808,51 +7899,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002012CA" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002012CA" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002012CA" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00644C9B" w:rsidRPr="00B31427" w14:paraId="78A7C5A8" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00644C9B" w:rsidRPr="004367F5" w14:paraId="78A7C5A8" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="148C3055" w14:textId="143C110C" w:rsidR="00644C9B" w:rsidRDefault="006A0037" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0017244A" w:rsidRPr="00F54432">
               <w:rPr>
@@ -8010,51 +8101,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FA0058" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FA0058" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017244A" w:rsidRPr="00B31427" w14:paraId="521956AA" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="0017244A" w:rsidRPr="004367F5" w14:paraId="521956AA" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EAD7BCF" w14:textId="126C2D29" w:rsidR="007303E8" w:rsidRDefault="0032416C" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:ind w:left="624" w:hanging="624"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00D63201" w:rsidRPr="00F54432">
@@ -8164,51 +8255,51 @@
               <w:t xml:space="preserve">This information is used by the biobank in cases where the requested quantity according to </w:t>
             </w:r>
             <w:r w:rsidR="00B44A30">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>sections</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD7D0B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7.1.2–4 is not available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0058" w:rsidRPr="00B31427" w14:paraId="608D8738" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00FA0058" w:rsidRPr="004367F5" w14:paraId="608D8738" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6367BF77" w14:textId="3E95C9DA" w:rsidR="00987DB9" w:rsidRPr="00F54432" w:rsidRDefault="00D11F83" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minimum no. of sections per block, on glass</w:t>
             </w:r>
             <w:r w:rsidR="00987DB9" w:rsidRPr="00F54432">
@@ -8853,51 +8944,51 @@
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C11DBAE" w14:textId="75516228" w:rsidR="00EC1610" w:rsidRPr="00F54432" w:rsidRDefault="00EC1610" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Is staining or other preparations requested?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD23955" w14:textId="0E5D475D" w:rsidR="00F93385" w:rsidRPr="00F54432" w:rsidRDefault="00B31427" w:rsidP="00DB7922">
+          <w:p w14:paraId="3FD23955" w14:textId="0E5D475D" w:rsidR="00F93385" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-146588633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -9011,51 +9102,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A40B610" w14:textId="5F67D552" w:rsidR="007C4A9A" w:rsidRPr="00F54432" w:rsidRDefault="00B31427" w:rsidP="00DB7922">
+          <w:p w14:paraId="4A40B610" w14:textId="5F67D552" w:rsidR="007C4A9A" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1768967693"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
                   <w:rPr>
@@ -9106,82 +9197,82 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00765B64" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coding of samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522174" w:rsidRPr="00B31427" w14:paraId="4FF2E46C" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00522174" w:rsidRPr="004367F5" w14:paraId="4FF2E46C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42C0AA14" w14:textId="555E5430" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="00706D0A" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00706D0A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Is coding of samples desired when the study gains access to them</w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA36F24" w14:textId="3E397048" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="00B31427" w:rsidP="00DB7922">
+          <w:p w14:paraId="5AA36F24" w14:textId="3E397048" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1016579303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00086BA9" w:rsidRPr="00F54432">
                   <w:rPr>
@@ -9289,51 +9380,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CE933A" w14:textId="26D24C20" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="00B31427" w:rsidP="00DB7922">
+          <w:p w14:paraId="40CE933A" w14:textId="26D24C20" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1155643495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
@@ -9417,51 +9508,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="7A266A1F" w14:textId="08097969" w:rsidR="009D4E3A" w:rsidRPr="00363645" w:rsidRDefault="009D4E3A" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E3A" w:rsidRPr="00B31427" w14:paraId="6471B489" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="009D4E3A" w:rsidRPr="004367F5" w14:paraId="6471B489" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA347EA" w14:textId="3F8B1C07" w:rsidR="009D4E3A" w:rsidRDefault="009D4E3A" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1163">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="000C73CF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> case</w:t>
             </w:r>
             <w:r w:rsidR="00FB1163">
               <w:rPr>
@@ -9570,101 +9661,101 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197B2BC4" w14:textId="77777777" w:rsidR="009D4E3A" w:rsidRDefault="009D4E3A" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0001027E" w:rsidRPr="00B31427" w14:paraId="6BF24D0F" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="0001027E" w:rsidRPr="004367F5" w14:paraId="6BF24D0F" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1763D515" w14:textId="69715CDD" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="00072B3E" w:rsidP="003E580E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To be completed by the recipient of the application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A44D8" w:rsidRPr="00607B06" w14:paraId="48A5C17C" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="49832EC3" w14:textId="4C381459" w:rsidR="0001027E" w:rsidRPr="00607B06" w:rsidRDefault="0001027E" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00607B06">
               <w:t>I studien deltagande patolog</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001027E" w:rsidRPr="00B31427" w14:paraId="39AEF269" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="0001027E" w:rsidRPr="004367F5" w14:paraId="39AEF269" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="19FC994D" w14:textId="10B44872" w:rsidR="0001027E" w:rsidRDefault="0001027E" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007D041D">
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A91DDFE" w14:textId="77777777" w:rsidR="0001027E" w:rsidRPr="00830593" w:rsidRDefault="0001027E" w:rsidP="007A44D8">
             <w:pPr>
@@ -9714,100 +9805,100 @@
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="18FE0389" w14:textId="61ED9D89" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="0001027E" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
             <w:r w:rsidR="00B14636" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Extent of participation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63DA6354" w14:textId="5B35989A" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="00B31427" w:rsidP="003E580E">
+          <w:p w14:paraId="63DA6354" w14:textId="5B35989A" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1761899819"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001027E" w:rsidRPr="007A44D8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0001027E" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D95349" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Has participated in/reviewed the study design</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C216F12" w14:textId="57FA2141" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="00B31427" w:rsidP="003E580E">
+          <w:p w14:paraId="4C216F12" w14:textId="57FA2141" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="003E580E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1718930970"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001027E" w:rsidRPr="007A44D8">
@@ -9969,138 +10060,138 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D33DF26" w14:textId="77777777" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="0001027E" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A56021" w:rsidRPr="00B31427" w14:paraId="4E267D1D" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="00A56021" w:rsidRPr="004367F5" w14:paraId="4E267D1D" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="3639455B" w14:textId="2F088DBA" w:rsidR="00A56021" w:rsidRPr="008C49A9" w:rsidRDefault="00A56021" w:rsidP="00A56021">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56021">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Return of samples</w:t>
             </w:r>
             <w:r w:rsidR="00FB6AB5">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that are not released</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006819B0" w:rsidRPr="00B31427" w14:paraId="458A8B6F" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="006819B0" w:rsidRPr="004367F5" w14:paraId="458A8B6F" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="15F378F3" w14:textId="7323BF49" w:rsidR="00086BA9" w:rsidRPr="008C49A9" w:rsidRDefault="008632DA" w:rsidP="00BA0097">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
             <w:r w:rsidR="00167EEB" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Shall samples be returned to the </w:t>
             </w:r>
             <w:r w:rsidR="007A4394" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>original</w:t>
             </w:r>
             <w:r w:rsidR="00167EEB" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sample collection?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF928CD" w14:textId="049C28F5" w:rsidR="00086BA9" w:rsidRPr="007A44D8" w:rsidRDefault="00B31427" w:rsidP="007A44D8">
+          <w:p w14:paraId="4BF928CD" w14:textId="049C28F5" w:rsidR="00086BA9" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2069530047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -10194,51 +10285,51 @@
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F89D3AD" w14:textId="1B9C25C0" w:rsidR="006819B0" w:rsidRPr="008C49A9" w:rsidRDefault="00B31427" w:rsidP="007A44D8">
+          <w:p w14:paraId="5F89D3AD" w14:textId="1B9C25C0" w:rsidR="006819B0" w:rsidRPr="008C49A9" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1860157580"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00086BA9" w:rsidRPr="008C49A9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:szCs w:val="16"/>
@@ -10449,51 +10540,51 @@
             </w:r>
             <w:r w:rsidR="00D96CEF" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Endorsed</w:t>
             </w:r>
             <w:r w:rsidR="00FB4687" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or not endorsed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD39AD" w:rsidRPr="00073A4A" w14:paraId="16FA172E" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="1B64480D" w14:textId="77777777" w:rsidR="003132B3" w:rsidRDefault="00B31427" w:rsidP="003132B3">
+          <w:p w14:paraId="1B64480D" w14:textId="77777777" w:rsidR="003132B3" w:rsidRDefault="005B4EFC" w:rsidP="003132B3">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-843396459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10920,51 +11011,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="069007D4" w14:textId="77777777" w:rsidR="005B48BB" w:rsidRPr="007D61E9" w:rsidRDefault="005B48BB" w:rsidP="007D61E9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA0A56" w:rsidRPr="00B31427" w14:paraId="4C17625D" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="00DA0A56" w:rsidRPr="004367F5" w14:paraId="4C17625D" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="144592A4" w14:textId="1F8969ED" w:rsidR="00DA0A56" w:rsidRPr="00624775" w:rsidRDefault="00834B3B" w:rsidP="005252CF">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624775">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="000D6059" w:rsidRPr="00624775">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -11301,139 +11392,139 @@
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B3750C4" w14:textId="77777777" w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidRDefault="003F7096" w:rsidP="00C55254"/>
     <w:sectPr w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidSect="00107B6D">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AEE4983" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07">
+    <w:p w14:paraId="7106EB34" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3286FF3B" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="694E5E3A" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="317A1B69" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="347A45D0" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="51D51F04" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7813D037" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2B27C02C" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2F042AEE" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52CB3107" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07">
+    <w:p w14:paraId="0307649B" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5824BFD2" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2BFD6134" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4DAB3A11" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3CDF7B04" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="647F14F4" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7A53BFEF" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="79F73838" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1C34BB0D" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -11512,51 +11603,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5DD354FD" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="616ACAD4" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -11594,51 +11685,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6A3B5A7D" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="03D20871" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
@@ -11686,51 +11777,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4EA09F3A" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="31250B6E" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -11768,88 +11859,88 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="159A3032" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="118FE897" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60CA7486" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07">
+    <w:p w14:paraId="5F479DBF" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E52866" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="581216D0" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="597B9315" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="74C67FA4" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7E1BAFCF" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="07349482" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0731FFE5" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="24329E4E" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FD2FADC" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07">
+    <w:p w14:paraId="3E96BCCE" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEEBF0A" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="731EBDD8" w14:textId="77777777" w:rsidR="00AF6C2A" w:rsidRDefault="00AF6C2A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="37D5F098" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="257BD52E" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1AAE1703" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="23B584A4" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="05AE440D" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="09754A3E" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
@@ -12789,51 +12880,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3BD86DA5" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="49C343D0" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
           <wp:cNvGraphicFramePr>
@@ -14540,54 +14631,54 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="606885402">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1651250870">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="261184864">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="723911570">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Qv9lVtsfjtlQgJdB0gOWRBqhZBN/b2w58CRwZt0Af+l4iirfLkmUcssS3wSZf28ENUsS5INoNolPA3ecHpuvMw==" w:salt="POnkLxo+zRt2z3hdopBdJQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="17unqo46GA2CjgceXQK+YUBi/9Qx+wSGLd6co1XFW3cFiKM1PPGXWpxk29DKeltCiNTMj8lYSAZQilFIw3DTrA==" w:salt="nDjvMI4OKULfBashXlVtig=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="0001027E"/>
@@ -14605,299 +14696,308 @@
     <w:rsid w:val="00061143"/>
     <w:rsid w:val="00070331"/>
     <w:rsid w:val="00072B3E"/>
     <w:rsid w:val="00073A4A"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00084066"/>
     <w:rsid w:val="00084CF6"/>
     <w:rsid w:val="0008607A"/>
     <w:rsid w:val="00086BA9"/>
     <w:rsid w:val="0009114A"/>
     <w:rsid w:val="00093650"/>
     <w:rsid w:val="00097F79"/>
     <w:rsid w:val="000A18D3"/>
     <w:rsid w:val="000A3F87"/>
     <w:rsid w:val="000B2D43"/>
     <w:rsid w:val="000B3FDA"/>
     <w:rsid w:val="000B5F1F"/>
     <w:rsid w:val="000B6223"/>
     <w:rsid w:val="000C2316"/>
     <w:rsid w:val="000C73CF"/>
     <w:rsid w:val="000D0B49"/>
     <w:rsid w:val="000D14F9"/>
     <w:rsid w:val="000D17ED"/>
     <w:rsid w:val="000D6059"/>
     <w:rsid w:val="000E0F8F"/>
+    <w:rsid w:val="000E2AF8"/>
     <w:rsid w:val="000E3595"/>
     <w:rsid w:val="000E4202"/>
     <w:rsid w:val="000F250A"/>
     <w:rsid w:val="00100837"/>
     <w:rsid w:val="001068C2"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="00110E3D"/>
     <w:rsid w:val="00113D80"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00115528"/>
     <w:rsid w:val="001267A3"/>
     <w:rsid w:val="00134385"/>
     <w:rsid w:val="001364B6"/>
     <w:rsid w:val="00146466"/>
     <w:rsid w:val="00146EF6"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00151B44"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="001543AF"/>
     <w:rsid w:val="0016006C"/>
     <w:rsid w:val="00160541"/>
     <w:rsid w:val="00160686"/>
     <w:rsid w:val="00161EF9"/>
     <w:rsid w:val="001667CA"/>
     <w:rsid w:val="00167EEB"/>
     <w:rsid w:val="0017244A"/>
     <w:rsid w:val="00180CD1"/>
     <w:rsid w:val="0019078A"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A2AA3"/>
     <w:rsid w:val="001A3D1B"/>
     <w:rsid w:val="001A4F56"/>
     <w:rsid w:val="001A5AAD"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B0980"/>
     <w:rsid w:val="001B1B2C"/>
     <w:rsid w:val="001B39E6"/>
     <w:rsid w:val="001B66DA"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C7B36"/>
     <w:rsid w:val="001E33F4"/>
     <w:rsid w:val="001E59E6"/>
     <w:rsid w:val="001F75B0"/>
     <w:rsid w:val="002012CA"/>
     <w:rsid w:val="00202E8B"/>
     <w:rsid w:val="00204E8C"/>
+    <w:rsid w:val="00211B6F"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="002179C4"/>
     <w:rsid w:val="002258DD"/>
     <w:rsid w:val="0023158E"/>
     <w:rsid w:val="00234CB9"/>
     <w:rsid w:val="0024474B"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00253139"/>
     <w:rsid w:val="002553BC"/>
     <w:rsid w:val="00256B0B"/>
     <w:rsid w:val="00261167"/>
     <w:rsid w:val="00264DBC"/>
+    <w:rsid w:val="00265CEF"/>
     <w:rsid w:val="00267CF9"/>
     <w:rsid w:val="0028131B"/>
     <w:rsid w:val="0029545F"/>
     <w:rsid w:val="002A0630"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B4822"/>
     <w:rsid w:val="002B4AC5"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002B7504"/>
     <w:rsid w:val="002B7A37"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D030C"/>
     <w:rsid w:val="002D0647"/>
     <w:rsid w:val="002D5888"/>
     <w:rsid w:val="002E0FC2"/>
     <w:rsid w:val="002E39CF"/>
     <w:rsid w:val="002E4544"/>
     <w:rsid w:val="002E71F4"/>
     <w:rsid w:val="002F0880"/>
     <w:rsid w:val="002F2BEA"/>
     <w:rsid w:val="002F3680"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="0030244E"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="00312D78"/>
     <w:rsid w:val="003132B3"/>
     <w:rsid w:val="00314849"/>
     <w:rsid w:val="003152E5"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0032349D"/>
     <w:rsid w:val="0032416C"/>
     <w:rsid w:val="003251DE"/>
     <w:rsid w:val="00325EA6"/>
     <w:rsid w:val="0033297A"/>
+    <w:rsid w:val="00335C9D"/>
     <w:rsid w:val="0033720D"/>
     <w:rsid w:val="00351682"/>
     <w:rsid w:val="00354288"/>
     <w:rsid w:val="003562E3"/>
     <w:rsid w:val="003627AB"/>
     <w:rsid w:val="00363645"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00374609"/>
     <w:rsid w:val="00374A04"/>
     <w:rsid w:val="00374DB8"/>
     <w:rsid w:val="00377B88"/>
     <w:rsid w:val="0038260C"/>
     <w:rsid w:val="0038652A"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="0039046E"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A16EF"/>
     <w:rsid w:val="003A2BA5"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003A62FB"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003C0825"/>
     <w:rsid w:val="003C157C"/>
+    <w:rsid w:val="003C6840"/>
     <w:rsid w:val="003D768F"/>
     <w:rsid w:val="003D7A6A"/>
     <w:rsid w:val="003D7F5B"/>
     <w:rsid w:val="003E2F81"/>
     <w:rsid w:val="003F0E48"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="003F73D3"/>
     <w:rsid w:val="00401ABC"/>
     <w:rsid w:val="00403560"/>
     <w:rsid w:val="00415A72"/>
     <w:rsid w:val="00421FA4"/>
     <w:rsid w:val="0043113C"/>
     <w:rsid w:val="00433405"/>
     <w:rsid w:val="00435427"/>
+    <w:rsid w:val="004367F5"/>
     <w:rsid w:val="00437A24"/>
     <w:rsid w:val="00441210"/>
     <w:rsid w:val="00441B67"/>
     <w:rsid w:val="004462AC"/>
     <w:rsid w:val="0045002E"/>
     <w:rsid w:val="004538D9"/>
     <w:rsid w:val="0046221B"/>
     <w:rsid w:val="0047217D"/>
     <w:rsid w:val="0047336A"/>
     <w:rsid w:val="00474A69"/>
     <w:rsid w:val="00482333"/>
     <w:rsid w:val="004826AB"/>
     <w:rsid w:val="004835D5"/>
     <w:rsid w:val="004915D3"/>
     <w:rsid w:val="004924EC"/>
     <w:rsid w:val="00492A96"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="004940F8"/>
     <w:rsid w:val="004A0958"/>
     <w:rsid w:val="004A5C7E"/>
     <w:rsid w:val="004B220A"/>
     <w:rsid w:val="004B36C8"/>
     <w:rsid w:val="004C0F1E"/>
     <w:rsid w:val="004C27ED"/>
     <w:rsid w:val="004D0179"/>
     <w:rsid w:val="004D5698"/>
     <w:rsid w:val="004D725F"/>
     <w:rsid w:val="004E0464"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004F5252"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="005156E2"/>
     <w:rsid w:val="00515D2F"/>
     <w:rsid w:val="00515DD7"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00522174"/>
     <w:rsid w:val="005252CF"/>
     <w:rsid w:val="00531E7E"/>
     <w:rsid w:val="00534FC5"/>
     <w:rsid w:val="00535DF7"/>
     <w:rsid w:val="00536684"/>
     <w:rsid w:val="00536C44"/>
     <w:rsid w:val="00543771"/>
     <w:rsid w:val="00544078"/>
     <w:rsid w:val="00544EB0"/>
+    <w:rsid w:val="00554FAE"/>
     <w:rsid w:val="0055648E"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="00566937"/>
     <w:rsid w:val="00570C7C"/>
     <w:rsid w:val="00572595"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00577678"/>
     <w:rsid w:val="005822C1"/>
     <w:rsid w:val="0058339A"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00590558"/>
     <w:rsid w:val="00590DF8"/>
     <w:rsid w:val="00591CA0"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="00593E7E"/>
     <w:rsid w:val="00596C72"/>
     <w:rsid w:val="005A0726"/>
     <w:rsid w:val="005A5249"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B48BB"/>
+    <w:rsid w:val="005B4EFC"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005C0166"/>
     <w:rsid w:val="005C0518"/>
     <w:rsid w:val="005C1A34"/>
     <w:rsid w:val="005C232A"/>
     <w:rsid w:val="005C417D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D3CC4"/>
     <w:rsid w:val="005D433A"/>
     <w:rsid w:val="005D5476"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="005F5301"/>
     <w:rsid w:val="00601546"/>
     <w:rsid w:val="00607B06"/>
     <w:rsid w:val="00611809"/>
     <w:rsid w:val="0061277D"/>
     <w:rsid w:val="006157D9"/>
     <w:rsid w:val="0061587E"/>
     <w:rsid w:val="006163F4"/>
     <w:rsid w:val="00624775"/>
     <w:rsid w:val="00630C29"/>
     <w:rsid w:val="00633027"/>
     <w:rsid w:val="00634F60"/>
     <w:rsid w:val="006352DD"/>
     <w:rsid w:val="00636901"/>
     <w:rsid w:val="00637D00"/>
     <w:rsid w:val="00640D16"/>
     <w:rsid w:val="00644C9B"/>
     <w:rsid w:val="00653138"/>
     <w:rsid w:val="00654481"/>
     <w:rsid w:val="0065623F"/>
     <w:rsid w:val="00656405"/>
     <w:rsid w:val="006602AA"/>
     <w:rsid w:val="006604BC"/>
     <w:rsid w:val="00663A01"/>
     <w:rsid w:val="0066450E"/>
     <w:rsid w:val="00664FA2"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="0068044F"/>
     <w:rsid w:val="006819B0"/>
     <w:rsid w:val="0068738B"/>
     <w:rsid w:val="006902E7"/>
     <w:rsid w:val="006906A1"/>
     <w:rsid w:val="00690916"/>
     <w:rsid w:val="0069139A"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A0037"/>
     <w:rsid w:val="006A07CA"/>
+    <w:rsid w:val="006A0870"/>
     <w:rsid w:val="006A0C68"/>
     <w:rsid w:val="006A2322"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A7D91"/>
     <w:rsid w:val="006B0F06"/>
     <w:rsid w:val="006B26C1"/>
     <w:rsid w:val="006B43E8"/>
     <w:rsid w:val="006C2627"/>
     <w:rsid w:val="006E28C9"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006E3D31"/>
     <w:rsid w:val="006F2F4A"/>
     <w:rsid w:val="006F4DA0"/>
     <w:rsid w:val="006F7FF2"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007035B6"/>
     <w:rsid w:val="00704CC2"/>
     <w:rsid w:val="00706D0A"/>
     <w:rsid w:val="00706F38"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710098"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00723338"/>
     <w:rsid w:val="00724CD5"/>
     <w:rsid w:val="007279B7"/>
@@ -14922,50 +15022,51 @@
     <w:rsid w:val="007B5BAA"/>
     <w:rsid w:val="007C194D"/>
     <w:rsid w:val="007C4A9A"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007D041D"/>
     <w:rsid w:val="007D61E9"/>
     <w:rsid w:val="007D65DA"/>
     <w:rsid w:val="007E3126"/>
     <w:rsid w:val="007E4F70"/>
     <w:rsid w:val="007E5856"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F4BF8"/>
     <w:rsid w:val="007F6938"/>
     <w:rsid w:val="00801FF7"/>
     <w:rsid w:val="00807F2B"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="00812AA3"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="00821003"/>
     <w:rsid w:val="00822C18"/>
     <w:rsid w:val="008250E3"/>
     <w:rsid w:val="0083033C"/>
     <w:rsid w:val="00831684"/>
     <w:rsid w:val="00834B3B"/>
     <w:rsid w:val="00836B28"/>
+    <w:rsid w:val="008457AC"/>
     <w:rsid w:val="00851ACA"/>
     <w:rsid w:val="00851C8A"/>
     <w:rsid w:val="008632DA"/>
     <w:rsid w:val="00863E10"/>
     <w:rsid w:val="008723C0"/>
     <w:rsid w:val="00874BB9"/>
     <w:rsid w:val="00885E4C"/>
     <w:rsid w:val="008926F0"/>
     <w:rsid w:val="0089634B"/>
     <w:rsid w:val="008C28D8"/>
     <w:rsid w:val="008C4488"/>
     <w:rsid w:val="008C49A9"/>
     <w:rsid w:val="008D074E"/>
     <w:rsid w:val="008E1DAE"/>
     <w:rsid w:val="008E3BE9"/>
     <w:rsid w:val="008E7CE6"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="008F42D9"/>
     <w:rsid w:val="008F61D3"/>
     <w:rsid w:val="008F6487"/>
     <w:rsid w:val="0090198C"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="0092171C"/>
     <w:rsid w:val="00930E01"/>
     <w:rsid w:val="009326FA"/>
@@ -15035,64 +15136,67 @@
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB7DAD"/>
     <w:rsid w:val="00AC04D4"/>
     <w:rsid w:val="00AC2762"/>
     <w:rsid w:val="00AC6B6A"/>
     <w:rsid w:val="00AC7E8D"/>
     <w:rsid w:val="00AD39AD"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00AF5F82"/>
     <w:rsid w:val="00AF6C2A"/>
     <w:rsid w:val="00B00FFC"/>
     <w:rsid w:val="00B0164A"/>
     <w:rsid w:val="00B03D17"/>
     <w:rsid w:val="00B05C31"/>
     <w:rsid w:val="00B1142F"/>
     <w:rsid w:val="00B12A39"/>
     <w:rsid w:val="00B12CCB"/>
     <w:rsid w:val="00B14593"/>
     <w:rsid w:val="00B14636"/>
     <w:rsid w:val="00B17244"/>
     <w:rsid w:val="00B17620"/>
     <w:rsid w:val="00B17C50"/>
     <w:rsid w:val="00B2565A"/>
     <w:rsid w:val="00B26C39"/>
     <w:rsid w:val="00B31427"/>
+    <w:rsid w:val="00B328A5"/>
     <w:rsid w:val="00B3691F"/>
+    <w:rsid w:val="00B37CC0"/>
     <w:rsid w:val="00B41A7E"/>
     <w:rsid w:val="00B44A30"/>
     <w:rsid w:val="00B51CBD"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B64DF6"/>
     <w:rsid w:val="00B66CF6"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00B7695D"/>
     <w:rsid w:val="00B87FC6"/>
     <w:rsid w:val="00B91B0F"/>
     <w:rsid w:val="00B956A1"/>
     <w:rsid w:val="00BA0097"/>
+    <w:rsid w:val="00BA6F21"/>
     <w:rsid w:val="00BB4D1E"/>
     <w:rsid w:val="00BB4DA9"/>
     <w:rsid w:val="00BB55B4"/>
     <w:rsid w:val="00BC4F30"/>
     <w:rsid w:val="00BC50F0"/>
     <w:rsid w:val="00BC76C3"/>
     <w:rsid w:val="00BD4C88"/>
     <w:rsid w:val="00BD6602"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BE2B30"/>
     <w:rsid w:val="00BE7F5E"/>
     <w:rsid w:val="00BF1F0E"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00BF5A80"/>
     <w:rsid w:val="00BF69BD"/>
     <w:rsid w:val="00BF7E56"/>
     <w:rsid w:val="00C0084B"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C13BE0"/>
@@ -15180,63 +15284,66 @@
     <w:rsid w:val="00E2448E"/>
     <w:rsid w:val="00E32DFE"/>
     <w:rsid w:val="00E3656E"/>
     <w:rsid w:val="00E36F76"/>
     <w:rsid w:val="00E378EE"/>
     <w:rsid w:val="00E37F95"/>
     <w:rsid w:val="00E46E9C"/>
     <w:rsid w:val="00E62E95"/>
     <w:rsid w:val="00E65924"/>
     <w:rsid w:val="00E66655"/>
     <w:rsid w:val="00E75A66"/>
     <w:rsid w:val="00E809CF"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00E976A1"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EB6663"/>
     <w:rsid w:val="00EC1610"/>
     <w:rsid w:val="00ED19C3"/>
     <w:rsid w:val="00ED41EF"/>
     <w:rsid w:val="00EE2507"/>
+    <w:rsid w:val="00EE4023"/>
     <w:rsid w:val="00EE5642"/>
     <w:rsid w:val="00EE6D50"/>
     <w:rsid w:val="00EE7B3B"/>
     <w:rsid w:val="00EF2315"/>
     <w:rsid w:val="00EF256E"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF7C4A"/>
     <w:rsid w:val="00F01251"/>
     <w:rsid w:val="00F0750D"/>
     <w:rsid w:val="00F11D3D"/>
     <w:rsid w:val="00F13A00"/>
     <w:rsid w:val="00F15AA0"/>
+    <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00F22C67"/>
+    <w:rsid w:val="00F26924"/>
     <w:rsid w:val="00F26C3B"/>
     <w:rsid w:val="00F30270"/>
     <w:rsid w:val="00F30E9B"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F44833"/>
     <w:rsid w:val="00F45E17"/>
     <w:rsid w:val="00F51A27"/>
     <w:rsid w:val="00F54432"/>
     <w:rsid w:val="00F6058C"/>
     <w:rsid w:val="00F62F85"/>
     <w:rsid w:val="00F71E20"/>
     <w:rsid w:val="00F72412"/>
     <w:rsid w:val="00F73FEB"/>
     <w:rsid w:val="00F81FCC"/>
     <w:rsid w:val="00F82485"/>
     <w:rsid w:val="00F82A91"/>
     <w:rsid w:val="00F90ABC"/>
     <w:rsid w:val="00F928EA"/>
     <w:rsid w:val="00F93385"/>
     <w:rsid w:val="00F9526E"/>
     <w:rsid w:val="00F971B4"/>
     <w:rsid w:val="00FA0058"/>
     <w:rsid w:val="00FA33F7"/>
     <w:rsid w:val="00FB1163"/>
     <w:rsid w:val="00FB182F"/>
@@ -16259,51 +16366,51 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17E7C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/forskning/tjanstekatalog/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CFE3F0724F84DAAB2C66CD48BAA0E27"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -16351,51 +16458,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -16424,57 +16531,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB736F"/>
     <w:rsid w:val="002D0647"/>
     <w:rsid w:val="004C654A"/>
+    <w:rsid w:val="006A0870"/>
     <w:rsid w:val="007416F9"/>
     <w:rsid w:val="007D11AA"/>
     <w:rsid w:val="0089634B"/>
     <w:rsid w:val="008A3098"/>
+    <w:rsid w:val="009114CC"/>
     <w:rsid w:val="0099545A"/>
     <w:rsid w:val="00B6633A"/>
     <w:rsid w:val="00BB736F"/>
+    <w:rsid w:val="00DE2CAD"/>
+    <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00FB7698"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -17196,69 +17307,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1283</Words>
-  <Characters>7262</Characters>
+  <Words>1382</Words>
+  <Characters>7325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
-  <Paragraphs>224</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8321</CharactersWithSpaces>
+  <CharactersWithSpaces>8690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>