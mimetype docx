--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -32,51 +32,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="3212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A53283" w:rsidRPr="004367F5" w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidTr="008F61D3">
+      <w:tr w:rsidR="00A53283" w:rsidRPr="005841CD" w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidTr="008F61D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="7BD1E1AB" w14:textId="660E2F0A" w:rsidR="00A53283" w:rsidRPr="00354288" w:rsidRDefault="00F62F85" w:rsidP="008F61D3">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F61D3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To be completed by the biobank</w:t>
             </w:r>
@@ -610,158 +610,153 @@
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">oordinator in </w:t>
       </w:r>
       <w:r w:rsidR="007C194D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>athology (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) in the relevant region regarding sample handling. Contact details can be found at </w:t>
+        <w:t xml:space="preserve">athology (SPat) in the relevant region regarding sample handling. Contact details can be found at </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004367F5">
+      <w:r w:rsidRPr="005841CD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://biobanksverige.se/en"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD6842">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>biobanksverige.se</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. For information on which services each region offers, see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005841CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://biobanksverige.se/forskning/tjanstekatalog/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00415A72">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Service Catalogue</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00415A72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Swedish only)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7A6A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E51ADC" w14:textId="69CF4FAA" w:rsidR="005C1A34" w:rsidRPr="007A44D8" w:rsidRDefault="0032349D" w:rsidP="007A44D8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032349D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>After the biobank application has been approved, a LAB ID/personal identity number list must be submitted in accordance with local retrieval procedures and the requirements of the General Data Protection Regulation (GDPR).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8330B" w:rsidRPr="004367F5" w14:paraId="41C64363" w14:textId="77777777" w:rsidTr="007A44D8">
+      <w:tr w:rsidR="00C8330B" w:rsidRPr="005841CD" w14:paraId="41C64363" w14:textId="77777777" w:rsidTr="007A44D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="11E964A2" w14:textId="7B426493" w:rsidR="00C8330B" w:rsidRPr="007A44D8" w:rsidRDefault="00812AA3" w:rsidP="00C8330B">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="80"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region to which the appendix refers</w:t>
             </w:r>
@@ -912,51 +907,51 @@
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B956A1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8330B" w:rsidRPr="004367F5" w14:paraId="4710BEE4" w14:textId="77777777" w:rsidTr="00C8330B">
+      <w:tr w:rsidR="00C8330B" w:rsidRPr="005841CD" w14:paraId="4710BEE4" w14:textId="77777777" w:rsidTr="00C8330B">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29F4A5B7" w14:textId="5DC80858" w:rsidR="00C8330B" w:rsidRPr="007A44D8" w:rsidRDefault="00C8330B" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
             <w:r w:rsidR="00812AA3" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -1198,123 +1193,123 @@
               <w:t>. This information is requested by the laboratory to plan the workload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BBF5486" w14:textId="77777777" w:rsidR="00C8330B" w:rsidRPr="007A44D8" w:rsidRDefault="00C8330B" w:rsidP="007A44D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090198C" w:rsidRPr="004367F5" w14:paraId="342E1DA6" w14:textId="77777777" w:rsidTr="007A44D8">
+      <w:tr w:rsidR="0090198C" w:rsidRPr="005841CD" w14:paraId="342E1DA6" w14:textId="77777777" w:rsidTr="007A44D8">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="153F3056" w14:textId="21958A04" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="008E7CE6" w:rsidP="0090198C">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="80"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Which samples will be used</w:t>
             </w:r>
             <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090198C" w:rsidRPr="004367F5" w14:paraId="6B32FB3D" w14:textId="77777777" w:rsidTr="0090198C">
+      <w:tr w:rsidR="0090198C" w:rsidRPr="005841CD" w14:paraId="6B32FB3D" w14:textId="77777777" w:rsidTr="0090198C">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68342AF1" w14:textId="06F4FB37" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="009A5BFD" w:rsidP="003E580E">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Select only one option</w:t>
             </w:r>
             <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B171786" w14:textId="77777777" w:rsidR="0065623F" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
+          <w:p w14:paraId="2B171786" w14:textId="77777777" w:rsidR="0065623F" w:rsidRPr="007A44D8" w:rsidRDefault="00AA517A" w:rsidP="007A44D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-372153995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
@@ -1323,51 +1318,51 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0065623F" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Only stored samples collected within the context of healthcare </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34603DE3" w14:textId="0BA6A8ED" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
+          <w:p w14:paraId="34603DE3" w14:textId="0BA6A8ED" w:rsidR="0090198C" w:rsidRPr="007A44D8" w:rsidRDefault="00AA517A" w:rsidP="007A44D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1943339454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090198C" w:rsidRPr="007A44D8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -2433,51 +2428,51 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="0BACD76D" w14:textId="33C112F5" w:rsidR="00E86327" w:rsidRPr="00F01251" w:rsidRDefault="004538D9" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w:rsidRPr="004367F5" w14:paraId="0E64BE9F" w14:textId="00D138FC" w:rsidTr="001B39E6">
+      <w:tr w:rsidR="00E86327" w:rsidRPr="005841CD" w14:paraId="0E64BE9F" w14:textId="00D138FC" w:rsidTr="001B39E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6BC21B44" w14:textId="63BF2F35" w:rsidR="007549A9" w:rsidRPr="00F01251" w:rsidRDefault="004835D5" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:ind w:left="454" w:hanging="454"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007549A9" w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3257,51 +3252,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86465" w:rsidRPr="004367F5" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="001B39E6">
+      <w:tr w:rsidR="00E86465" w:rsidRPr="005841CD" w14:paraId="1653150D" w14:textId="1EF5FDDF" w:rsidTr="001B39E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5E192263" w14:textId="5E6AAE4C" w:rsidR="00E86465" w:rsidRPr="00F01251" w:rsidRDefault="00821003" w:rsidP="005822C1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00E86465" w:rsidRPr="00F01251">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -5195,63 +5190,53 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7421FB1A" w14:textId="4F0D91FB" w:rsidR="00F45E17" w:rsidRDefault="00441B67" w:rsidP="008B68D8">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00F45E17" w:rsidRPr="00891E45">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F45E17">
               <w:t xml:space="preserve">11 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F45E17" w:rsidRPr="005C490D">
-              <w:t>Peppol</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Peppol-ID/GLN-code</w:t>
+            </w:r>
             <w:r w:rsidR="00F45E17" w:rsidRPr="00891E45">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56AAFFD1" w14:textId="77777777" w:rsidR="00F45E17" w:rsidRPr="004F2309" w:rsidRDefault="00F45E17" w:rsidP="008B68D8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2309">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2309">
@@ -5444,51 +5429,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E15FB8D" w14:textId="77777777" w:rsidR="00C15225" w:rsidRPr="007A7592" w:rsidRDefault="00C15225" w:rsidP="007A7592">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF4986" w:rsidRPr="004367F5" w14:paraId="1788EB67" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="00FF4986" w:rsidRPr="005841CD" w14:paraId="1788EB67" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="42CB97BC" w14:textId="4188E404" w:rsidR="00FF4986" w:rsidRPr="00663A01" w:rsidRDefault="00C150FB" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663A01">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Information </w:t>
             </w:r>
@@ -5902,51 +5887,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F7F">
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00DD5860" w:rsidRPr="00DD5860">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Information about materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00113D80" w:rsidRPr="004367F5" w14:paraId="4EDF540F" w14:textId="77777777" w:rsidTr="00A767C0">
+      <w:tr w:rsidR="00113D80" w:rsidRPr="005841CD" w14:paraId="4EDF540F" w14:textId="77777777" w:rsidTr="00A767C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2C157968" w14:textId="54F4AAFA" w:rsidR="00113D80" w:rsidRPr="00F54432" w:rsidRDefault="008C4488" w:rsidP="00D96005">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00151B44" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -6344,100 +6329,100 @@
             <w:r w:rsidR="00C77292">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E69" w:rsidRPr="00536684">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00253139">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>slides and tissue blocks are not loaned simultaneously</w:t>
             </w:r>
             <w:r w:rsidR="00C55E69" w:rsidRPr="00536684">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71639950" w14:textId="64957371" w:rsidR="00C55E69" w:rsidRPr="00C55E69" w:rsidRDefault="005B4EFC" w:rsidP="00C55E69">
+          <w:p w14:paraId="71639950" w14:textId="64957371" w:rsidR="00C55E69" w:rsidRPr="00C55E69" w:rsidRDefault="00AA517A" w:rsidP="00C55E69">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1624348209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E65924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE1B87" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E69">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6274EA87" w14:textId="05155F0C" w:rsidR="000D0B49" w:rsidRDefault="005B4EFC" w:rsidP="00C55E69">
+          <w:p w14:paraId="6274EA87" w14:textId="05155F0C" w:rsidR="000D0B49" w:rsidRDefault="00AA517A" w:rsidP="00C55E69">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-929271574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE1B87" w:rsidRPr="00F54432">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -6450,51 +6435,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE1B87" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E69" w:rsidRPr="00C55E69">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00C55E69">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C33CA" w:rsidRPr="004367F5" w14:paraId="67F8F4EC" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="009C33CA" w:rsidRPr="005841CD" w14:paraId="67F8F4EC" w14:textId="77777777" w:rsidTr="00D046AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4407529C" w14:textId="1E08C565" w:rsidR="009C33CA" w:rsidRPr="00F54432" w:rsidRDefault="006F2F4A" w:rsidP="00D96005">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="007279B7" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -6506,51 +6491,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007A4469">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidR="007279B7" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00785B5D" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Quantity and preparation – paraffin embedded tissue blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7C4A" w:rsidRPr="004367F5" w14:paraId="4DC8650B" w14:textId="77777777" w:rsidTr="00D046AF">
+      <w:tr w:rsidR="00EF7C4A" w:rsidRPr="005841CD" w14:paraId="4DC8650B" w14:textId="77777777" w:rsidTr="00D046AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FC6EEEA" w14:textId="518977CD" w:rsidR="00C872E1" w:rsidRPr="00F54432" w:rsidRDefault="0038260C" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038260C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Specify the </w:t>
             </w:r>
             <w:r w:rsidR="000F250A" w:rsidRPr="00F54432">
@@ -7625,61 +7610,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C872E1" w:rsidRPr="004367F5" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00C872E1" w:rsidRPr="005841CD" w14:paraId="4BD1BF9C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8E2FEF" w14:textId="17EB0356" w:rsidR="00C872E1" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00D96005">
+          <w:p w14:paraId="4A8E2FEF" w14:textId="17EB0356" w:rsidR="00C872E1" w:rsidRPr="00F54432" w:rsidRDefault="00AA517A" w:rsidP="00D96005">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-748036921"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734512" w:rsidRPr="00F54432">
@@ -7709,51 +7694,51 @@
               <w:t>The principal investigator wishes to perform the above stated preparation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D68E71E" w14:textId="77777777" w:rsidR="00704CC2" w:rsidRPr="001B1B2C" w:rsidRDefault="00704CC2" w:rsidP="00704CC2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00644C9B" w:rsidRPr="004367F5" w14:paraId="05722EF5" w14:textId="77777777" w:rsidTr="00644C9B">
+      <w:tr w:rsidR="00644C9B" w:rsidRPr="005841CD" w14:paraId="05722EF5" w14:textId="77777777" w:rsidTr="00644C9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33209EA0" w14:textId="2F146475" w:rsidR="00644C9B" w:rsidRPr="00F54432" w:rsidRDefault="007B43AB" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
@@ -7899,51 +7884,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002012CA" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002012CA" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002012CA" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00644C9B" w:rsidRPr="004367F5" w14:paraId="78A7C5A8" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00644C9B" w:rsidRPr="005841CD" w14:paraId="78A7C5A8" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="148C3055" w14:textId="143C110C" w:rsidR="00644C9B" w:rsidRDefault="006A0037" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0017244A" w:rsidRPr="00F54432">
               <w:rPr>
@@ -8101,51 +8086,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FA0058" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FA0058" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017244A" w:rsidRPr="004367F5" w14:paraId="521956AA" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="0017244A" w:rsidRPr="005841CD" w14:paraId="521956AA" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EAD7BCF" w14:textId="126C2D29" w:rsidR="007303E8" w:rsidRDefault="0032416C" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:ind w:left="624" w:hanging="624"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00D63201" w:rsidRPr="00F54432">
@@ -8255,51 +8240,51 @@
               <w:t xml:space="preserve">This information is used by the biobank in cases where the requested quantity according to </w:t>
             </w:r>
             <w:r w:rsidR="00B44A30">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>sections</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD7D0B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7.1.2–4 is not available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0058" w:rsidRPr="004367F5" w14:paraId="608D8738" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00FA0058" w:rsidRPr="005841CD" w14:paraId="608D8738" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6367BF77" w14:textId="3E95C9DA" w:rsidR="00987DB9" w:rsidRPr="00F54432" w:rsidRDefault="00D11F83" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minimum no. of sections per block, on glass</w:t>
             </w:r>
             <w:r w:rsidR="00987DB9" w:rsidRPr="00F54432">
@@ -8944,51 +8929,51 @@
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C11DBAE" w14:textId="75516228" w:rsidR="00EC1610" w:rsidRPr="00F54432" w:rsidRDefault="00EC1610" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Is staining or other preparations requested?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD23955" w14:textId="0E5D475D" w:rsidR="00F93385" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
+          <w:p w14:paraId="3FD23955" w14:textId="0E5D475D" w:rsidR="00F93385" w:rsidRPr="00F54432" w:rsidRDefault="00AA517A" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-146588633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -9102,51 +9087,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A40B610" w14:textId="5F67D552" w:rsidR="007C4A9A" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
+          <w:p w14:paraId="4A40B610" w14:textId="5F67D552" w:rsidR="007C4A9A" w:rsidRPr="00F54432" w:rsidRDefault="00AA517A" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1768967693"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD2A5A" w:rsidRPr="00F54432">
                   <w:rPr>
@@ -9197,82 +9182,82 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00765B64" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coding of samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522174" w:rsidRPr="004367F5" w14:paraId="4FF2E46C" w14:textId="77777777" w:rsidTr="000B3FDA">
+      <w:tr w:rsidR="00522174" w:rsidRPr="005841CD" w14:paraId="4FF2E46C" w14:textId="77777777" w:rsidTr="000B3FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42C0AA14" w14:textId="555E5430" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="00706D0A" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00706D0A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Is coding of samples desired when the study gains access to them</w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA36F24" w14:textId="3E397048" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
+          <w:p w14:paraId="5AA36F24" w14:textId="3E397048" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="00AA517A" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1016579303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00086BA9" w:rsidRPr="00F54432">
                   <w:rPr>
@@ -9380,51 +9365,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CE933A" w14:textId="26D24C20" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="005B4EFC" w:rsidP="00DB7922">
+          <w:p w14:paraId="40CE933A" w14:textId="26D24C20" w:rsidR="00522174" w:rsidRPr="00F54432" w:rsidRDefault="00AA517A" w:rsidP="00DB7922">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1155643495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00522174" w:rsidRPr="00F54432">
@@ -9508,51 +9493,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="7A266A1F" w14:textId="08097969" w:rsidR="009D4E3A" w:rsidRPr="00363645" w:rsidRDefault="009D4E3A" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E3A" w:rsidRPr="004367F5" w14:paraId="6471B489" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="009D4E3A" w:rsidRPr="005841CD" w14:paraId="6471B489" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA347EA" w14:textId="3F8B1C07" w:rsidR="009D4E3A" w:rsidRDefault="009D4E3A" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1163">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="000C73CF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> case</w:t>
             </w:r>
             <w:r w:rsidR="00FB1163">
               <w:rPr>
@@ -9661,101 +9646,107 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197B2BC4" w14:textId="77777777" w:rsidR="009D4E3A" w:rsidRDefault="009D4E3A" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0001027E" w:rsidRPr="004367F5" w14:paraId="6BF24D0F" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="0001027E" w:rsidRPr="005841CD" w14:paraId="6BF24D0F" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1763D515" w14:textId="69715CDD" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="00072B3E" w:rsidP="003E580E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To be completed by the recipient of the application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A44D8" w:rsidRPr="00607B06" w14:paraId="48A5C17C" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="007A44D8" w:rsidRPr="005841CD" w14:paraId="48A5C17C" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="49832EC3" w14:textId="4C381459" w:rsidR="0001027E" w:rsidRPr="00607B06" w:rsidRDefault="0001027E" w:rsidP="007A44D8">
+          <w:p w14:paraId="49832EC3" w14:textId="6388221B" w:rsidR="0001027E" w:rsidRPr="00CA16F5" w:rsidRDefault="00CA16F5" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00607B06">
-              <w:t>I studien deltagande patolog</w:t>
+            <w:r w:rsidRPr="00CA16F5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pathologist participating in the study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001027E" w:rsidRPr="004367F5" w14:paraId="39AEF269" w14:textId="77777777" w:rsidTr="003E580E">
+      <w:tr w:rsidR="0001027E" w:rsidRPr="005841CD" w14:paraId="39AEF269" w14:textId="77777777" w:rsidTr="003E580E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="19FC994D" w14:textId="10B44872" w:rsidR="0001027E" w:rsidRDefault="0001027E" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9.1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007D041D">
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A91DDFE" w14:textId="77777777" w:rsidR="0001027E" w:rsidRPr="00830593" w:rsidRDefault="0001027E" w:rsidP="007A44D8">
             <w:pPr>
@@ -9805,100 +9796,100 @@
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="18FE0389" w14:textId="61ED9D89" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="0001027E" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
             <w:r w:rsidR="00B14636" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Extent of participation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63DA6354" w14:textId="5B35989A" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="003E580E">
+          <w:p w14:paraId="63DA6354" w14:textId="5B35989A" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="00AA517A" w:rsidP="003E580E">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1761899819"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001027E" w:rsidRPr="007A44D8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0001027E" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D95349" w:rsidRPr="007A44D8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Has participated in/reviewed the study design</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C216F12" w14:textId="57FA2141" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="003E580E">
+          <w:p w14:paraId="4C216F12" w14:textId="57FA2141" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="00AA517A" w:rsidP="003E580E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1718930970"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001027E" w:rsidRPr="007A44D8">
@@ -10060,138 +10051,138 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D33DF26" w14:textId="77777777" w:rsidR="0001027E" w:rsidRPr="007A44D8" w:rsidRDefault="0001027E" w:rsidP="00BB4DA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A56021" w:rsidRPr="004367F5" w14:paraId="4E267D1D" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="00A56021" w:rsidRPr="005841CD" w14:paraId="4E267D1D" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="3639455B" w14:textId="2F088DBA" w:rsidR="00A56021" w:rsidRPr="008C49A9" w:rsidRDefault="00A56021" w:rsidP="00A56021">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56021">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Return of samples</w:t>
             </w:r>
             <w:r w:rsidR="00FB6AB5">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that are not released</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006819B0" w:rsidRPr="004367F5" w14:paraId="458A8B6F" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="006819B0" w:rsidRPr="005841CD" w14:paraId="458A8B6F" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="15F378F3" w14:textId="7323BF49" w:rsidR="00086BA9" w:rsidRPr="008C49A9" w:rsidRDefault="008632DA" w:rsidP="00BA0097">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
             <w:r w:rsidR="00167EEB" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Shall samples be returned to the </w:t>
             </w:r>
             <w:r w:rsidR="007A4394" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>original</w:t>
             </w:r>
             <w:r w:rsidR="00167EEB" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sample collection?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF928CD" w14:textId="049C28F5" w:rsidR="00086BA9" w:rsidRPr="007A44D8" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
+          <w:p w14:paraId="4BF928CD" w14:textId="049C28F5" w:rsidR="00086BA9" w:rsidRPr="007A44D8" w:rsidRDefault="00AA517A" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2069530047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -10285,51 +10276,51 @@
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="007A44D8">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00086BA9" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F89D3AD" w14:textId="1B9C25C0" w:rsidR="006819B0" w:rsidRPr="008C49A9" w:rsidRDefault="005B4EFC" w:rsidP="007A44D8">
+          <w:p w14:paraId="5F89D3AD" w14:textId="1B9C25C0" w:rsidR="006819B0" w:rsidRPr="008C49A9" w:rsidRDefault="00AA517A" w:rsidP="007A44D8">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1860157580"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00086BA9" w:rsidRPr="008C49A9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:szCs w:val="16"/>
@@ -10540,51 +10531,51 @@
             </w:r>
             <w:r w:rsidR="00D96CEF" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Endorsed</w:t>
             </w:r>
             <w:r w:rsidR="00FB4687" w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or not endorsed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD39AD" w:rsidRPr="00073A4A" w14:paraId="16FA172E" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
-          <w:p w14:paraId="1B64480D" w14:textId="77777777" w:rsidR="003132B3" w:rsidRDefault="005B4EFC" w:rsidP="003132B3">
+          <w:p w14:paraId="1B64480D" w14:textId="77777777" w:rsidR="003132B3" w:rsidRDefault="00AA517A" w:rsidP="003132B3">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-843396459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -11011,51 +11002,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="069007D4" w14:textId="77777777" w:rsidR="005B48BB" w:rsidRPr="007D61E9" w:rsidRDefault="005B48BB" w:rsidP="007D61E9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA0A56" w:rsidRPr="004367F5" w14:paraId="4C17625D" w14:textId="77777777" w:rsidTr="00B51CBD">
+      <w:tr w:rsidR="00DA0A56" w:rsidRPr="005841CD" w14:paraId="4C17625D" w14:textId="77777777" w:rsidTr="00B51CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="144592A4" w14:textId="1F8969ED" w:rsidR="00DA0A56" w:rsidRPr="00624775" w:rsidRDefault="00834B3B" w:rsidP="005252CF">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624775">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="000D6059" w:rsidRPr="00624775">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -11392,92 +11383,92 @@
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C49A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B3750C4" w14:textId="77777777" w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidRDefault="003F7096" w:rsidP="00C55254"/>
     <w:sectPr w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidSect="00107B6D">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7106EB34" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
+    <w:p w14:paraId="312F9074" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317A1B69" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2F042AEE" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="08C58876" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1D10D3F0" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="299F5317" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="604355F9" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="12460947" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="23DE97C6" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0307649B" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
+    <w:p w14:paraId="70F65E9B" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAB3A11" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C34BB0D" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="369864C8" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0F5F2BE5" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="51239E7F" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5E8451B7" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="153FC2AF" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4A1C67F3" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11603,51 +11594,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="616ACAD4" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="7D5ED4A0" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Rektangel 10"/>
@@ -11685,51 +11676,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="03D20871" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="595B34BE" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
               <wp:simplePos x="0" y="0"/>
@@ -11777,51 +11768,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="31250B6E" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="399D80D2" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Rektangel 8"/>
@@ -11859,88 +11850,88 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="118FE897" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="48D1E9D7" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F479DBF" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
+    <w:p w14:paraId="6E9DC5B9" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597B9315" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="24329E4E" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="35B736C7" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="50BD51C6" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="09F6FED6" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="639B0C6A" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4E3832F2" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5D075217" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E96BCCE" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07">
+    <w:p w14:paraId="00797553" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D5F098" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="09754A3E" w14:textId="77777777" w:rsidR="005B4EFC" w:rsidRDefault="005B4EFC" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4E96A66D" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="047B8310" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="115FA521" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1D4E8BD4" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6956F744" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4858CED5" w14:textId="77777777" w:rsidR="00AA517A" w:rsidRDefault="00AA517A" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01224C56" w14:textId="4A658449" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
@@ -12880,51 +12871,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="49C343D0" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="2B3C88B8" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
           <wp:cNvGraphicFramePr>
@@ -14631,54 +14622,54 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264995601">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="103162212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="606885402">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1651250870">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="261184864">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="723911570">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="17unqo46GA2CjgceXQK+YUBi/9Qx+wSGLd6co1XFW3cFiKM1PPGXWpxk29DKeltCiNTMj8lYSAZQilFIw3DTrA==" w:salt="nDjvMI4OKULfBashXlVtig=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sIesW2SxoJSyz7BXqLnr53TZIQja/SL9iFCnFm4RqaaZl1NcpS2DvXyuZGTY4661SB42Jx21IRb5QnJS7xrRhA==" w:salt="6ZpUBwfPdF9Fp/ZwxmOWiA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="0001027E"/>
@@ -14760,50 +14751,51 @@
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001C7B36"/>
     <w:rsid w:val="001E33F4"/>
     <w:rsid w:val="001E59E6"/>
     <w:rsid w:val="001F75B0"/>
     <w:rsid w:val="002012CA"/>
     <w:rsid w:val="00202E8B"/>
     <w:rsid w:val="00204E8C"/>
     <w:rsid w:val="00211B6F"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="002179C4"/>
     <w:rsid w:val="002258DD"/>
     <w:rsid w:val="0023158E"/>
     <w:rsid w:val="00234CB9"/>
     <w:rsid w:val="0024474B"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00253139"/>
     <w:rsid w:val="002553BC"/>
     <w:rsid w:val="00256B0B"/>
     <w:rsid w:val="00261167"/>
     <w:rsid w:val="00264DBC"/>
     <w:rsid w:val="00265CEF"/>
     <w:rsid w:val="00267CF9"/>
     <w:rsid w:val="0028131B"/>
+    <w:rsid w:val="00287A27"/>
     <w:rsid w:val="0029545F"/>
     <w:rsid w:val="002A0630"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B4822"/>
     <w:rsid w:val="002B4AC5"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002B7504"/>
     <w:rsid w:val="002B7A37"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002D030C"/>
     <w:rsid w:val="002D0647"/>
     <w:rsid w:val="002D5888"/>
     <w:rsid w:val="002E0FC2"/>
     <w:rsid w:val="002E39CF"/>
     <w:rsid w:val="002E4544"/>
     <w:rsid w:val="002E71F4"/>
     <w:rsid w:val="002F0880"/>
     <w:rsid w:val="002F2BEA"/>
     <w:rsid w:val="002F3680"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="0030244E"/>
     <w:rsid w:val="00306DEB"/>
@@ -14882,61 +14874,63 @@
     <w:rsid w:val="004B220A"/>
     <w:rsid w:val="004B36C8"/>
     <w:rsid w:val="004C0F1E"/>
     <w:rsid w:val="004C27ED"/>
     <w:rsid w:val="004D0179"/>
     <w:rsid w:val="004D5698"/>
     <w:rsid w:val="004D725F"/>
     <w:rsid w:val="004E0464"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004F5252"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="005156E2"/>
     <w:rsid w:val="00515D2F"/>
     <w:rsid w:val="00515DD7"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00522174"/>
     <w:rsid w:val="005252CF"/>
     <w:rsid w:val="00531E7E"/>
     <w:rsid w:val="00534FC5"/>
     <w:rsid w:val="00535DF7"/>
     <w:rsid w:val="00536684"/>
     <w:rsid w:val="00536C44"/>
     <w:rsid w:val="00543771"/>
     <w:rsid w:val="00544078"/>
     <w:rsid w:val="00544EB0"/>
+    <w:rsid w:val="005500C6"/>
     <w:rsid w:val="00554FAE"/>
     <w:rsid w:val="0055648E"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="00566937"/>
     <w:rsid w:val="00570C7C"/>
     <w:rsid w:val="00572595"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00577678"/>
     <w:rsid w:val="005822C1"/>
     <w:rsid w:val="0058339A"/>
     <w:rsid w:val="00584185"/>
+    <w:rsid w:val="005841CD"/>
     <w:rsid w:val="00590558"/>
     <w:rsid w:val="00590DF8"/>
     <w:rsid w:val="00591CA0"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="00593E7E"/>
     <w:rsid w:val="00596C72"/>
     <w:rsid w:val="005A0726"/>
     <w:rsid w:val="005A5249"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B48BB"/>
     <w:rsid w:val="005B4EFC"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005C0166"/>
     <w:rsid w:val="005C0518"/>
     <w:rsid w:val="005C1A34"/>
     <w:rsid w:val="005C232A"/>
     <w:rsid w:val="005C417D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D3CC4"/>
     <w:rsid w:val="005D433A"/>
     <w:rsid w:val="005D5476"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="005F5301"/>
     <w:rsid w:val="00601546"/>
@@ -14989,50 +14983,51 @@
     <w:rsid w:val="006E3D31"/>
     <w:rsid w:val="006F2F4A"/>
     <w:rsid w:val="006F4DA0"/>
     <w:rsid w:val="006F7FF2"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007035B6"/>
     <w:rsid w:val="00704CC2"/>
     <w:rsid w:val="00706D0A"/>
     <w:rsid w:val="00706F38"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710098"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00723338"/>
     <w:rsid w:val="00724CD5"/>
     <w:rsid w:val="007279B7"/>
     <w:rsid w:val="007303E8"/>
     <w:rsid w:val="00732B6C"/>
     <w:rsid w:val="00734512"/>
     <w:rsid w:val="00740F7F"/>
     <w:rsid w:val="007420C2"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007549A9"/>
     <w:rsid w:val="00765B64"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00785B5D"/>
+    <w:rsid w:val="00791BE2"/>
     <w:rsid w:val="00792DE0"/>
     <w:rsid w:val="007A07CF"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A4394"/>
     <w:rsid w:val="007A4469"/>
     <w:rsid w:val="007A44D8"/>
     <w:rsid w:val="007A7592"/>
     <w:rsid w:val="007B43AB"/>
     <w:rsid w:val="007B5BAA"/>
     <w:rsid w:val="007C194D"/>
     <w:rsid w:val="007C4A9A"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007D041D"/>
     <w:rsid w:val="007D61E9"/>
     <w:rsid w:val="007D65DA"/>
     <w:rsid w:val="007E3126"/>
     <w:rsid w:val="007E4F70"/>
     <w:rsid w:val="007E5856"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F4BF8"/>
     <w:rsid w:val="007F6938"/>
     <w:rsid w:val="00801FF7"/>
     <w:rsid w:val="00807F2B"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="00812AA3"/>
@@ -15107,50 +15102,51 @@
     <w:rsid w:val="009F1662"/>
     <w:rsid w:val="009F26E1"/>
     <w:rsid w:val="009F4995"/>
     <w:rsid w:val="009F6073"/>
     <w:rsid w:val="009F6ACD"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A151BF"/>
     <w:rsid w:val="00A1746E"/>
     <w:rsid w:val="00A277D4"/>
     <w:rsid w:val="00A431D3"/>
     <w:rsid w:val="00A475CB"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A56021"/>
     <w:rsid w:val="00A56EE7"/>
     <w:rsid w:val="00A637A0"/>
     <w:rsid w:val="00A65BE1"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A77A57"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A84B9D"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96C85"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
+    <w:rsid w:val="00AA517A"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AA725A"/>
     <w:rsid w:val="00AB1D76"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AB7DAD"/>
     <w:rsid w:val="00AC04D4"/>
     <w:rsid w:val="00AC2762"/>
     <w:rsid w:val="00AC6B6A"/>
     <w:rsid w:val="00AC7E8D"/>
     <w:rsid w:val="00AD39AD"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00AF5F82"/>
     <w:rsid w:val="00AF6C2A"/>
     <w:rsid w:val="00B00FFC"/>
     <w:rsid w:val="00B0164A"/>
     <w:rsid w:val="00B03D17"/>
     <w:rsid w:val="00B05C31"/>
     <w:rsid w:val="00B1142F"/>
     <w:rsid w:val="00B12A39"/>
     <w:rsid w:val="00B12CCB"/>
     <w:rsid w:val="00B14593"/>
     <w:rsid w:val="00B14636"/>
     <w:rsid w:val="00B17244"/>
     <w:rsid w:val="00B17620"/>
@@ -15202,50 +15198,51 @@
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C150FB"/>
     <w:rsid w:val="00C15225"/>
     <w:rsid w:val="00C1742B"/>
     <w:rsid w:val="00C2141A"/>
     <w:rsid w:val="00C3596F"/>
     <w:rsid w:val="00C369B7"/>
     <w:rsid w:val="00C456AC"/>
     <w:rsid w:val="00C5495F"/>
     <w:rsid w:val="00C55254"/>
     <w:rsid w:val="00C55E69"/>
     <w:rsid w:val="00C662A6"/>
     <w:rsid w:val="00C66A55"/>
     <w:rsid w:val="00C75750"/>
     <w:rsid w:val="00C76BEA"/>
     <w:rsid w:val="00C77292"/>
     <w:rsid w:val="00C81460"/>
     <w:rsid w:val="00C8330B"/>
     <w:rsid w:val="00C857F1"/>
     <w:rsid w:val="00C872E1"/>
     <w:rsid w:val="00C874A6"/>
     <w:rsid w:val="00C875F0"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA0317"/>
+    <w:rsid w:val="00CA16F5"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CA7BB4"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD2A5A"/>
     <w:rsid w:val="00CD3A05"/>
     <w:rsid w:val="00CD63C5"/>
     <w:rsid w:val="00CE0979"/>
     <w:rsid w:val="00CE1B87"/>
     <w:rsid w:val="00CE410C"/>
     <w:rsid w:val="00CE60DA"/>
     <w:rsid w:val="00CF1D5E"/>
     <w:rsid w:val="00CF21C7"/>
     <w:rsid w:val="00CF3D35"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D046AF"/>
     <w:rsid w:val="00D11F83"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D32BBB"/>
     <w:rsid w:val="00D37623"/>
     <w:rsid w:val="00D430B5"/>
     <w:rsid w:val="00D47DCE"/>
     <w:rsid w:val="00D50FF6"/>
     <w:rsid w:val="00D51C91"/>
     <w:rsid w:val="00D57816"/>
     <w:rsid w:val="00D63201"/>
@@ -16366,51 +16363,51 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17E7C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biobanksverige.se/forskning/tjanstekatalog/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CFE3F0724F84DAAB2C66CD48BAA0E27"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -16531,52 +16528,55 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB736F"/>
     <w:rsid w:val="002D0647"/>
     <w:rsid w:val="004C654A"/>
+    <w:rsid w:val="0061167C"/>
+    <w:rsid w:val="00623858"/>
     <w:rsid w:val="006A0870"/>
     <w:rsid w:val="007416F9"/>
+    <w:rsid w:val="00791BE2"/>
     <w:rsid w:val="007D11AA"/>
     <w:rsid w:val="0089634B"/>
     <w:rsid w:val="008A3098"/>
     <w:rsid w:val="009114CC"/>
     <w:rsid w:val="0099545A"/>
     <w:rsid w:val="00B6633A"/>
     <w:rsid w:val="00BB736F"/>
     <w:rsid w:val="00DE2CAD"/>
     <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00FB7698"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
@@ -17307,69 +17307,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1382</Words>
-  <Characters>7325</Characters>
+  <Words>1314</Words>
+  <Characters>7403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>238</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8690</CharactersWithSpaces>
+  <CharactersWithSpaces>8500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>