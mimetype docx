--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -39,51 +39,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="2877"/>
         <w:gridCol w:w="3961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D74DA" w:rsidRPr="00074139" w14:paraId="530BC126" w14:textId="77777777" w:rsidTr="00D47FCB">
+      <w:tr w:rsidR="000D74DA" w:rsidRPr="00EF0201" w14:paraId="530BC126" w14:textId="77777777" w:rsidTr="00D47FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="1D409E75" w14:textId="0ADC4D6F" w:rsidR="000D74DA" w:rsidRPr="00AD4572" w:rsidRDefault="00AD4572" w:rsidP="000D74DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="80" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD4572">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -458,51 +458,51 @@
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="2834"/>
         <w:gridCol w:w="3963"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D74DA" w:rsidRPr="00074139" w14:paraId="44A57E36" w14:textId="77777777" w:rsidTr="00D47FCB">
+      <w:tr w:rsidR="000D74DA" w:rsidRPr="00EF0201" w14:paraId="44A57E36" w14:textId="77777777" w:rsidTr="00D47FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="3D2EBA15" w14:textId="4A506879" w:rsidR="000D74DA" w:rsidRPr="00AD4572" w:rsidRDefault="00AD4572" w:rsidP="000D74DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="80" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD4572">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -1481,51 +1481,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92FD3" w:rsidRPr="00074139" w14:paraId="3C9D2467" w14:textId="77777777" w:rsidTr="004F275A">
+      <w:tr w:rsidR="00C92FD3" w:rsidRPr="00EF0201" w14:paraId="3C9D2467" w14:textId="77777777" w:rsidTr="004F275A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="639740C8" w14:textId="545A80F8" w:rsidR="00C92FD3" w:rsidRPr="007021EC" w:rsidRDefault="00960BA1" w:rsidP="00F40C48">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -1559,51 +1559,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F40C48" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008C2E29" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Handling of samples must fall under the ethical approval.</w:t>
             </w:r>
             <w:r w:rsidR="00F40C48" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92FD3" w:rsidRPr="00074139" w14:paraId="029DB08C" w14:textId="77777777" w:rsidTr="00A06F0D">
+      <w:tr w:rsidR="00C92FD3" w:rsidRPr="00EF0201" w14:paraId="029DB08C" w14:textId="77777777" w:rsidTr="00A06F0D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FC4A6D0" w14:textId="77777777" w:rsidR="0022026C" w:rsidRPr="007021EC" w:rsidRDefault="0022026C" w:rsidP="001B10B0">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1769,51 +1769,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Research participant information (if applicable).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4DB176" w14:textId="3D56524C" w:rsidR="00696A51" w:rsidRPr="007021EC" w:rsidRDefault="004E40C7" w:rsidP="00183FC8">
             <w:pPr>
               <w:pStyle w:val="Flt-textpunktlista"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Informed consent forms (if applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620898" w:rsidRPr="00074139" w14:paraId="1EA5F914" w14:textId="77777777" w:rsidTr="00817622">
+      <w:tr w:rsidR="00620898" w:rsidRPr="00EF0201" w14:paraId="1EA5F914" w14:textId="77777777" w:rsidTr="00817622">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53BEF847" w14:textId="77777777" w:rsidR="00620898" w:rsidRDefault="00620898" w:rsidP="00620898">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.5 P</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ore than one can be marked</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5E4D" w:rsidRPr="009452BA" w14:paraId="6F509D67" w14:textId="77777777" w:rsidTr="00817622">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40AEA176" w14:textId="534DE821" w:rsidR="005D5E4D" w:rsidRDefault="00074139" w:rsidP="005D5E4D">
+          <w:p w14:paraId="40AEA176" w14:textId="534DE821" w:rsidR="005D5E4D" w:rsidRDefault="000C4316" w:rsidP="005D5E4D">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-763536174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D5E4D" w:rsidRPr="00256D18">
                   <w:rPr>
@@ -1901,51 +1901,51 @@
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D5E4D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> L1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0674FB25" w14:textId="09BA5CAB" w:rsidR="005D5E4D" w:rsidRDefault="00074139" w:rsidP="005D5E4D">
+          <w:p w14:paraId="0674FB25" w14:textId="09BA5CAB" w:rsidR="005D5E4D" w:rsidRDefault="000C4316" w:rsidP="005D5E4D">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1864244488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D5E4D" w:rsidRPr="00256D18">
                   <w:rPr>
@@ -1953,102 +1953,102 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D5E4D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> L1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D374A9" w14:textId="4D81BA6D" w:rsidR="005D5E4D" w:rsidRDefault="00074139" w:rsidP="005D5E4D">
+          <w:p w14:paraId="50D374A9" w14:textId="4D81BA6D" w:rsidR="005D5E4D" w:rsidRDefault="000C4316" w:rsidP="005D5E4D">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-2014839857"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D5E4D" w:rsidRPr="5A0F422B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D5E4D" w:rsidRPr="5A0F422B">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> L1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45267483" w14:textId="3254668C" w:rsidR="005D5E4D" w:rsidRDefault="00074139" w:rsidP="005D5E4D">
+          <w:p w14:paraId="45267483" w14:textId="3254668C" w:rsidR="005D5E4D" w:rsidRDefault="000C4316" w:rsidP="005D5E4D">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="859418152"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D5E4D" w:rsidRPr="5A0F422B">
                   <w:rPr>
@@ -2068,51 +2068,51 @@
               <w:t xml:space="preserve"> L1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5689F7E3" w14:textId="77777777" w:rsidR="004F275A" w:rsidRPr="007021EC" w:rsidRDefault="004F275A" w:rsidP="004F275A">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC4E6C" w:rsidRPr="00074139" w14:paraId="6A6B7967" w14:textId="77777777" w:rsidTr="7A7060D5">
+      <w:tr w:rsidR="00FC4E6C" w:rsidRPr="00EF0201" w14:paraId="6A6B7967" w14:textId="77777777" w:rsidTr="7A7060D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="422895B3" w14:textId="0AB53007" w:rsidR="00FC4E6C" w:rsidRPr="007021EC" w:rsidRDefault="00D25201" w:rsidP="004F275A">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00990338">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
@@ -2211,51 +2211,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>added and/or change</w:t>
             </w:r>
             <w:r w:rsidR="00993291" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the previous application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734E2D" w:rsidRPr="000629D2" w14:paraId="79B70E84" w14:textId="77777777" w:rsidTr="7A7060D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32BC37D7" w14:textId="2F62C097" w:rsidR="00734E2D" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="004F275A">
+          <w:p w14:paraId="32BC37D7" w14:textId="2F62C097" w:rsidR="00734E2D" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="004F275A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1950655829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2361,51 +2361,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>section 2.</w:t>
             </w:r>
             <w:r w:rsidR="00FC6171" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D0617" w:rsidRPr="009452BA" w14:paraId="6645DEA3" w14:textId="77777777" w:rsidTr="7A7060D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E39130" w14:textId="0A711C1E" w:rsidR="00610650" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="004F275A">
+          <w:p w14:paraId="65E39130" w14:textId="0A711C1E" w:rsidR="00610650" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="004F275A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-237939447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2543,59 +2543,59 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E2517B" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete section </w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734E2D" w:rsidRPr="00074139" w14:paraId="6431AB13" w14:textId="77777777" w:rsidTr="7A7060D5">
+      <w:tr w:rsidR="00734E2D" w:rsidRPr="00EF0201" w14:paraId="6431AB13" w14:textId="77777777" w:rsidTr="7A7060D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1F8FA8" w14:textId="118CF7E9" w:rsidR="00ED4097" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="004F275A">
+          <w:p w14:paraId="4C1F8FA8" w14:textId="118CF7E9" w:rsidR="00ED4097" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="004F275A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-245728211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2748,59 +2748,59 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E54B0" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>desired</w:t>
             </w:r>
             <w:r w:rsidR="00BE1222" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003623A0" w:rsidRPr="00074139" w14:paraId="5EAFFDD7" w14:textId="77777777" w:rsidTr="7A7060D5">
+      <w:tr w:rsidR="003623A0" w:rsidRPr="00EF0201" w14:paraId="5EAFFDD7" w14:textId="77777777" w:rsidTr="7A7060D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72778BBC" w14:textId="4BBA4079" w:rsidR="00507A5D" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="004F275A">
+          <w:p w14:paraId="72778BBC" w14:textId="4BBA4079" w:rsidR="00507A5D" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="004F275A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1116562833"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3189,62 +3189,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">be </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>released to the recipient in accordance with previous agreement</w:t>
             </w:r>
             <w:r w:rsidR="00A536AF" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734E2D" w:rsidRPr="00074139" w14:paraId="473155F8" w14:textId="77777777" w:rsidTr="7A7060D5">
+      <w:tr w:rsidR="00734E2D" w:rsidRPr="00EF0201" w14:paraId="473155F8" w14:textId="77777777" w:rsidTr="7A7060D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056F5550" w14:textId="7781F720" w:rsidR="00734E2D" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="004F275A">
+          <w:p w14:paraId="056F5550" w14:textId="7781F720" w:rsidR="00734E2D" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="004F275A">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-890652288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3434,98 +3434,98 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="023AFE25" w14:textId="347023B3" w:rsidR="00CD1E46" w:rsidRPr="007021EC" w:rsidRDefault="00CD1E46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E86327" w:rsidRPr="00074139" w14:paraId="26E7DC9B" w14:textId="618D7ACC" w:rsidTr="00950C16">
+      <w:tr w:rsidR="00E86327" w:rsidRPr="00EF0201" w14:paraId="26E7DC9B" w14:textId="618D7ACC" w:rsidTr="00950C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0BACD76D" w14:textId="664EC986" w:rsidR="00E86327" w:rsidRPr="007021EC" w:rsidRDefault="003D09F8" w:rsidP="00CD1E46">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D09F8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Change of Appl</w:t>
             </w:r>
             <w:r w:rsidR="007A182C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ying</w:t>
             </w:r>
             <w:r w:rsidRPr="003D09F8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Principal and/or </w:t>
             </w:r>
             <w:r w:rsidR="00651FCA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0617" w:rsidRPr="00074139" w14:paraId="0F9A8C44" w14:textId="77777777" w:rsidTr="001B10B0">
+      <w:tr w:rsidR="006D0617" w:rsidRPr="00EF0201" w14:paraId="0F9A8C44" w14:textId="77777777" w:rsidTr="001B10B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="19AD55C6" w14:textId="0EE31B5C" w:rsidR="006F4B63" w:rsidRPr="006F4B63" w:rsidRDefault="006755F3" w:rsidP="006755F3">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="006F4B63">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00EE381C" w:rsidRPr="006F4B63">
@@ -3619,147 +3619,137 @@
             <w:r w:rsidR="00934822" w:rsidRPr="006F4B63">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to the Swedish Ethical</w:t>
             </w:r>
             <w:r w:rsidR="00B516F2" w:rsidRPr="006F4B63">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Review Authority): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4B63" w:rsidRPr="007021EC" w14:paraId="74D66E5A" w14:textId="77777777" w:rsidTr="001B10B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46F6603A" w14:textId="22EC08E6" w:rsidR="006F4B63" w:rsidRPr="007021EC" w:rsidRDefault="006F4B63" w:rsidP="006D0617">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="100"/>
+          <w:p w14:paraId="46F6603A" w14:textId="22EC08E6" w:rsidR="006F4B63" w:rsidRPr="007021EC" w:rsidRDefault="006F4B63" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86327" w:rsidRPr="00074139" w14:paraId="15F99B56" w14:textId="59964E49" w:rsidTr="001B10B0">
+      <w:tr w:rsidR="00E86327" w:rsidRPr="00EF0201" w14:paraId="15F99B56" w14:textId="59964E49" w:rsidTr="001B10B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="519FDA2F" w14:textId="3CB23E38" w:rsidR="006D0617" w:rsidRPr="007021EC" w:rsidRDefault="00783DB9" w:rsidP="006D0617">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2.2 </w:t>
             </w:r>
             <w:r w:rsidR="00B516F2" w:rsidRPr="007021EC">
@@ -3831,94 +3821,85 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A2147C" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> one who signed the application for ethical approval to the Swedish Ethical Review Authority.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915836" w:rsidRPr="007021EC" w14:paraId="6D54481D" w14:textId="7F7BCB3D" w:rsidTr="00CD1E46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317B3160" w14:textId="7FA81415" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00994730" w:rsidP="00D612FC">
-[...8 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="317B3160" w14:textId="7FA81415" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00994730" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00915836" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nam</w:t>
             </w:r>
             <w:r w:rsidR="00A64FB8" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00915836" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70FC7C99" w14:textId="020BE0B1" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
+          <w:p w14:paraId="70FC7C99" w14:textId="020BE0B1" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
@@ -3951,108 +3932,103 @@
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D401B2C" w14:textId="58E04F54" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
-[...4 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="2D401B2C" w14:textId="58E04F54" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D027D" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Clinic</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="002D027D" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B30ECA7" w14:textId="0F5F2E9E" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
+          <w:p w14:paraId="4B30ECA7" w14:textId="0F5F2E9E" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
@@ -4087,96 +4063,91 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86327" w:rsidRPr="007021EC" w14:paraId="1091CDB2" w14:textId="2EF3A87F" w:rsidTr="00CD1E46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="245AA396" w14:textId="55A37512" w:rsidR="00E86327" w:rsidRPr="007021EC" w:rsidRDefault="00E86327" w:rsidP="00CD1E46">
-[...4 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="245AA396" w14:textId="55A37512" w:rsidR="00E86327" w:rsidRPr="007021EC" w:rsidRDefault="00E86327" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D027D" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Work address</w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555F6DDB" w14:textId="44428064" w:rsidR="00E86465" w:rsidRPr="007021EC" w:rsidRDefault="00E86465" w:rsidP="00CD1E46">
+          <w:p w14:paraId="555F6DDB" w14:textId="44428064" w:rsidR="00E86465" w:rsidRPr="007021EC" w:rsidRDefault="00E86465" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
@@ -4209,90 +4180,85 @@
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBD365A" w14:textId="42096047" w:rsidR="00E86327" w:rsidRPr="007021EC" w:rsidRDefault="00E86327" w:rsidP="00CD1E46">
-[...4 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="6BBD365A" w14:textId="42096047" w:rsidR="00E86327" w:rsidRPr="007021EC" w:rsidRDefault="00E86327" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
             <w:r w:rsidR="00915836" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Region</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5493E435" w14:textId="54DB1CFF" w:rsidR="00E86465" w:rsidRPr="007021EC" w:rsidRDefault="00E86465" w:rsidP="00CD1E46">
+          <w:p w14:paraId="5493E435" w14:textId="54DB1CFF" w:rsidR="00E86465" w:rsidRPr="007021EC" w:rsidRDefault="00E86465" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
@@ -4327,96 +4293,91 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00915836" w:rsidRPr="007021EC" w14:paraId="48BDEAEC" w14:textId="48A69773" w:rsidTr="00CD1E46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48344F93" w14:textId="7EDAF6A5" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
-[...4 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="48344F93" w14:textId="7EDAF6A5" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-</w:t>
             </w:r>
             <w:r w:rsidR="002D027D" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448CDE16" w14:textId="19DD9EA9" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
+          <w:p w14:paraId="448CDE16" w14:textId="19DD9EA9" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
@@ -4449,96 +4410,91 @@
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="764B01BD" w14:textId="117D245F" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
-[...4 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="764B01BD" w14:textId="117D245F" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="006D0617" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidR="002D027D" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A0CFA95" w14:textId="5FC36B95" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00CD1E46">
+          <w:p w14:paraId="3A0CFA95" w14:textId="5FC36B95" w:rsidR="00915836" w:rsidRPr="007021EC" w:rsidRDefault="00915836" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
@@ -4617,215 +4573,205 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D50D78" w14:textId="77777777" w:rsidR="00B24DC6" w:rsidRPr="007021EC" w:rsidRDefault="00B24DC6" w:rsidP="00CD1E46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B24DC6" w:rsidRPr="00074139" w14:paraId="1A43A125" w14:textId="77777777" w:rsidTr="1A0DB6E0">
+      <w:tr w:rsidR="00B24DC6" w:rsidRPr="00EF0201" w14:paraId="1A43A125" w14:textId="77777777" w:rsidTr="1A0DB6E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="510725D8" w14:textId="6B3FA82E" w:rsidR="00B24DC6" w:rsidRPr="007021EC" w:rsidRDefault="00367572" w:rsidP="0035120C">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Change in current sample collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B24DC6" w:rsidRPr="00074139" w14:paraId="5CCCEB7E" w14:textId="77777777" w:rsidTr="1A0DB6E0">
+      <w:tr w:rsidR="00B24DC6" w:rsidRPr="00EF0201" w14:paraId="5CCCEB7E" w14:textId="77777777" w:rsidTr="1A0DB6E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EDCEF15" w14:textId="74F03006" w:rsidR="00B24DC6" w:rsidRPr="007021EC" w:rsidRDefault="00D152AC" w:rsidP="00D152AC">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1 </w:t>
             </w:r>
             <w:r w:rsidR="00090D89" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Samples shall be accessible to the study</w:t>
             </w:r>
             <w:r w:rsidR="00B50602" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00090D89" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00390CE9" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>please specify new end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D27106" w:rsidRPr="007021EC" w14:paraId="590C0E34" w14:textId="77777777" w:rsidTr="1A0DB6E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05062D7F" w14:textId="2BB3AA1C" w:rsidR="00D27106" w:rsidRPr="007021EC" w:rsidRDefault="00D27106" w:rsidP="00D27106">
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="05062D7F" w14:textId="2BB3AA1C" w:rsidR="00D27106" w:rsidRPr="007021EC" w:rsidRDefault="00D27106" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B24DC6" w:rsidRPr="00074139" w14:paraId="296E8C93" w14:textId="77777777" w:rsidTr="00D27106">
+      <w:tr w:rsidR="00B24DC6" w:rsidRPr="00EF0201" w14:paraId="296E8C93" w14:textId="77777777" w:rsidTr="00D27106">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E5C2242" w14:textId="729A29E4" w:rsidR="00366067" w:rsidRDefault="00D152AC" w:rsidP="00D152AC">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
             <w:r w:rsidR="000034B5" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Samples </w:t>
             </w:r>
             <w:r w:rsidR="00B50602" w:rsidRPr="007021EC">
               <w:rPr>
@@ -4863,158 +4809,148 @@
             <w:r w:rsidR="00EF1C95" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>year or until further notice</w:t>
             </w:r>
             <w:r w:rsidR="00EF1C95" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D27106" w:rsidRPr="009452BA" w14:paraId="02EFF145" w14:textId="77777777" w:rsidTr="1A0DB6E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49274787" w14:textId="4631BEEE" w:rsidR="00D27106" w:rsidRPr="007021EC" w:rsidRDefault="00D27106" w:rsidP="00D27106">
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="49274787" w14:textId="4631BEEE" w:rsidR="00D27106" w:rsidRPr="007021EC" w:rsidRDefault="00D27106" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E75C915" w14:textId="77777777" w:rsidR="00492E4F" w:rsidRPr="007021EC" w:rsidRDefault="00492E4F" w:rsidP="00742915">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC61A3" w:rsidRPr="00074139" w14:paraId="4AA96702" w14:textId="77777777" w:rsidTr="00C71627">
+      <w:tr w:rsidR="00FC61A3" w:rsidRPr="00EF0201" w14:paraId="4AA96702" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17524839" w14:textId="7F630AE4" w:rsidR="00FC61A3" w:rsidRPr="007021EC" w:rsidRDefault="00FC61A3" w:rsidP="00C434EC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="140" w:after="60"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
@@ -5117,51 +5053,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3.3.1 </w:t>
             </w:r>
             <w:r w:rsidR="00D24FC0" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Newly collected samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD20B2" w:rsidRPr="00074139" w14:paraId="23FBE06A" w14:textId="77777777" w:rsidTr="00C71627">
+      <w:tr w:rsidR="00FD20B2" w:rsidRPr="00EF0201" w14:paraId="23FBE06A" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B9BB232" w14:textId="65F5FD85" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -5306,1829 +5242,1577 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:r w:rsidR="00FC4F8F" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of samples per individual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="007021EC" w14:paraId="65DEA393" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DD1681" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="10DD1681" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB51E18" w14:textId="2D26D745" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="0CB51E18" w14:textId="2D26D745" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B504049" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1B504049" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="007021EC" w14:paraId="18258E93" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29362CC6" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="29362CC6" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6070C3" w14:textId="68164D14" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1E6070C3" w14:textId="68164D14" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D2B198" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="74D2B198" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="50313BCC" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C72E703" w14:textId="190A429C" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5C72E703" w14:textId="190A429C" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F154D22" w14:textId="39AA1CFC" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="3F154D22" w14:textId="39AA1CFC" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3CF289" w14:textId="4E26BFDF" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="2F3CF289" w14:textId="4E26BFDF" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="23E97F87" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF71F24" w14:textId="3F9B9D10" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="0AF71F24" w14:textId="3F9B9D10" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4572624C" w14:textId="4FE53A7D" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="4572624C" w14:textId="4FE53A7D" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5031DC9E" w14:textId="2801B8C9" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5031DC9E" w14:textId="2801B8C9" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="2A783709" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCCB907" w14:textId="6038CA99" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="4CCCB907" w14:textId="6038CA99" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E33288" w14:textId="689F9A02" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="64E33288" w14:textId="689F9A02" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B16884F" w14:textId="433BBC97" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7B16884F" w14:textId="433BBC97" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="0FA7216B" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF2AB03" w14:textId="7DC12E37" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="2AF2AB03" w14:textId="7DC12E37" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A97500E" w14:textId="4DE41D10" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="3A97500E" w14:textId="4DE41D10" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E70B3E" w14:textId="65BEB529" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="59E70B3E" w14:textId="65BEB529" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00456267" w14:textId="40C8BC07" w:rsidR="00B24DC6" w:rsidRPr="007021EC" w:rsidRDefault="0014409D" w:rsidP="00F84695">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007021EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -7137,51 +6821,51 @@
         <w:t>Add more rows if needed</w:t>
       </w:r>
       <w:r w:rsidR="00B24DC6" w:rsidRPr="007021EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD2BEC" w:rsidRPr="00074139" w14:paraId="2DDA5F4A" w14:textId="77777777" w:rsidTr="00C71627">
+      <w:tr w:rsidR="00DD2BEC" w:rsidRPr="00EF0201" w14:paraId="2DDA5F4A" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="00DCB362" w14:textId="2C0936A1" w:rsidR="00DD2BEC" w:rsidRPr="007021EC" w:rsidRDefault="00DD2BEC" w:rsidP="00B24DC6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="140" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
@@ -7217,51 +6901,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">fully completed form </w:t>
             </w:r>
             <w:r w:rsidR="00356867" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L1a/L1b</w:t>
             </w:r>
             <w:r w:rsidR="0052562A" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/L1c</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD20B2" w:rsidRPr="00074139" w14:paraId="760CBBB3" w14:textId="77777777" w:rsidTr="00C71627">
+      <w:tr w:rsidR="00FD20B2" w:rsidRPr="00EF0201" w14:paraId="760CBBB3" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D8673EF" w14:textId="452A0891" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">B. </w:t>
             </w:r>
@@ -7376,1793 +7060,1577 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/PAD </w:t>
             </w:r>
             <w:r w:rsidR="006706DE" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>per individual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="007021EC" w14:paraId="733E99B1" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6189C4A0" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="6189C4A0" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D491F0A" w14:textId="36EA6E4A" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7D491F0A" w14:textId="36EA6E4A" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7938B891" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7938B891" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="05CC1CFF" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5222FA58" w14:textId="174E3618" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5222FA58" w14:textId="174E3618" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EAD3DE" w14:textId="31267F79" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="22EAD3DE" w14:textId="31267F79" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25CEB395" w14:textId="51245B5E" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="25CEB395" w14:textId="51245B5E" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="1D866AF8" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A56CEF4" w14:textId="48C27B4B" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5A56CEF4" w14:textId="48C27B4B" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4E4859" w14:textId="2286662B" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="4F4E4859" w14:textId="2286662B" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="093A52C8" w14:textId="3B2F596C" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="093A52C8" w14:textId="3B2F596C" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="1064FE6E" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58ED4A33" w14:textId="6800C5DC" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="58ED4A33" w14:textId="6800C5DC" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22445F2B" w14:textId="00B36C0E" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="22445F2B" w14:textId="00B36C0E" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3403C9E4" w14:textId="7E451479" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="3403C9E4" w14:textId="7E451479" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F84695" w:rsidRPr="007021EC" w14:paraId="1075129D" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74CEE4F2" w14:textId="2E7DF4D6" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="74CEE4F2" w14:textId="2E7DF4D6" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4032126C" w14:textId="2CF5149B" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="4032126C" w14:textId="2CF5149B" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF99279" w14:textId="7AD215EA" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5BF99279" w14:textId="7AD215EA" w:rsidR="00F84695" w:rsidRPr="007021EC" w:rsidRDefault="00F84695" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD20B2" w:rsidRPr="007021EC" w14:paraId="1A7D0C1E" w14:textId="77777777" w:rsidTr="00C71627">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439B01A7" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="439B01A7" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9B424E" w14:textId="44900F91" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="2C9B424E" w14:textId="44900F91" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4B6D9F" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00B24DC6">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5B4B6D9F" w14:textId="77777777" w:rsidR="00FD20B2" w:rsidRPr="007021EC" w:rsidRDefault="00FD20B2" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36F1FB61" w14:textId="4A144820" w:rsidR="005B4F38" w:rsidRDefault="00601DAB" w:rsidP="009276A5">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007021EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -9415,100 +8883,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Blekinge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495A6E81" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="495A6E81" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1850324503"/>
                 <w:placeholder>
                   <w:docPart w:val="A29F36F6F8E446EAA6C63BA291E06077"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4E1F62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="2D4E1F62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1124914978"/>
                 <w:placeholder>
                   <w:docPart w:val="4337A6DDFD814838880AD09FDC27B0A6"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -9548,100 +9016,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Dalarna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9254B9" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="0B9254B9" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="427171103"/>
                 <w:placeholder>
                   <w:docPart w:val="BC3BF7BC86E4465BA4D7E8CDF963CEF4"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C8F675" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="07C8F675" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2139064443"/>
                 <w:placeholder>
                   <w:docPart w:val="02E13F5F477844B48E0DB482D71C7B8C"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -9692,100 +9160,100 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Region Gotland </w:t>
             </w:r>
             <w:r w:rsidR="00F64183" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Municipality without a region)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B53C6A2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="0B53C6A2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="984661396"/>
                 <w:placeholder>
                   <w:docPart w:val="D05525D1A39F431382DABD9B86C00D79"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F7FE0F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="27F7FE0F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="914589564"/>
                 <w:placeholder>
                   <w:docPart w:val="E03291A181764979A5A61C5EF209CF32"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -9825,100 +9293,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Gävleborg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7535401D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="7535401D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1285021"/>
                 <w:placeholder>
                   <w:docPart w:val="05C9B2606977454B82E22F2441DF0989"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E9A029" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="16E9A029" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1793590840"/>
                 <w:placeholder>
                   <w:docPart w:val="3288A6AE403A43A699F13002D3E2115F"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -9958,100 +9426,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Halland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE7B726" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="2AE7B726" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-652367825"/>
                 <w:placeholder>
                   <w:docPart w:val="4EEF5845F5C6410D94047C6B4CAEA797"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1669F5F0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="1669F5F0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2046476098"/>
                 <w:placeholder>
                   <w:docPart w:val="3B6C80D0591947A497D8F38AF1FA36AA"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10091,100 +9559,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Jämtland Härjedalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F567C1" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="71F567C1" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1201392654"/>
                 <w:placeholder>
                   <w:docPart w:val="75E8E25A38464A10AF71EF2F4646F972"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9A42DC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="6E9A42DC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="560903270"/>
                 <w:placeholder>
                   <w:docPart w:val="0AEBCBDA3B094E6D9603EE9FC29E0242"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10224,100 +9692,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Jönköpings län</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F59647B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="2F59647B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-108745432"/>
                 <w:placeholder>
                   <w:docPart w:val="722ED71F56F34E04805ABD2AF2094277"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13708D64" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="13708D64" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1136296770"/>
                 <w:placeholder>
                   <w:docPart w:val="63D8F1C79767448180F04C92CD9A84CD"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10357,100 +9825,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Kalmar län</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61E3B142" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="61E3B142" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-921018018"/>
                 <w:placeholder>
                   <w:docPart w:val="1CE5E8D2FB3F46D0B3567E77929C9D57"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7714118E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="7714118E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1388561776"/>
                 <w:placeholder>
                   <w:docPart w:val="EBA1884503054A2BB6697D21ABE1C95E"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10490,100 +9958,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Kronoberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311BEBEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="311BEBEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-402449873"/>
                 <w:placeholder>
                   <w:docPart w:val="A608E5833BCC456B969A4A7E3E4DF5C1"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1736F18A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="1736F18A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1030640758"/>
                 <w:placeholder>
                   <w:docPart w:val="8F505BE733DD4F32B47FD948092396C0"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10623,100 +10091,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Norrbotten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EE5AA2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="12EE5AA2" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="627358936"/>
                 <w:placeholder>
                   <w:docPart w:val="AEA0925F2C694EBD922CCA163BC3C36C"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D17B3AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="5D17B3AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="424627173"/>
                 <w:placeholder>
                   <w:docPart w:val="9FDE7BD33D394704A5CBE05BEB881BEA"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10756,100 +10224,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Skåne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62B7ED2F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="62B7ED2F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-163792897"/>
                 <w:placeholder>
                   <w:docPart w:val="53D12B3EA2DB4685933C643A91D7AD04"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45131D4F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="45131D4F" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="153580414"/>
                 <w:placeholder>
                   <w:docPart w:val="8DB37F431234419DB1DD732854ED6D1D"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10889,100 +10357,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Stockholm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB04622" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="2BB04622" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-161928438"/>
                 <w:placeholder>
                   <w:docPart w:val="ED923F85C0A14E19AFE2C7B7EE7889E1"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="247F4059" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="247F4059" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1623188343"/>
                 <w:placeholder>
                   <w:docPart w:val="65BED07D1EC7431AA73B86F52F3988D8"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11022,100 +10490,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Sörmland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A823E62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="2A823E62" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1855027882"/>
                 <w:placeholder>
                   <w:docPart w:val="9300E2CA1B01491CB083F1B96365EF42"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A001E0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="61A001E0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1680265668"/>
                 <w:placeholder>
                   <w:docPart w:val="69F3B5E69BE9407EB30737B43E9D85A9"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11155,100 +10623,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Uppsala</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8C1C1A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="7B8C1C1A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-14388790"/>
                 <w:placeholder>
                   <w:docPart w:val="165C1E828E474E278BF995DAA4A7AE81"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="491F1B2A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="491F1B2A" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1399434484"/>
                 <w:placeholder>
                   <w:docPart w:val="7AB33910CF974AB5A1DFC645FB2720A1"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11288,100 +10756,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Värmland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCCE160" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="5CCCE160" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1240674689"/>
                 <w:placeholder>
                   <w:docPart w:val="DBCB94F51B5544B583E2200239349604"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEEF97D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="3AEEF97D" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2125925038"/>
                 <w:placeholder>
                   <w:docPart w:val="46E1F398840047809D0499C984EFBAAD"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11421,100 +10889,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Västerbotten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDF23B8" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="0BDF23B8" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1301992025"/>
                 <w:placeholder>
                   <w:docPart w:val="4835717C6BA74DA4B8EA8F3E3BE0D078"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6A07BD" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="0A6A07BD" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1615289046"/>
                 <w:placeholder>
                   <w:docPart w:val="6D629FDF224E4DD0B7A92785DAFFC629"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11554,100 +11022,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Västernorrland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="452CCA63" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="452CCA63" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1905903321"/>
                 <w:placeholder>
                   <w:docPart w:val="CF73BC3F62ED4CB58161DD1BC7DB5315"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="625D0CEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="625D0CEF" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-593009736"/>
                 <w:placeholder>
                   <w:docPart w:val="4BBF5DFC122440FE830A3985BC5B0762"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11687,100 +11155,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Västmanland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76512771" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="76512771" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-556010433"/>
                 <w:placeholder>
                   <w:docPart w:val="F75D31D9EC5948B3875FE212E27F4B85"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22630AE5" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="22630AE5" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2061899298"/>
                 <w:placeholder>
                   <w:docPart w:val="A997E78DE80746A6B459665A533B5F24"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11820,100 +11288,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Västra Götalandsregionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A32115" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="56A32115" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2042782794"/>
                 <w:placeholder>
                   <w:docPart w:val="6401CA25E82C4021AE726929E9E710D3"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B390E86" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="4B390E86" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-665481053"/>
                 <w:placeholder>
                   <w:docPart w:val="2E6BD1A7117A48B5A9E68F846B367745"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11953,100 +11421,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Örebro län</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25476AD0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="25476AD0" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-253756847"/>
                 <w:placeholder>
                   <w:docPart w:val="D25F6523E9C743B0AE055D596794F62E"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD974AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="3FD974AB" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1654252063"/>
                 <w:placeholder>
                   <w:docPart w:val="E23E364AF4E6413DB3A76F962945CB4E"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -12086,100 +11554,100 @@
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Region Östergötland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9405EC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="3C9405EC" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1182171870"/>
                 <w:placeholder>
                   <w:docPart w:val="77F3087E2D2D4328B4A662B00BD66823"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B3F88B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00E8755E">
+          <w:p w14:paraId="15B3F88B" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00E8755E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="652649427"/>
                 <w:placeholder>
                   <w:docPart w:val="71822E58268E477A80312C2B91399A18"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -12230,220 +11698,176 @@
           <w:szCs w:val="6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A77BF" w:rsidRPr="007021EC" w14:paraId="45BFB0EC" w14:textId="77777777" w:rsidTr="0012649E">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612E6ABE" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="612E6ABE" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="009A77BF" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...52 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC1EB1E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="009A77BF">
+          <w:p w14:paraId="4CC1EB1E" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="942425063"/>
                 <w:placeholder>
                   <w:docPart w:val="9EDF6BF82DFA47148F6170948EB2C8A3"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A77BF" w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4665AD8C" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="009A77BF">
+          <w:p w14:paraId="4665AD8C" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="009A77BF">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="402258198"/>
                 <w:placeholder>
                   <w:docPart w:val="F95C77E1833D4A85B70F707AEEC87DA8"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12704,51 +12128,51 @@
     </w:tbl>
     <w:p w14:paraId="20A6A840" w14:textId="77777777" w:rsidR="009276A5" w:rsidRPr="007021EC" w:rsidRDefault="009276A5" w:rsidP="009A77BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="2407"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009276A5" w:rsidRPr="00074139" w14:paraId="3E075CD8" w14:textId="77777777" w:rsidTr="00D47FCB">
+      <w:tr w:rsidR="009276A5" w:rsidRPr="00EF0201" w14:paraId="3E075CD8" w14:textId="77777777" w:rsidTr="00D47FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="3D6802B7" w14:textId="2823851E" w:rsidR="00EF5546" w:rsidRPr="007021EC" w:rsidRDefault="00815949" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000A1874" w:rsidRPr="007021EC">
@@ -14130,51 +13554,51 @@
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5F4C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009B0C0F" w:rsidRPr="00CF5F4C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Terms for establishment</w:t>
             </w:r>
             <w:r w:rsidR="009B0C0F" w:rsidRPr="00B62BEC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0C0F" w:rsidRPr="00074139" w14:paraId="14D3DDC4" w14:textId="77777777" w:rsidTr="009B0C0F">
+      <w:tr w:rsidR="009B0C0F" w:rsidRPr="00EF0201" w14:paraId="14D3DDC4" w14:textId="77777777" w:rsidTr="009B0C0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A610C24" w14:textId="77777777" w:rsidR="009B0C0F" w:rsidRPr="00B30D14" w:rsidRDefault="009B0C0F" w:rsidP="00D47C7B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="217"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30D14">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -14840,89 +14264,89 @@
               </w:rPr>
               <w:t xml:space="preserve"> has been carried out.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D170B1F" w14:textId="77777777" w:rsidR="00B62BEC" w:rsidRPr="00B33102" w:rsidRDefault="00B62BEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F41AF1" w:rsidRPr="00074139" w14:paraId="14A426D2" w14:textId="77777777" w:rsidTr="03C8AB85">
+      <w:tr w:rsidR="00F41AF1" w:rsidRPr="00EF0201" w14:paraId="14A426D2" w14:textId="77777777" w:rsidTr="03C8AB85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="63998C31" w14:textId="47FCA3E5" w:rsidR="00F41AF1" w:rsidRPr="00E05FB8" w:rsidRDefault="00E05FB8" w:rsidP="006A5227">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:ind w:left="397" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05FB8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
             <w:r w:rsidR="00353EFC" w:rsidRPr="00E05FB8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signatures</w:t>
             </w:r>
             <w:r w:rsidR="00B211DA" w:rsidRPr="00E05FB8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> applicable for the establishment of samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41AF1" w:rsidRPr="00074139" w14:paraId="51374049" w14:textId="77777777" w:rsidTr="03C8AB85">
+      <w:tr w:rsidR="00F41AF1" w:rsidRPr="00EF0201" w14:paraId="51374049" w14:textId="77777777" w:rsidTr="03C8AB85">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2CD1E7A2" w14:textId="5BA96216" w:rsidR="00A2541E" w:rsidRPr="007021EC" w:rsidRDefault="006A5227" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -15091,143 +14515,119 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.1.2 Dat</w:t>
             </w:r>
             <w:r w:rsidR="006B6B12" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCEB564" w14:textId="70B94EE4" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4CCEB564" w14:textId="70B94EE4" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00F41AF1" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41AF1" w:rsidRPr="007021EC" w14:paraId="368D5874" w14:textId="77777777" w:rsidTr="007E6C5F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01E4B345" w14:textId="3A3C8DDF" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00814AA6" w:rsidP="00D47FCB">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -15236,277 +14636,208 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.1.3 </w:t>
             </w:r>
             <w:r w:rsidR="006B6B12" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Print name</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32F5B425" w14:textId="40E73B8F" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00F41AF1" w:rsidP="00D47FCB">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="32F5B425" w14:textId="40E73B8F" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00F41AF1" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B019403" w14:textId="53D52EF5" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00814AA6" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.1.4 E-</w:t>
             </w:r>
             <w:r w:rsidR="006B6B12" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidR="00F41AF1" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B40E17" w14:textId="66981652" w:rsidR="00F41AF1" w:rsidRPr="007021EC" w:rsidRDefault="00F41AF1" w:rsidP="00F41AF1">
+          <w:p w14:paraId="20B40E17" w14:textId="66981652" w:rsidR="00F41AF1" w:rsidRPr="00EF0201" w:rsidRDefault="00F41AF1" w:rsidP="00EF0201">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0201">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007021EC">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EF0201">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007021EC">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EF0201">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007021EC">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EF0201">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0201">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0201">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0201">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0201">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0201">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090004" w:rsidRPr="00074139" w14:paraId="62733DB8" w14:textId="77777777" w:rsidTr="00B1719F">
+      <w:tr w:rsidR="00090004" w:rsidRPr="00EF0201" w14:paraId="62733DB8" w14:textId="77777777" w:rsidTr="00B1719F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="0DBB3880" w14:textId="7841A057" w:rsidR="00090004" w:rsidRDefault="000F60B8" w:rsidP="00F41AF1">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F60B8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -15523,51 +14854,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F60B8">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">is not affiliated with the </w:t>
             </w:r>
             <w:r w:rsidR="000779C6">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>principal of the biob</w:t>
             </w:r>
             <w:r w:rsidR="00B1719F">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917F84" w:rsidRPr="00074139" w14:paraId="477C29A3" w14:textId="77777777" w:rsidTr="00B1719F">
+      <w:tr w:rsidR="00917F84" w:rsidRPr="00EF0201" w14:paraId="477C29A3" w14:textId="77777777" w:rsidTr="00B1719F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BF4B49" w14:textId="44D48CA5" w:rsidR="00917F84" w:rsidRDefault="00605829" w:rsidP="00605829">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">8.2 For the Research </w:t>
             </w:r>
             <w:r w:rsidR="007538A8">
@@ -15886,141 +15217,119 @@
             <w:r w:rsidR="00507025">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008E753E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Print name: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7C635A" w14:textId="3A3DDD81" w:rsidR="00706D73" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0A7C635A" w14:textId="3A3DDD81" w:rsidR="00706D73" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="565772FF" w14:textId="2B4591A2" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -16033,141 +15342,119 @@
             <w:r w:rsidR="00507025">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008E753E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Print name: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60FC2273" w14:textId="73E38D0E" w:rsidR="00706D73" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="60FC2273" w14:textId="73E38D0E" w:rsidR="00706D73" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00706D73" w:rsidRPr="007021EC" w14:paraId="36961E7F" w14:textId="77777777" w:rsidTr="007E6C5F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D15CD1E" w14:textId="7813D24A" w:rsidR="00C43D0A" w:rsidRPr="007021EC" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -16185,141 +15472,119 @@
             <w:r w:rsidR="00507025">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C7349D" w14:textId="386AD389" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75C7349D" w14:textId="386AD389" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="300EECE6" w14:textId="7CB9EBDE" w:rsidR="00C43D0A" w:rsidRPr="007021EC" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -16344,141 +15609,119 @@
             <w:r w:rsidR="008E753E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763A532F" w14:textId="0228B0A6" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="763A532F" w14:textId="0228B0A6" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00706D73" w:rsidRPr="007021EC" w14:paraId="3D7947A8" w14:textId="77777777" w:rsidTr="007E6C5F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="289F8BC6" w14:textId="669CC899" w:rsidR="00C43D0A" w:rsidRPr="007021EC" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -16496,141 +15739,119 @@
             <w:r w:rsidR="00507025">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008E753E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694DE2F9" w14:textId="0BC1E827" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="694DE2F9" w14:textId="0BC1E827" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F3C825" w14:textId="60755DF4" w:rsidR="00C43D0A" w:rsidRPr="007021EC" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -16643,474 +15864,393 @@
             <w:r w:rsidR="00507025">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008E753E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0957C6" w14:textId="2B51F677" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00C43D0A">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C0957C6" w14:textId="2B51F677" w:rsidR="00706D73" w:rsidRDefault="00C43D0A" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706D73" w:rsidRPr="00074139" w14:paraId="0F658F7D" w14:textId="77777777" w:rsidTr="03C8AB85">
+      <w:tr w:rsidR="00706D73" w:rsidRPr="00EF0201" w14:paraId="0F658F7D" w14:textId="77777777" w:rsidTr="03C8AB85">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="60274365" w14:textId="4181A25C" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision by responsible biobank </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(completed by authorised representative)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D51545A" w14:textId="38CDAA1A" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="5D51545A" w14:textId="38CDAA1A" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="168990572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> The request for amendment is approved with the following terms: </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141DF8A9" w14:textId="678A718F" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...1 lines deleted...]
-              <w:pStyle w:val="TabellrubrikbaseradpR3"/>
+          <w:p w14:paraId="141DF8A9" w14:textId="678A718F" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1621720872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007021EC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve"> The request for amendment is denied with the following explanation: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD91773" w14:textId="108F7809" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The decision can be reconsidered by the principal of the biobank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -17264,417 +16404,350 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000C1881">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2 Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AF0ECCE" w14:textId="7BCED7CB" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...3 lines deleted...]
-              <w:spacing w:after="40"/>
+          <w:p w14:paraId="4AF0ECCE" w14:textId="7BCED7CB" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00706D73" w:rsidRPr="007021EC" w14:paraId="252C0D10" w14:textId="77777777" w:rsidTr="007E6C5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="4BF62076" w14:textId="6FCEA506" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000C1881">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.3 Print name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5682E4" w14:textId="3C482E2D" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5C5682E4" w14:textId="3C482E2D" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="4F63AECA" w14:textId="32DACEB7" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000C1881">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.4 E-mail: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35980CB3" w14:textId="3E355D3D" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00706D73">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="35980CB3" w14:textId="3E355D3D" w:rsidR="00706D73" w:rsidRPr="007021EC" w:rsidRDefault="00706D73" w:rsidP="00EF0201">
+            <w:pPr>
+              <w:pStyle w:val="Flt-svar"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007021EC">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39F1DEB7" w14:textId="77777777" w:rsidR="009A77BF" w:rsidRPr="007021EC" w:rsidRDefault="009A77BF" w:rsidP="009A77BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1835D6C9" w14:textId="77777777" w:rsidR="000125A8" w:rsidRPr="007021EC" w:rsidRDefault="000125A8" w:rsidP="00F3207C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4962"/>
@@ -17723,51 +16796,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="000736A3" w14:paraId="20AED049" w14:textId="77777777" w:rsidTr="00D47C7B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9E9"/>
           </w:tcPr>
           <w:p w14:paraId="2737BF33" w14:textId="30470D7D" w:rsidR="000736A3" w:rsidRDefault="00101950" w:rsidP="00101950">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:spacing w:before="160" w:after="80"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">9. </w:t>
             </w:r>
             <w:r w:rsidR="000736A3">
               <w:t xml:space="preserve">Terms for release </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000736A3" w:rsidRPr="00074139" w14:paraId="698260E3" w14:textId="77777777" w:rsidTr="00D47C7B">
+      <w:tr w:rsidR="000736A3" w:rsidRPr="00EF0201" w14:paraId="698260E3" w14:textId="77777777" w:rsidTr="00D47C7B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D79424E" w14:textId="77777777" w:rsidR="000736A3" w:rsidRPr="00431682" w:rsidRDefault="000736A3" w:rsidP="00D47C7B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="217"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004171D8">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -18075,88 +17148,88 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74E717C8" w14:textId="77777777" w:rsidR="00B10488" w:rsidRPr="00101950" w:rsidRDefault="00B10488" w:rsidP="00101950">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006317F3" w:rsidRPr="00074139" w14:paraId="325C7223" w14:textId="77777777" w:rsidTr="03C8AB85">
+      <w:tr w:rsidR="006317F3" w:rsidRPr="00EF0201" w14:paraId="325C7223" w14:textId="77777777" w:rsidTr="03C8AB85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="16861EE8" w14:textId="7644CFEB" w:rsidR="006317F3" w:rsidRPr="007021EC" w:rsidRDefault="00101950" w:rsidP="00E370C8">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:keepNext/>
               <w:ind w:left="-108" w:firstLine="108"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00994730" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="003F4263" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signatures applicable when samples are released</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00005ADC" w:rsidRPr="00074139" w14:paraId="0C62982B" w14:textId="77777777" w:rsidTr="03C8AB85">
+      <w:tr w:rsidR="00005ADC" w:rsidRPr="00EF0201" w14:paraId="0C62982B" w14:textId="77777777" w:rsidTr="03C8AB85">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0678481D" w14:textId="77777777" w:rsidR="00005ADC" w:rsidRPr="00B33102" w:rsidRDefault="00B05541" w:rsidP="00FA7040">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B33102">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">10.1 </w:t>
             </w:r>
             <w:r w:rsidR="00D12247" w:rsidRPr="00B33102">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -18702,51 +17775,51 @@
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05541" w:rsidRPr="00074139" w14:paraId="2C3B5D65" w14:textId="77777777" w:rsidTr="00DC37FA">
+      <w:tr w:rsidR="00B05541" w:rsidRPr="00EF0201" w14:paraId="2C3B5D65" w14:textId="77777777" w:rsidTr="00DC37FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="60B8CA72" w14:textId="6A763D5F" w:rsidR="00B05541" w:rsidRDefault="000C0124" w:rsidP="00B05541">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00B05541" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -19252,85 +18325,85 @@
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05541" w:rsidRPr="00074139" w14:paraId="765246F9" w14:textId="77777777" w:rsidTr="03C8AB85">
+      <w:tr w:rsidR="00B05541" w:rsidRPr="00EF0201" w14:paraId="765246F9" w14:textId="77777777" w:rsidTr="03C8AB85">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBEEED"/>
           </w:tcPr>
           <w:p w14:paraId="201ED5EA" w14:textId="257D5D4C" w:rsidR="00B05541" w:rsidRPr="007021EC" w:rsidRDefault="00B05541" w:rsidP="00B05541">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision by releasing biobank </w:t>
             </w:r>
             <w:r w:rsidRPr="007021EC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(completed by authorised representative)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5741F8D5" w14:textId="77777777" w:rsidR="00B05541" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00B05541">
+          <w:p w14:paraId="5741F8D5" w14:textId="77777777" w:rsidR="00B05541" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00B05541">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-617219107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B05541" w:rsidRPr="007021EC">
                   <w:rPr>
@@ -19420,51 +18493,51 @@
             <w:r w:rsidR="00B05541" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05541" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05541" w:rsidRPr="007021EC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F3F2F3" w14:textId="56824941" w:rsidR="00B05541" w:rsidRPr="007021EC" w:rsidRDefault="00074139" w:rsidP="00B05541">
+          <w:p w14:paraId="18F3F2F3" w14:textId="56824941" w:rsidR="00B05541" w:rsidRPr="007021EC" w:rsidRDefault="000C4316" w:rsidP="00B05541">
             <w:pPr>
               <w:pStyle w:val="TabellrubrikbaseradpR3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1235697560"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B05541" w:rsidRPr="007021EC">
                   <w:rPr>
@@ -20199,74 +19272,74 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006317F3" w:rsidRPr="007021EC" w:rsidSect="00A37B59">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59E50A85" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07">
+    <w:p w14:paraId="59E7C34A" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D1747F" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="47C71704" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2B3BC58D" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2F1679A1" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="0C44F34D" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4C369455" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="64E56608" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4F8822FD" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DF44971" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07">
+    <w:p w14:paraId="55330FD0" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB26A96" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="49D948FD" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
+    <w:p w14:paraId="22F26FA3" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="49B18838" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3AC3BB8A" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="01FE65E4" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="17979D9E" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="2E867C4F" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -20394,51 +19467,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="62444783" id="Rektangel 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7ltRAVgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSdMEdYosRYcB&#10;RVugHXpWZCk2IIkapcTpfv0o2U26bqdhPsikSPPj8dGXVwdr2F5haMFVfHRWcqachLp124p/f7r5&#10;dMFZiMLVwoBTFX9RgV8tP3647PxCjaEBUytkFMSFRecr3sToF0URZKOsCGfglSOjBrQikorbokbR&#10;UXRrinFZnhcdYO0RpAqBbq97I1/m+ForGe+1DioyU3GqLeYT87lJZ7G8FIstCt+0cihD/EMVVrSO&#10;kh5DXYso2A7bP0LZViIE0PFMgi1A61aq3AN1MyrfdfPYCK9yLwRO8EeYwv8LK+/2j/4BCYbOh0Ug&#10;MXVx0GjTm+pjhwzWyxEsdYhM0uVsOp2fz6acSbKNZvNZOU1oFqevPYb4VYFlSag40jAyRmJ/G2Lv&#10;+uqSkgUwbX3TGpMV3G7WBtle0OAm889fLvKsKPpvbsaxjrKPZyUNVwoikDYikmh9XfHgtpwJsyVm&#10;yog5t4OUIU895b4Woelz5LA9HWwbiZOmtRW/KNMz9GVcqkxlVg0dnEBL0gbqlwdkCD3Ngpc3LSW5&#10;FSE+CCReUZG0K/GeDm2AKodB4qwB/Pm3++RP4yYrZx3xlLr6sROoODPfHBFhPppMErGzMpnOxqTg&#10;W8vmrcXt7BoI0RFtpZdZTP7RvIoawT7TSq1SVjIJJyl3j9+grGO/P7SUUq1W2Y3I7EW8dY9epuAJ&#10;pwTv0+FZoB/mH4k5d/DKabF4R4PeN33pYLWLoNvMkROuxK2k0CJklg1LmzbtrZ69Tr+W5S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdoMqG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqOOIlpDGqQISXBBCBA49uvE2iYjXIXZa8/c4JzjuzOjtTLELZmAnnFxvSYJYJcCQGqt7&#10;aiV8fjzdZMCcV6TVYAkl/KCDXXl5Uahc2zO946n2LYsQcrmS0Hk/5py7pkOj3MqOSNE72skoH8+p&#10;5XpS5wg3A0+TZMON6il+6NSIjx02X/VsImWPb9VzU78G8V0/vFSzFWHYS3l9FaotMI/B/4VhqR+r&#10;Qxk7HexM2rFBwl3MRXWzvl0DW3xxL1Jgh0XL0gx4WfD/G8pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHuW1EBWAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ2gyobfAAAACwEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="79B9459E" id="Rektangel 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7ltRAVgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSdMEdYosRYcB&#10;RVugHXpWZCk2IIkapcTpfv0o2U26bqdhPsikSPPj8dGXVwdr2F5haMFVfHRWcqachLp124p/f7r5&#10;dMFZiMLVwoBTFX9RgV8tP3647PxCjaEBUytkFMSFRecr3sToF0URZKOsCGfglSOjBrQikorbokbR&#10;UXRrinFZnhcdYO0RpAqBbq97I1/m+ForGe+1DioyU3GqLeYT87lJZ7G8FIstCt+0cihD/EMVVrSO&#10;kh5DXYso2A7bP0LZViIE0PFMgi1A61aq3AN1MyrfdfPYCK9yLwRO8EeYwv8LK+/2j/4BCYbOh0Ug&#10;MXVx0GjTm+pjhwzWyxEsdYhM0uVsOp2fz6acSbKNZvNZOU1oFqevPYb4VYFlSag40jAyRmJ/G2Lv&#10;+uqSkgUwbX3TGpMV3G7WBtle0OAm889fLvKsKPpvbsaxjrKPZyUNVwoikDYikmh9XfHgtpwJsyVm&#10;yog5t4OUIU895b4Woelz5LA9HWwbiZOmtRW/KNMz9GVcqkxlVg0dnEBL0gbqlwdkCD3Ngpc3LSW5&#10;FSE+CCReUZG0K/GeDm2AKodB4qwB/Pm3++RP4yYrZx3xlLr6sROoODPfHBFhPppMErGzMpnOxqTg&#10;W8vmrcXt7BoI0RFtpZdZTP7RvIoawT7TSq1SVjIJJyl3j9+grGO/P7SUUq1W2Y3I7EW8dY9epuAJ&#10;pwTv0+FZoB/mH4k5d/DKabF4R4PeN33pYLWLoNvMkROuxK2k0CJklg1LmzbtrZ69Tr+W5S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdoMqG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqOOIlpDGqQISXBBCBA49uvE2iYjXIXZa8/c4JzjuzOjtTLELZmAnnFxvSYJYJcCQGqt7&#10;aiV8fjzdZMCcV6TVYAkl/KCDXXl5Uahc2zO946n2LYsQcrmS0Hk/5py7pkOj3MqOSNE72skoH8+p&#10;5XpS5wg3A0+TZMON6il+6NSIjx02X/VsImWPb9VzU78G8V0/vFSzFWHYS3l9FaotMI/B/4VhqR+r&#10;Qxk7HexM2rFBwl3MRXWzvl0DW3xxL1Jgh0XL0gx4WfD/G8pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHuW1EBWAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ2gyobfAAAACwEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE77C6F" wp14:editId="3E9D5583">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -20464,51 +19537,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="14ACCE21" id="Rektangel 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="67B75907" id="Rektangel 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06188C12" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14F84507" wp14:editId="137CC7E1">
@@ -20544,51 +19617,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="74F8E869" id="Rektangel 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6ke+kTgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6SuoU2QtMgwo&#10;2gLp0LMiS7EASdQoJU7360fJea3baZgPMinSfHz86JvbrbNsozAa8DUfng04U15CY/yq5t9f5p+u&#10;OItJ+EZY8Krmbyry2+nHDzddmKgRtGAbhYyC+DjpQs3blMKkqqJslRPxDILyZNSATiRScVU1KDqK&#10;7mw1Ggwuqg6wCQhSxUi3972RT0t8rZVMT1pHlZitOdWWyonlXOazmt6IyQpFaI3clSH+oQonjKek&#10;h1D3Igm2RvNHKGckQgSdziS4CrQ2UpUeqJvh4F03i1YEVXohcGI4wBT/X1j5uFmEZyQYuhAnkcTc&#10;xVajy2+qj20LWG8HsNQ2MUmXl+cXA3o4k2QbXhWZwlTHrwPG9FWBY1moOdIwCkZi8xBT77p3ycki&#10;WNPMjbVFwdXyziLbCBrc+Przl6syK4r+m5v1rKPso8tSiCACaSsS1eRCU/PoV5wJuyJmyoQlt4ec&#10;oUw9574Xse1zlLA9HZxJxElrXM1LW/vM1ufKVGHVroMjaFlaQvP2jAyhp1kMcm4oyYOI6Vkg8YrQ&#10;ol1JT3RoC1Q57CTOWsCff7vP/jRusnLWEU+pqx9rgYoz+80TEa6H43EmdlHG55cjUvDUsjy1+LW7&#10;A0J0SFsZZBGzf7J7USO4V1qpWc5KJuEl5e7x2yl3qd8fWkqpZrPiRmQOIj34RZA5eMYpw/uyfRUY&#10;dvNPxJxH2HNaTN7RoPfNX3qYrRNoUzhyxJW4lRVahMKy3dLmTTvVi9fx1zL9BQAA//8DAFBLAwQU&#10;AAYACAAAACEA31iF8t4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fja&#10;AdUoTaeCBBeEJgqHHbPGtBWNU5p0C/8e9wQ3+z3r+XvFNtpBHHHyvSMF6SoBgdQ401Or4OP96WoD&#10;wgdNRg+OUMEPetiW52eFzo070Rse69AKDiGfawVdCGMupW86tNqv3IjE3qebrA68Tq00kz5xuB3k&#10;OkkyaXVP/KHTIz522HzVs+WUPe6q56Z+jel3/fBSzS6Nw16py4tY3YMIGMPfMSz4jA4lMx3cTMaL&#10;QQEXCaxmtzc8LX56l2QgDou2WV+DLAv5v0P5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADqR76ROAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN9YhfLeAAAACwEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="6395ACC5" id="Rektangel 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6ke+kTgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6SuoU2QtMgwo&#10;2gLp0LMiS7EASdQoJU7360fJea3baZgPMinSfHz86JvbrbNsozAa8DUfng04U15CY/yq5t9f5p+u&#10;OItJ+EZY8Krmbyry2+nHDzddmKgRtGAbhYyC+DjpQs3blMKkqqJslRPxDILyZNSATiRScVU1KDqK&#10;7mw1Ggwuqg6wCQhSxUi3972RT0t8rZVMT1pHlZitOdWWyonlXOazmt6IyQpFaI3clSH+oQonjKek&#10;h1D3Igm2RvNHKGckQgSdziS4CrQ2UpUeqJvh4F03i1YEVXohcGI4wBT/X1j5uFmEZyQYuhAnkcTc&#10;xVajy2+qj20LWG8HsNQ2MUmXl+cXA3o4k2QbXhWZwlTHrwPG9FWBY1moOdIwCkZi8xBT77p3ycki&#10;WNPMjbVFwdXyziLbCBrc+Przl6syK4r+m5v1rKPso8tSiCACaSsS1eRCU/PoV5wJuyJmyoQlt4ec&#10;oUw9574Xse1zlLA9HZxJxElrXM1LW/vM1ufKVGHVroMjaFlaQvP2jAyhp1kMcm4oyYOI6Vkg8YrQ&#10;ol1JT3RoC1Q57CTOWsCff7vP/jRusnLWEU+pqx9rgYoz+80TEa6H43EmdlHG55cjUvDUsjy1+LW7&#10;A0J0SFsZZBGzf7J7USO4V1qpWc5KJuEl5e7x2yl3qd8fWkqpZrPiRmQOIj34RZA5eMYpw/uyfRUY&#10;dvNPxJxH2HNaTN7RoPfNX3qYrRNoUzhyxJW4lRVahMKy3dLmTTvVi9fx1zL9BQAA//8DAFBLAwQU&#10;AAYACAAAACEA31iF8t4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fja&#10;AdUoTaeCBBeEJgqHHbPGtBWNU5p0C/8e9wQ3+z3r+XvFNtpBHHHyvSMF6SoBgdQ401Or4OP96WoD&#10;wgdNRg+OUMEPetiW52eFzo070Rse69AKDiGfawVdCGMupW86tNqv3IjE3qebrA68Tq00kz5xuB3k&#10;OkkyaXVP/KHTIz522HzVs+WUPe6q56Z+jel3/fBSzS6Nw16py4tY3YMIGMPfMSz4jA4lMx3cTMaL&#10;QQEXCaxmtzc8LX56l2QgDou2WV+DLAv5v0P5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADqR76ROAgAAogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN9YhfLeAAAACwEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="350CCE44" wp14:editId="4751E423">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -20614,51 +19687,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="61A5C3AF" id="Rektangel 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="1D3951B8" id="Rektangel 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJNZyVAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukAULEBqVQqkoI&#10;kELF2fHaWUu2xx072dBf37E3IYH2VDUHZ8Yzno83b/byauss2yiMBnzNhycDzpSX0Bi/qvmPp9tP&#10;E85iEr4RFryq+YuK/Gr28cNlF6ZqBC3YRiGjID5Ou1DzNqUwraooW+VEPIGgPBk1oBOJVFxVDYqO&#10;ojtbjQaDs6oDbAKCVDHS7U1v5LMSX2sl04PWUSVma061pXJiOZf5rGaXYrpCEVojd2WIf6jCCeMp&#10;6WuoG5EEW6P5I5QzEiGCTicSXAVaG6lKD9TNcPCum0Urgiq9EDgxvMIU/19Yeb9ZhEckGLoQp5HE&#10;3MVWo8v/VB/bFrBeXsFS28QkXZ6fng3ox5kk2/gzDaOgWR1eB4zpmwLHslBzpGEUjMTmLibKSK57&#10;l5wsgjXNrbG2KLhaXltkG0GDuxhOxl++5lnRkzdu1rOOaDc6L4UIIpC2IlFNLjQ1j37FmbArYqZM&#10;WHJ7yBnK1HPuGxHbPkcJ29PBmUSctMbVfJJb3Pdlfa5MFVbtOjiAlqUlNC+PyBB6msUgbw0luRMx&#10;PQokXhFatCvpgQ5tgSqHncRZC/jrb/fZn8ZNVs464il19XMtUHFmv3siwsVwPM7ELsr49HxECh5b&#10;lscWv3bXQIgOaSuDLGL2T3YvagT3TCs1z1nJJLyk3D1+O+U69ftDSynVfF7ciMxBpDu/CDIHzzhl&#10;eJ+2zwLDbv6JmHMPe06L6Tsa9L75pYf5OoE2hSMHXGn6WaFFKDzYLW3etGO9eB0+LbPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP&#10;1iJxQa3TSHFLiFNFSHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4&#10;/ljtgKWsvFY2eJRwwwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWV&#10;xJ3lZVEI7tTkycGoGd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGc&#10;vU7MSqAimbbVbiuA3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcyTWclQCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF6Lv89oAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="370B1088" w14:textId="41013AA6" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AC4F68" wp14:editId="2D505693">
@@ -20707,51 +19780,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="1C3135B3" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="460ACE93" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3411A819" wp14:editId="6733C2A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -20790,51 +19863,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6C791A67" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="050955EF" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE3968" w14:textId="5E0CBF2E" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED0D17" wp14:editId="1187BEA2">
@@ -20883,51 +19956,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="233CEF10" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="1E53A5B5" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D6624FB" wp14:editId="64C27A2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -20966,78 +20039,78 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3F79D090" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="2166B04B" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="784AD052" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
+    <w:p w14:paraId="58409494" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F8D6945" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07">
+    <w:p w14:paraId="123838EF" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0C2308" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F526751" w14:textId="77777777" w:rsidR="007B1F71" w:rsidRDefault="007B1F71" w:rsidP="00702A07"/>
+    <w:p w14:paraId="11ECEC43" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="49308C19" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="667B790A" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="29DF6C4C" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7B4A5627" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6DD81F5C" w14:textId="77777777" w:rsidR="000C4316" w:rsidRDefault="000C4316" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="466709535"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D4CB5CD" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
         <w:pPr>
@@ -21308,63 +20381,58 @@
                         <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
                           <w:r w:rsidR="005263C5">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="0C7B76BA" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00A27DD6">
       <w:t>Do</w:t>
     </w:r>
     <w:r w:rsidR="00FC6171">
       <w:t>c</w:t>
     </w:r>
     <w:r w:rsidRPr="00A27DD6">
-      <w:t>ument</w:t>
-[...3 lines deleted...]
-      <w:t>: L1.</w:t>
+      <w:t>ument: L1.</w:t>
     </w:r>
     <w:r w:rsidR="007C76E2">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00A27DD6">
       <w:t xml:space="preserve">   Version: 10.</w:t>
     </w:r>
     <w:r w:rsidR="00817622">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A27DD6">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="594F971C" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRPr="002B19E3" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
@@ -21898,51 +20966,51 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="72FFAB2E" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYtrd+sAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi6x9qkbWAsvM4hRnIp&#10;mgBNP4DRY1eAXhAVr/33oWTHcdNbUR20lCgOOeTs6nbnHdvqjDaGgV8tOs50kFHZMA789/P95ZIz&#10;LBAUuBj0wPca+e364stqTr2+jlN0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgod8yhUhpnQvRPX&#10;XXcj5phVylFqRLrdHJx83fCN0bI8GoO6MDdwqq20Pbf9pe5ivYJ+zJAmK49lwD9U4cEGSnqC2kAB&#10;9prtX1DeyhwxmrKQ0YtojJW6cSA2V90nNr8mSLpxoeZgOrUJ/x+s/Lm9C0+Z2jAn7DE95cpiZ7Kv&#10;X6qP7Vqz9qdm6V1hki5vlt86WpzJd5/4CEwZy4OOnlVj4M6GygN62P7AQsno6fuTeh3ivXWuzcIF&#10;NhP41+8VGUgRxkEh0yc1cAwjZ+BGkposuSFidFbV6IqDe7xzmW2Bpk0iUXF+pnI5c4CFHMShrTp1&#10;quCP0FrOBnA6BDfXQRzeFlKos37gy/NoF2pG3TR2JPXRwmq9RLVvnRX1RPNrSY9aqwI5P5N9/kes&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhALAaZvjeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu9C/8MyBW92U0MbjdmUUunBW40KHrfZyYfNzobspo3/3ikIepx3Ht6PbDPZTpxx8K0jBctF&#10;BAKpdKalWsH72/7uAYQPmozuHKGCb/SwyWc3mU6Nu9ArnotQCzYhn2oFTQh9KqUvG7TaL1yPxL/K&#10;DVYHPodamkFf2Nx28j6K1tLqljih0T3uGixPxWgVjIddFbX7ePr6jAs5viSHj+eqVup2Pm2fQASc&#10;wh8M1/pcHXLudHQjGS86Bat1wiTryYonXIFlHD+COP5KMs/k/w35DwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDYtrd+sAEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCwGmb43gAAAAsBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+            <v:line w14:anchorId="3F3A8DB7" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYtrd+sAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi6x9qkbWAsvM4hRnIp&#10;mgBNP4DRY1eAXhAVr/33oWTHcdNbUR20lCgOOeTs6nbnHdvqjDaGgV8tOs50kFHZMA789/P95ZIz&#10;LBAUuBj0wPca+e364stqTr2+jlN0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgod8yhUhpnQvRPX&#10;XXcj5phVylFqRLrdHJx83fCN0bI8GoO6MDdwqq20Pbf9pe5ivYJ+zJAmK49lwD9U4cEGSnqC2kAB&#10;9prtX1DeyhwxmrKQ0YtojJW6cSA2V90nNr8mSLpxoeZgOrUJ/x+s/Lm9C0+Z2jAn7DE95cpiZ7Kv&#10;X6qP7Vqz9qdm6V1hki5vlt86WpzJd5/4CEwZy4OOnlVj4M6GygN62P7AQsno6fuTeh3ivXWuzcIF&#10;NhP41+8VGUgRxkEh0yc1cAwjZ+BGkposuSFidFbV6IqDe7xzmW2Bpk0iUXF+pnI5c4CFHMShrTp1&#10;quCP0FrOBnA6BDfXQRzeFlKos37gy/NoF2pG3TR2JPXRwmq9RLVvnRX1RPNrSY9aqwI5P5N9/kes&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhALAaZvjeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu9C/8MyBW92U0MbjdmUUunBW40KHrfZyYfNzobspo3/3ikIepx3Ht6PbDPZTpxx8K0jBctF&#10;BAKpdKalWsH72/7uAYQPmozuHKGCb/SwyWc3mU6Nu9ArnotQCzYhn2oFTQh9KqUvG7TaL1yPxL/K&#10;DVYHPodamkFf2Nx28j6K1tLqljih0T3uGixPxWgVjIddFbX7ePr6jAs5viSHj+eqVup2Pm2fQASc&#10;wh8M1/pcHXLudHQjGS86Bat1wiTryYonXIFlHD+COP5KMs/k/w35DwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDYtrd+sAEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCwGmb43gAAAAsBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="337CAED6" wp14:editId="514C0781">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="Bildobjekt 14"/>
@@ -22509,63 +21577,58 @@
                         <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
                           <w:r w:rsidR="005263C5">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                         </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="07193197" w14:textId="77777777" w:rsidR="00D47FCB" w:rsidRDefault="00D47FCB" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001B10B0">
       <w:t>Do</w:t>
     </w:r>
     <w:r w:rsidR="00E77309">
       <w:t>c</w:t>
     </w:r>
     <w:r w:rsidRPr="001B10B0">
-      <w:t>ument</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">ument: </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:t>L1.3</w:t>
     </w:r>
     <w:r w:rsidRPr="001B10B0">
       <w:t xml:space="preserve">  Version</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001B10B0">
       <w:t>: 1</w:t>
     </w:r>
     <w:r>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="001B10B0">
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00141D11">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001B10B0">
@@ -22937,51 +22000,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3C6315B5" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="23D4733A" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AB8630" wp14:editId="10AD5B8D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
@@ -25436,54 +24499,54 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1105804404">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="446198886">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="24869613">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1508211963">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2016691745">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="164903086">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="J4FYqVgxeTtaOV0okTlrRBQcykAZ0EW+5EMrmNbvj9eWVKnrCWweCukw62OjxpnIJsg/fADqW/2OxYCZ9YnaTg==" w:salt="rx9cgdYvtzUCJqizon0peQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="wxBYXJxZpOaHWKC7DoTaBvQXypl+KqcUS7kuqvi2YsV/KLcBrLX2qxRk288YGaobPaNKOAJHCQV0I0VPJj+GtA==" w:salt="+5EjyvMfAnDggL/oiwx0FQ=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="000006E2"/>
@@ -25507,50 +24570,51 @@
     <w:rsid w:val="00072B44"/>
     <w:rsid w:val="00072DA5"/>
     <w:rsid w:val="00072FF4"/>
     <w:rsid w:val="000736A3"/>
     <w:rsid w:val="00073B5B"/>
     <w:rsid w:val="00074139"/>
     <w:rsid w:val="00076E79"/>
     <w:rsid w:val="000779C6"/>
     <w:rsid w:val="00082C38"/>
     <w:rsid w:val="00083C70"/>
     <w:rsid w:val="00085D51"/>
     <w:rsid w:val="0008784D"/>
     <w:rsid w:val="00087CF1"/>
     <w:rsid w:val="00090004"/>
     <w:rsid w:val="00090D89"/>
     <w:rsid w:val="000A1874"/>
     <w:rsid w:val="000A7EB0"/>
     <w:rsid w:val="000B1207"/>
     <w:rsid w:val="000B576A"/>
     <w:rsid w:val="000B7945"/>
     <w:rsid w:val="000B7FB6"/>
     <w:rsid w:val="000C0124"/>
     <w:rsid w:val="000C0CFF"/>
     <w:rsid w:val="000C1881"/>
     <w:rsid w:val="000C3416"/>
+    <w:rsid w:val="000C4316"/>
     <w:rsid w:val="000D214D"/>
     <w:rsid w:val="000D2BE3"/>
     <w:rsid w:val="000D74DA"/>
     <w:rsid w:val="000E2C1B"/>
     <w:rsid w:val="000E3A26"/>
     <w:rsid w:val="000F4C37"/>
     <w:rsid w:val="000F53F6"/>
     <w:rsid w:val="000F60B8"/>
     <w:rsid w:val="000F6AC9"/>
     <w:rsid w:val="001005E3"/>
     <w:rsid w:val="00100C95"/>
     <w:rsid w:val="00101928"/>
     <w:rsid w:val="00101950"/>
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00116C1B"/>
     <w:rsid w:val="00120E56"/>
     <w:rsid w:val="001240EC"/>
     <w:rsid w:val="00125C26"/>
     <w:rsid w:val="0012649E"/>
     <w:rsid w:val="0012789F"/>
     <w:rsid w:val="00135E21"/>
     <w:rsid w:val="00141520"/>
     <w:rsid w:val="00141D11"/>
     <w:rsid w:val="0014409D"/>
@@ -25646,50 +24710,51 @@
     <w:rsid w:val="002E2FCF"/>
     <w:rsid w:val="002E325D"/>
     <w:rsid w:val="002E3797"/>
     <w:rsid w:val="002F0D1D"/>
     <w:rsid w:val="002F2E2B"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="002F6E76"/>
     <w:rsid w:val="002F7A67"/>
     <w:rsid w:val="00303F32"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="0031261D"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="00321CF0"/>
     <w:rsid w:val="00323F55"/>
     <w:rsid w:val="00327A9E"/>
     <w:rsid w:val="00331B4A"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="003357D1"/>
     <w:rsid w:val="00336504"/>
     <w:rsid w:val="00337254"/>
     <w:rsid w:val="0033747A"/>
     <w:rsid w:val="003408B7"/>
     <w:rsid w:val="00342A16"/>
     <w:rsid w:val="00344A95"/>
     <w:rsid w:val="0034637A"/>
+    <w:rsid w:val="0035005C"/>
     <w:rsid w:val="0035120C"/>
     <w:rsid w:val="00353DD0"/>
     <w:rsid w:val="00353EFC"/>
     <w:rsid w:val="00354EEA"/>
     <w:rsid w:val="00356867"/>
     <w:rsid w:val="003623A0"/>
     <w:rsid w:val="00366067"/>
     <w:rsid w:val="00367572"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00373189"/>
     <w:rsid w:val="00381B8F"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00390CE9"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003B3900"/>
     <w:rsid w:val="003B727D"/>
     <w:rsid w:val="003C349D"/>
     <w:rsid w:val="003D09F8"/>
     <w:rsid w:val="003D550A"/>
     <w:rsid w:val="003D63B0"/>
     <w:rsid w:val="003D6BC1"/>
     <w:rsid w:val="003E0132"/>
@@ -25835,50 +24900,51 @@
     <w:rsid w:val="00692DD0"/>
     <w:rsid w:val="006949E9"/>
     <w:rsid w:val="00696A51"/>
     <w:rsid w:val="006A25BC"/>
     <w:rsid w:val="006A5227"/>
     <w:rsid w:val="006B2A8A"/>
     <w:rsid w:val="006B38EA"/>
     <w:rsid w:val="006B65F1"/>
     <w:rsid w:val="006B6B12"/>
     <w:rsid w:val="006C4DA8"/>
     <w:rsid w:val="006C5110"/>
     <w:rsid w:val="006D0617"/>
     <w:rsid w:val="006D748A"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="006F117F"/>
     <w:rsid w:val="006F3A63"/>
     <w:rsid w:val="006F4AA3"/>
     <w:rsid w:val="006F4B63"/>
     <w:rsid w:val="006F668A"/>
     <w:rsid w:val="00700F0F"/>
     <w:rsid w:val="00701C5E"/>
     <w:rsid w:val="007021EC"/>
     <w:rsid w:val="0070221A"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="00704B88"/>
+    <w:rsid w:val="0070575A"/>
     <w:rsid w:val="00706D73"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="007151B0"/>
     <w:rsid w:val="007159A0"/>
     <w:rsid w:val="007234BD"/>
     <w:rsid w:val="00732038"/>
     <w:rsid w:val="00734E2D"/>
     <w:rsid w:val="00742915"/>
     <w:rsid w:val="007455CC"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007502B8"/>
     <w:rsid w:val="007538A8"/>
     <w:rsid w:val="00754536"/>
     <w:rsid w:val="00754600"/>
     <w:rsid w:val="00760E92"/>
     <w:rsid w:val="00763614"/>
     <w:rsid w:val="00764E17"/>
     <w:rsid w:val="00770B1E"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="00771D88"/>
     <w:rsid w:val="007755F5"/>
     <w:rsid w:val="0078043E"/>
     <w:rsid w:val="00783DB9"/>
     <w:rsid w:val="00784B7A"/>
@@ -26247,50 +25313,51 @@
     <w:rsid w:val="00E8116E"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E8755E"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E918D3"/>
     <w:rsid w:val="00E918DB"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EA46CB"/>
     <w:rsid w:val="00EA49FE"/>
     <w:rsid w:val="00EA53A3"/>
     <w:rsid w:val="00EB0F80"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00EC0E3D"/>
     <w:rsid w:val="00EC28F3"/>
     <w:rsid w:val="00EC39E3"/>
     <w:rsid w:val="00EC3FF2"/>
     <w:rsid w:val="00ED1F77"/>
     <w:rsid w:val="00ED4097"/>
     <w:rsid w:val="00ED447B"/>
     <w:rsid w:val="00ED795E"/>
     <w:rsid w:val="00EE381C"/>
     <w:rsid w:val="00EE3976"/>
+    <w:rsid w:val="00EF0201"/>
     <w:rsid w:val="00EF1C95"/>
     <w:rsid w:val="00EF38B0"/>
     <w:rsid w:val="00EF5546"/>
     <w:rsid w:val="00F07615"/>
     <w:rsid w:val="00F12514"/>
     <w:rsid w:val="00F1522C"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F2008F"/>
     <w:rsid w:val="00F24FE5"/>
     <w:rsid w:val="00F26ADE"/>
     <w:rsid w:val="00F30A72"/>
     <w:rsid w:val="00F3207C"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F35A89"/>
     <w:rsid w:val="00F37405"/>
     <w:rsid w:val="00F40C48"/>
     <w:rsid w:val="00F41AF1"/>
     <w:rsid w:val="00F62EAE"/>
     <w:rsid w:val="00F63E90"/>
     <w:rsid w:val="00F64183"/>
     <w:rsid w:val="00F65FDF"/>
     <w:rsid w:val="00F66492"/>
     <w:rsid w:val="00F75E0D"/>
     <w:rsid w:val="00F76C47"/>
     <w:rsid w:val="00F84695"/>
@@ -28676,64 +27743,66 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E81819"/>
     <w:rsid w:val="000262E3"/>
     <w:rsid w:val="00045913"/>
     <w:rsid w:val="00062851"/>
     <w:rsid w:val="00072DA5"/>
     <w:rsid w:val="00076E79"/>
     <w:rsid w:val="000A156F"/>
     <w:rsid w:val="000B70E2"/>
     <w:rsid w:val="00146326"/>
     <w:rsid w:val="00156844"/>
     <w:rsid w:val="00167CD4"/>
     <w:rsid w:val="00193F0F"/>
     <w:rsid w:val="001A5D29"/>
     <w:rsid w:val="00211957"/>
     <w:rsid w:val="00232CD8"/>
     <w:rsid w:val="00241C71"/>
     <w:rsid w:val="002668BB"/>
     <w:rsid w:val="002A4BAC"/>
     <w:rsid w:val="002C1005"/>
     <w:rsid w:val="002D0647"/>
     <w:rsid w:val="00322928"/>
+    <w:rsid w:val="0035005C"/>
     <w:rsid w:val="00381E72"/>
     <w:rsid w:val="003954A4"/>
     <w:rsid w:val="003B16E5"/>
     <w:rsid w:val="003B351A"/>
     <w:rsid w:val="003B701E"/>
     <w:rsid w:val="003E04F7"/>
     <w:rsid w:val="003E21FA"/>
     <w:rsid w:val="00404C2A"/>
     <w:rsid w:val="00484948"/>
     <w:rsid w:val="005102B3"/>
     <w:rsid w:val="005A0F58"/>
     <w:rsid w:val="005A697C"/>
     <w:rsid w:val="005B3C80"/>
     <w:rsid w:val="005D2A30"/>
+    <w:rsid w:val="00691093"/>
     <w:rsid w:val="0069380A"/>
     <w:rsid w:val="00713DC6"/>
     <w:rsid w:val="007204DA"/>
     <w:rsid w:val="00750B6D"/>
     <w:rsid w:val="00761D30"/>
     <w:rsid w:val="00770B1E"/>
     <w:rsid w:val="00774601"/>
     <w:rsid w:val="00777111"/>
     <w:rsid w:val="007D12AA"/>
     <w:rsid w:val="008A61BB"/>
     <w:rsid w:val="009035E7"/>
     <w:rsid w:val="00906555"/>
     <w:rsid w:val="00930DB1"/>
     <w:rsid w:val="0094435C"/>
     <w:rsid w:val="00950BD0"/>
     <w:rsid w:val="00976266"/>
     <w:rsid w:val="009C734E"/>
     <w:rsid w:val="00A63E81"/>
     <w:rsid w:val="00AE2763"/>
     <w:rsid w:val="00B133F5"/>
     <w:rsid w:val="00B633E2"/>
     <w:rsid w:val="00B73526"/>
     <w:rsid w:val="00B86A01"/>
     <w:rsid w:val="00C2790B"/>
     <w:rsid w:val="00C954AA"/>
@@ -29573,69 +28642,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FB7FF5-1C13-474C-820C-C5035BBC52B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2336</Words>
-  <Characters>12384</Characters>
+  <Words>2282</Words>
+  <Characters>12438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>460</Lines>
+  <Paragraphs>408</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14691</CharactersWithSpaces>
+  <CharactersWithSpaces>14312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Biobank Sverige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>