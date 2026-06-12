--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -7,67 +7,73 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C03CEDB" w14:textId="77777777" w:rsidR="002B54B4" w:rsidRDefault="002508B9" w:rsidP="005E0ED9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
         <w:spacing w:before="560"/>
       </w:pPr>
       <w:r w:rsidRPr="002508B9">
         <w:t xml:space="preserve">E9. Samtyckeshantering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19239050" w14:textId="77777777" w:rsidR="005201D8" w:rsidRPr="002B54B4" w:rsidRDefault="002508B9" w:rsidP="002B54B4">
+    <w:p w14:paraId="19239050" w14:textId="4F04B6EF" w:rsidR="005201D8" w:rsidRPr="002B54B4" w:rsidRDefault="002508B9" w:rsidP="002B54B4">
       <w:pPr>
         <w:pStyle w:val="UnderrubriktillR1"/>
       </w:pPr>
       <w:r>
-        <w:t>Covid-19-reletera</w:t>
+        <w:t>Covid-19-rel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB42AB">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tera</w:t>
       </w:r>
       <w:r w:rsidR="00C36BA7">
         <w:t>t prov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0463FDFF" w14:textId="77777777" w:rsidR="00165A3B" w:rsidRPr="001C17A4" w:rsidRDefault="00165A3B" w:rsidP="00165A3B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C17A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Instruktion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B13C435" w14:textId="77777777" w:rsidR="00165A3B" w:rsidRDefault="00165A3B" w:rsidP="00165A3B">
       <w:r>
         <w:t>Detta dokument ska användas när sjukvårdshuvudmannen tagit emot en begäran om begränsning av samtycke (E1; Ändring av samtycke) gällande covid-19-relaterat prov som:</w:t>
       </w:r>
     </w:p>
@@ -425,59 +431,51 @@
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">skannas </w:t>
       </w:r>
       <w:r w:rsidR="009A4D1E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="002B14B6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>skickas per e-post behöver</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sjukvårdshuvudman säkerställa att provkoden är formulerad på så vis att den inte går att koppla till enskild individ. Om risk föreligger att </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kan kopplas samman med </w:t>
+        <w:t xml:space="preserve">sjukvårdshuvudman säkerställa att provkoden är formulerad på så vis att den inte går att koppla till enskild individ. Om risk föreligger att provkod kan kopplas samman med </w:t>
       </w:r>
       <w:r w:rsidR="009A4D1E">
         <w:t xml:space="preserve">provgivare </w:t>
       </w:r>
       <w:r>
         <w:t>ska Del B skickas med post till NPC.</w:t>
       </w:r>
       <w:r w:rsidR="00165A3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688CBC5E" w14:textId="77777777" w:rsidR="00165A3B" w:rsidRDefault="00165A3B" w:rsidP="00EE1F61">
       <w:pPr>
         <w:ind w:left="397"/>
       </w:pPr>
       <w:r>
         <w:t>2. NPC utfört åtgärd enligt beskrivning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A23540A" w14:textId="4444F5E0" w:rsidR="00E46B8E" w:rsidRDefault="00165A3B" w:rsidP="00A36FA1">
       <w:pPr>
         <w:ind w:left="624" w:hanging="227"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. NPC </w:t>
@@ -715,57 +713,63 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B7BCBCC" w14:textId="77777777" w:rsidR="006D3544" w:rsidRDefault="006D3544" w:rsidP="005B4AC3">
       <w:pPr>
         <w:spacing w:before="80" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="374647F2" w14:textId="77777777" w:rsidR="000B424D" w:rsidRPr="000B424D" w:rsidRDefault="000E6D6E" w:rsidP="000B424D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1medunderrubrik"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E9. </w:t>
       </w:r>
       <w:r w:rsidR="000B424D" w:rsidRPr="000B424D">
         <w:t xml:space="preserve">Samtyckeshantering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E42EBE7" w14:textId="77777777" w:rsidR="006D3544" w:rsidRDefault="000B424D" w:rsidP="004D7CF7">
+    <w:p w14:paraId="1E42EBE7" w14:textId="054325F4" w:rsidR="006D3544" w:rsidRDefault="000B424D" w:rsidP="004D7CF7">
       <w:pPr>
         <w:pStyle w:val="UnderrubriktillR1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="000B424D">
-        <w:t>Covid-19-releterat prov</w:t>
+        <w:t>Covid-19-rel</w:t>
+      </w:r>
+      <w:r w:rsidR="00857A50">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B424D">
+        <w:t>terat prov</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1604"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D0261" w:rsidRPr="00E302B0" w14:paraId="20EAB7E3" w14:textId="77777777" w:rsidTr="00881309">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0860C05B" w14:textId="77777777" w:rsidR="004E7FF1" w:rsidRDefault="004E7FF1" w:rsidP="0046220B">
             <w:pPr>
               <w:pStyle w:val="Tabell-titelbaseradpR2"/>
               <w:spacing w:after="0"/>
@@ -2655,292 +2659,284 @@
             </w:pPr>
             <w:r>
               <w:t>Framtida vård eller behandling</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-874151784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C30CF2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="829647685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7BE79FA4" w14:textId="77777777" w:rsidR="00F7555F" w:rsidRDefault="00F7555F" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00E817F3">
               <w:t xml:space="preserve">Utbildning, </w:t>
             </w:r>
             <w:r>
               <w:t>utveckling och kvalitetsarbete inom vården</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-1119600163"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="273987483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7FE447B7" w14:textId="77777777" w:rsidR="00F7555F" w:rsidRDefault="00F7555F" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E817F3">
               <w:t>F</w:t>
             </w:r>
             <w:r>
               <w:t>orskning</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-796072573"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C30CF2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-1564875658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="73A04278" w14:textId="77777777" w:rsidR="00F7555F" w:rsidRDefault="00F7555F" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Produktframställning</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C30CF2">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-1880150846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="1706059773"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="6622F3B2" w14:textId="77777777" w:rsidR="008B37BE" w:rsidRDefault="00F7555F" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:spacing w:before="240"/>
             </w:pPr>
             <w:r w:rsidRPr="00186A93">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>I det fall då NEJ är förkryssat för alla alternativen ska provet kastas efter analys. Observera att analysresultatet inte kastas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3259,276 +3255,271 @@
       </w:tr>
       <w:tr w:rsidR="00142E30" w14:paraId="150795E3" w14:textId="77777777" w:rsidTr="004E267B">
         <w:trPr>
           <w:trHeight w:val="2124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3B1DC3D6" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRPr="00627CB2" w:rsidRDefault="00CE5D1D" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Kryssa i det alternativ som stämmer överens med åtgärd uträttad av NPC.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FEEB577" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="00CE5D1D" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03B49670" w14:textId="1B1697BD" w:rsidR="00CE5D1D" w:rsidRDefault="0042149B" w:rsidP="00231733">
+          <w:p w14:paraId="03B49670" w14:textId="1B1697BD" w:rsidR="00CE5D1D" w:rsidRDefault="00000000" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="1385672737"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5D1D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F962DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve">Begärd samtyckesbegränsning noterad i </w:t>
             </w:r>
             <w:r w:rsidR="00F92A17">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>Biobank-</w:t>
             </w:r>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>LIMS, NPC.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41FBF212" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="0042149B" w:rsidP="00231733">
+          <w:p w14:paraId="41FBF212" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="00000000" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-1086145683"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5D1D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F962DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>Begärd kassation är utförd.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79827CE5" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="0042149B" w:rsidP="00231733">
+          <w:p w14:paraId="79827CE5" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="00000000" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="121736310"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5D1D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F962DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>Det efterfrågade provet är sedan tidigare kasserat på grund av gallring.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DFE4DA9" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="0042149B" w:rsidP="00231733">
+          <w:p w14:paraId="1DFE4DA9" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="00000000" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-titel"/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="948663494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5D1D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F962DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>Det efterfrågade provet har ej biobankats vid NPC.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FF61899" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="0042149B" w:rsidP="00231733">
+          <w:p w14:paraId="3FF61899" w14:textId="77777777" w:rsidR="00CE5D1D" w:rsidRDefault="00000000" w:rsidP="00231733">
             <w:pPr>
               <w:pStyle w:val="Flt-svar"/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-706327083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5D1D" w:rsidRPr="00F962DF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE5D1D" w:rsidRPr="00F962DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F962DF" w:rsidRPr="00F962DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3737,173 +3728,173 @@
             <w:r w:rsidRPr="00F962DF">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78058632" w14:textId="77777777" w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidRDefault="003F7096" w:rsidP="00C55254"/>
     <w:sectPr w:rsidR="003F7096" w:rsidRPr="008163F4" w:rsidSect="00280C6F">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="471" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49691D4B" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07">
+    <w:p w14:paraId="5AEE2701" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6095955E" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1D45F1C1" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7D5B462C" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="31A00D02" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="641FC57D" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="31E83C5B" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="356030C6" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="463BDADF" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15DB8136" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07">
+    <w:p w14:paraId="519776CD" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8A52C" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C49D5A8" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3AB577A8" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5EBC3D86" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="7691212E" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="38B2EA4E" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="42D39145" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="4978E33A" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-rubriker)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77CA7561" w14:textId="77777777" w:rsidR="00BE011B" w:rsidRDefault="00195795" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A40C4A1" wp14:editId="71C40B8F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10506075</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="179705"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rektangel 11"/>
               <wp:cNvGraphicFramePr/>
@@ -3940,51 +3931,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5FB8679C" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="5BF49E84" id="Rektangel 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:827.25pt;width:595.25pt;height:14.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkNwTffwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGmCOkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy8mpfG7ZT6CuwOR+eDThTVkJR2U3Ofzzd&#10;frrgzAdhC2HAqpwflOdXi48fLhs3VyMowRQKGYFYP29czssQ3DzLvCxVLfwZOGVJqAFrEeiIm6xA&#10;0RB6bbLRYHCeNYCFQ5DKe7q9aYV8kfC1VjI8aO1VYCbnFFtIK6Z1HddscSnmGxSurGQXhviHKGpR&#10;WXLaQ92IINgWqzdQdSURPOhwJqHOQOtKqpQDZTMcvMrmsRROpVyIHO96mvz/g5X3u0e3QqKhcX7u&#10;aRuz2Gus45/iY/tE1qEnS+0Dk3Q5nUxm59MJZ5Jkw+lsOphENrOTtUMfviqoWdzkHOkxEkdid+dD&#10;q3pUic48mKq4rYxJB9ysrw2ynaCHG88+f7lIb0Xof6gZG5UtRLMWMd5kp1zSLhyMinrGfleaVQVF&#10;P0qRpDJTvR8hpbJh2IpKUajW/WRAX5dbb5EyTYARWZP/HrsDiCX8FruNstOPpipVaW88+FtgrXFv&#10;kTyDDb1xXVnA9wAMZdV5bvWPJLXURJbWUBxWyBDaHvFO3lb0bnfCh5VAagpqH2r08ECLNtDkHLod&#10;ZyXgr/fuoz7VKkk5a6jJcu5/bgUqzsw3S1U8G47HsSvTYTyZjuiALyXrlxK7ra+BymFII8XJtI36&#10;wRy3GqF+pnmwjF5JJKwk3zmXAY+H69A2P00UqZbLpEad6ES4s49ORvDIaqzLp/2zQNcVb6Cyv4dj&#10;Q4r5qxpudaOlheU2gK5SgZ947fimLk6F002cOCZenpPWaS4ufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ2gyobfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44iWkMapAhJc&#10;EEIEDj268TaJiNchdlrz9zgnOO7M6O1MsQtmYCecXG9JglglwJAaq3tqJXx+PN1kwJxXpNVgCSX8&#10;oINdeXlRqFzbM73jqfYtixByuZLQeT/mnLumQ6Pcyo5I0TvaySgfz6nlelLnCDcDT5Nkw43qKX7o&#10;1IiPHTZf9WwiZY9v1XNTvwbxXT+8VLMVYdhLeX0Vqi0wj8H/hWGpH6tDGTsd7EzasUHCXcxFdbO+&#10;XQNbfHEvUmCHRcvSDHhZ8P8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDcE338C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnaDK&#10;ht8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BE011B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08FC5A33" wp14:editId="541D03B5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4023,63 +4014,63 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="795A0979" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="2A8487EC" id="Rektangel 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DB153F2" w14:textId="77777777" w:rsidR="0033297A" w:rsidRDefault="0033297A" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79267FA4" wp14:editId="54FBA2C7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10502900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Rektangel 9"/>
               <wp:cNvGraphicFramePr/>
@@ -4116,51 +4107,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="43A327CC" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="7E022D6A" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:827pt;width:595.3pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFO1IaeQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ytE2DOEWWosOA&#10;oi3WDj0rshQbkEWNUuJkTz9KdpysLXYY5oNMiuTHH5GcXe9qw7YKfQU258OzAWfKSigqu875j+fb&#10;TxPOfBC2EAasyvleeX49//hh1ripGkEJplDICMT6aeNyXobgplnmZalq4c/AKUtCDViLQCyuswJF&#10;Q+i1yUaDwUXWABYOQSrv6famFfJ5wtdayfCgtVeBmZxTbCGdmM5VPLP5TEzXKFxZyS4M8Q9R1KKy&#10;5LSHuhFBsA1Wb6DqSiJ40OFMQp2B1pVUKQfKZjh4lc1TKZxKuVBxvOvL5P8frLzfPrlHpDI0zk89&#10;kTGLncY6/ik+tkvF2vfFUrvAJF1enl8M6ONMkmw4STTBZEdrhz58VVCzSOQc6TFSjcT2zodW9aAS&#10;nXkwVXFbGZMYXK+WBtlW0MONrz5/maS3IvQ/1IyNyhaiWYsYb7JjLokKe6OinrHflWZVQdGPUiSp&#10;zVTvR0ipbBi2olIUqnV/fpJbb5EyTYARWZP/HrsDiC38FruNstOPpip1aW88+FtgrXFvkTyDDb1x&#10;XVnA9wAMZdV5bvUPRWpLE6u0gmL/iAyhnRHv5G1F73YnfHgUSENBT02DHh7o0AaanENHcVYC/nrv&#10;PupTr5KUs4aGLOf+50ag4sx8s9TFV8PxOE5lYsbnlyNi8FSyOpXYTb0EaochrRQnExn1gzmQGqF+&#10;oX2wiF5JJKwk3zmXAQ/MMrTDTxtFqsUiqdEkOhHu7JOTETxWNfbl8+5FoOuaN1Db38NhIMX0VQ+3&#10;utHSwmITQFepwY917epNU5wap9s4cU2c8knruBfnvwEAAP//AwBQSwMEFAAGAAgAAAAhAN9YhfLe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2gHVKE2nggQXhCYKhx2z&#10;xrQVjVOadAv/HvcEN/s96/l7xTbaQRxx8r0jBekqAYHUONNTq+Dj/elqA8IHTUYPjlDBD3rYludn&#10;hc6NO9EbHuvQCg4hn2sFXQhjLqVvOrTar9yIxN6nm6wOvE6tNJM+cbgd5DpJMml1T/yh0yM+dth8&#10;1bPllD3uquemfo3pd/3wUs0ujcNeqcuLWN2DCBjD3zEs+IwOJTMd3EzGi0EBFwmsZrc3PC1+epdk&#10;IA6LtllfgywL+b9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFO1IaeQIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfWIXy3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#493b80" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54A081EF" wp14:editId="2CA59F44">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10081260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="432000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4199,110 +4190,105 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6062BB72" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="75524684" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:793.8pt;width:595.3pt;height:34pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bNJgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k6VdQp8jSdRhQ&#10;tMXSoWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1db2vDdsp9BXYnI9PRpwpK6Go7Cbn359u&#10;P1xw5oOwhTBgVc4PyvPr+ft3V42bqQmUYAqFjEisnzUu52UIbpZlXpaqFv4EnLJk1IC1CHTETVag&#10;aIi9NtlkNDrLGsDCIUjlPX29aY18nvi1VjI8aO1VYCbnlFtIK6Z1HddsfiVmGxSurGSXhviHLGpR&#10;WQo6UN2IINgWqz+o6koieNDhREKdgdaVVKkGqmY8elXNqhROpVpIHO8Gmfz/o5X3u5V7RJKhcX7m&#10;aRur2Gus4z/lx/ZJrMMgltoHJunj+enZiH6cSbJNP9JlJDWzo7dDH74oqFnc5BzpMpJGYnfnA0Uk&#10;aA+JwTyYqritjEkH3KyXBtlO0MVdji+mnz7HuyKX32DGRrCF6Naa45fsWEvahYNREWfsN6VZVVD2&#10;k5RJajM1xBFSKhvGrakUhWrDn6Y6u+ixMaNHyiURRmZN8QfujqBHtiQ9d0vT4aOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAtAkNVdZFbfC9SK01UaQ3F4REZQjsj3snbiu7tTvjwKJCGgq6aBj080KINNDmH&#10;bsdZCfjzre8RT71KVs4aGrKc+x9bgYoz89VSF1+Op9M4lekwPT2f0AFfWtYvLXZbL4HaYUxPipNp&#10;G/HB9FuNUD/Te7CIUckkrKTYOZcB+8MytMNPL4pUi0WC0SQ6Ee7syslIHlWNffm0fxbouuYN1Pb3&#10;0A+kmL3q4RYbPS0stgF0lRr8qGunN01xapzuxYnPxMtzQh3fxfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF6Lv89oAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxQa3TSHFLiFNF&#10;SHAn9APceImj+hHZbpv+PdsT3GZ3dufR7Bdn2QVjmoKXsFkXwNAPQU9+lHD4/ljtgKWsvFY2eJRw&#10;wwT79vGhUbUOV/+Flz6PjER8qpUEk/Ncc54Gg06ldZjRE/cTolOZxjhyHdWVxJ3lZVEI7tTkycGo&#10;Gd8NDqf+7CjG6WUsTbe9CfwsOx1tn5fDJOXz09K9Acu45L9juMenH2gp0zGcvU7MSqAimbbVbiuA&#10;3fnNa0HoSEhUlQDeNvx/h/YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0eGzSYECAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6Lv89oA&#10;AAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#9184be" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53B0C392" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07">
+    <w:p w14:paraId="5A2F2D07" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4BABE1" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FFDEED7" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5EDF5290" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="386F432B" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="1F708ED5" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="3C243C6C" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="552EDA2B" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="017482C9" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E9D80E" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07">
+    <w:p w14:paraId="797C8AC2" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1240AA" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6FB9972E" w14:textId="77777777" w:rsidR="007866B4" w:rsidRDefault="007866B4" w:rsidP="00702A07"/>
+    <w:p w14:paraId="39E428D7" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="00FF9D65" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="6945E4A2" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="39611CDB" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="5D9CC21E" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
+    <w:p w14:paraId="61CFDA74" w14:textId="77777777" w:rsidR="00435DA5" w:rsidRDefault="00435DA5" w:rsidP="00702A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1085418684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="008501FF" w14:textId="77777777" w:rsidR="00147E54" w:rsidRDefault="00147E54" w:rsidP="00702A07">
         <w:pPr>
           <w:pStyle w:val="Sidhuvud"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
@@ -4316,51 +4302,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="09AA34C2" w14:textId="77777777" w:rsidR="003B2667" w:rsidRDefault="003B2667" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="61B6B4E4" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="39467FEF" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="60A6C199" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="785DF93F" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="482FF0F4" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
   <w:p w14:paraId="723B9F46" w14:textId="77777777" w:rsidR="009807C0" w:rsidRDefault="009807C0" w:rsidP="00702A07"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="420D1F9A" w14:textId="44E31D2E" w:rsidR="00215DED" w:rsidRPr="006D3544" w:rsidRDefault="00CD23BD" w:rsidP="00E86465">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10760"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-568"/>
     </w:pPr>
     <w:r w:rsidRPr="006D3544">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00526DD5" wp14:editId="754C46B0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6606540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>286173</wp:posOffset>
               </wp:positionV>
@@ -4423,71 +4409,58 @@
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="00511D8D">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>3</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="0042149B">
-[...19 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r w:rsidR="00511D8D">
+                                  <w:rPr>
+                                    <w:noProof/>
+                                  </w:rPr>
+                                  <w:t>3</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="536EDEE9" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -4539,118 +4512,105 @@
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r w:rsidR="00511D8D">
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>3</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="0042149B">
-[...19 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r w:rsidR="00511D8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="536EDEE9" w14:textId="77777777" w:rsidR="00CD23BD" w:rsidRDefault="00CD23BD" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="006D3544">
       <w:t xml:space="preserve">Dokument: </w:t>
     </w:r>
     <w:r w:rsidR="006D3544">
       <w:t>E9</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="006D3544">
       <w:t xml:space="preserve">   Version: </w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="006D3544">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="006D3544">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00AA0C08" w:rsidRPr="006D3544">
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00FC04A4">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003B2667" w:rsidRPr="006D3544">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CCE1728" w14:textId="77777777" w:rsidR="002B19E3" w:rsidRPr="002B19E3" w:rsidRDefault="00FD2ECD" w:rsidP="00702A07">
     <w:pPr>
       <w:pStyle w:val="Allmntstyckeformat"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782424E5" wp14:editId="1DA865D9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -5075,51 +5035,51 @@
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1C268956" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+            <v:line w14:anchorId="30940BDC" id="Rak 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="28.35pt,87.9pt" to="566.95pt,87.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAze9ibsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs3ijKIqs9eaQKLlE&#10;bdSPH0DwsEYCBgFde/99B3bXjppIVav6MGZg3puZx7C5m5xle4jJoO/4etVwBl5hb/yu4z++P17e&#10;cpay9L206KHjB0j8bnvxaTOGFq5wQNtDZETiUzuGjg85h1aIpAZwMq0wgKdDjdHJTG7ciT7Kkdid&#10;FVdNcyNGjH2IqCAl2n04HvJt5dcaVP6idYLMbMeptlxtrPa1WLHdyHYXZRiMOpUh/6EKJ42npDPV&#10;g8yS/YzmHZUzKmJCnVcKnUCtjYLaA3Wzbn7r5tsgA9ReSJwUZpnS/6NVn/f3/iWSDGNIbQovsXQx&#10;6ejKn+pjUxXrMIsFU2aKNm9urxv6OFPnM7EAQ0z5CdCxsui4Nb70IVu5f06ZklHoOaRsW19sQmv6&#10;R2NtdcoEwL2NbC/p7vK0LndFuDdR5BWkWEqvq3ywcGT9CpqZnopd1+x1qhZOqRT4fOa1nqILTFMF&#10;M7D5M/AUX6BQJ+5vwDOiZkafZ7AzHuNH2Rcp9DH+rMCx7yLBK/aHeqlVGhqdqtxpzMtsvvUrfHmM&#10;218AAAD//wMAUEsDBBQABgAIAAAAIQBvtt4M3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGL2E0NSTVmUyTQiwfBRorHbXaaBLOzIbtt0n/vFIR6nHce3o98PdtenHD0nSMF&#10;y0UEAql2pqNGwVe1eXwG4YMmo3tHqOCMHtbF7U2uM+Mm+sTTNjSCTchnWkEbwpBJ6esWrfYLNyDx&#10;7+BGqwOfYyPNqCc2t718iqJUWt0RJ7R6wLLF+md7tAq+m4d4s6uomsrwcUjb+bx7T0ql7u/mt1cQ&#10;AedwheFSn6tDwZ327kjGi15Bkq6YZH2V8IQLsIzjFxD7P0kWufy/ofgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM3vYm7EBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAb7beDN4AAAALAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0069139A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45646851" wp14:editId="3802C2F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1465200" cy="662400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4"/>
@@ -5248,71 +5208,58 @@
                               </w:pPr>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve">Sida </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="00511D8D">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidRPr="00593ACA">
                                 <w:t xml:space="preserve"> av </w:t>
                               </w:r>
-                              <w:r w:rsidR="0042149B">
-[...19 lines deleted...]
-                              </w:r>
+                              <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                                <w:r w:rsidR="00511D8D">
+                                  <w:rPr>
+                                    <w:noProof/>
+                                  </w:rPr>
+                                  <w:t>3</w:t>
+                                </w:r>
+                              </w:fldSimple>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="09B33C64" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                           <w:pPr>
                             <w:pStyle w:val="sidhuvudsida1"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
@@ -5360,94 +5307,81 @@
                         </w:pPr>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve">Sida </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r w:rsidR="00511D8D">
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidRPr="00593ACA">
                           <w:t xml:space="preserve"> av </w:t>
                         </w:r>
-                        <w:r w:rsidR="0042149B">
-[...19 lines deleted...]
-                        </w:r>
+                        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                          <w:r w:rsidR="00511D8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                        </w:fldSimple>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="09B33C64" w14:textId="77777777" w:rsidR="0069139A" w:rsidRDefault="0069139A" w:rsidP="00702A07">
                     <w:pPr>
                       <w:pStyle w:val="sidhuvudsida1"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4883266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058446E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE85F0A"/>
@@ -7213,55 +7147,55 @@
   <w:num w:numId="14" w16cid:durableId="173039973">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1111509172">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="254293354">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1608542985">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1612780877">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1270428489">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4RSqM6tmmV6tLBA2BSB0nMbCTdhjEyTaOZyXc5NG+E8DhmGn21gKYvAIf6bf6rfw4rnFwuF/3WlQE6bvUuZIbA==" w:salt="Q23aCqLg8FJ9liOXNwkJNA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sUWTpRs2m6t9aRMbDIC7xIcPc9cN61Ndc59uMMMoVM4meAh8kg5oAVISkD2VglyfSAlDyN71dNT76Xihb9R66A==" w:salt="kPTL6sDwzz5/GuN35kCB+A=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4E45"/>
     <w:rsid w:val="00000922"/>
@@ -7281,80 +7215,84 @@
     <w:rsid w:val="00107B6D"/>
     <w:rsid w:val="0011382E"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00142E30"/>
     <w:rsid w:val="00147E54"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="00160B09"/>
     <w:rsid w:val="00163D62"/>
     <w:rsid w:val="00165A3B"/>
     <w:rsid w:val="00182AB0"/>
     <w:rsid w:val="00195795"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001C17A4"/>
     <w:rsid w:val="001C1C14"/>
     <w:rsid w:val="001E549A"/>
     <w:rsid w:val="00210434"/>
     <w:rsid w:val="00215DED"/>
     <w:rsid w:val="00215EB5"/>
     <w:rsid w:val="00231733"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="002508B9"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00280C6F"/>
     <w:rsid w:val="002A3011"/>
     <w:rsid w:val="002A3A5A"/>
+    <w:rsid w:val="002A5668"/>
     <w:rsid w:val="002B19E3"/>
     <w:rsid w:val="002B260D"/>
     <w:rsid w:val="002B54B4"/>
     <w:rsid w:val="002C5463"/>
     <w:rsid w:val="002C579F"/>
     <w:rsid w:val="002E0273"/>
     <w:rsid w:val="002E6105"/>
     <w:rsid w:val="002F5841"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="003155BF"/>
     <w:rsid w:val="0033297A"/>
     <w:rsid w:val="003345CC"/>
     <w:rsid w:val="00350C68"/>
     <w:rsid w:val="00360548"/>
     <w:rsid w:val="0037217D"/>
     <w:rsid w:val="00386DAE"/>
     <w:rsid w:val="00391835"/>
     <w:rsid w:val="003A3E7C"/>
     <w:rsid w:val="003B07CC"/>
     <w:rsid w:val="003B2667"/>
     <w:rsid w:val="003B2EF7"/>
     <w:rsid w:val="003F7096"/>
     <w:rsid w:val="00405AA3"/>
     <w:rsid w:val="0042149B"/>
+    <w:rsid w:val="00435DA5"/>
     <w:rsid w:val="0044351E"/>
     <w:rsid w:val="0046220B"/>
     <w:rsid w:val="00493FC8"/>
     <w:rsid w:val="004A5A13"/>
     <w:rsid w:val="004A5B6B"/>
     <w:rsid w:val="004C5122"/>
+    <w:rsid w:val="004C5256"/>
+    <w:rsid w:val="004C7B80"/>
     <w:rsid w:val="004D7CF7"/>
     <w:rsid w:val="004E22AF"/>
     <w:rsid w:val="004E267B"/>
     <w:rsid w:val="004E7FF1"/>
     <w:rsid w:val="004F63DE"/>
     <w:rsid w:val="00511D8D"/>
     <w:rsid w:val="005201D8"/>
     <w:rsid w:val="00536307"/>
     <w:rsid w:val="00552C52"/>
     <w:rsid w:val="00563C0B"/>
     <w:rsid w:val="00570C75"/>
     <w:rsid w:val="005766AE"/>
     <w:rsid w:val="00584185"/>
     <w:rsid w:val="00593ACA"/>
     <w:rsid w:val="005A7CE4"/>
     <w:rsid w:val="005B4AC3"/>
     <w:rsid w:val="005C015D"/>
     <w:rsid w:val="005D0C60"/>
     <w:rsid w:val="005D5A0A"/>
     <w:rsid w:val="005E0ED9"/>
     <w:rsid w:val="005E3DE8"/>
     <w:rsid w:val="005E3F45"/>
     <w:rsid w:val="006074B7"/>
     <w:rsid w:val="006143E7"/>
     <w:rsid w:val="00631C77"/>
@@ -7368,153 +7306,158 @@
     <w:rsid w:val="006B5CE6"/>
     <w:rsid w:val="006D3544"/>
     <w:rsid w:val="006E2C1E"/>
     <w:rsid w:val="00702A07"/>
     <w:rsid w:val="007076C1"/>
     <w:rsid w:val="00710D98"/>
     <w:rsid w:val="00714594"/>
     <w:rsid w:val="00721A55"/>
     <w:rsid w:val="00744DF6"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007715E3"/>
     <w:rsid w:val="007866B4"/>
     <w:rsid w:val="0079531A"/>
     <w:rsid w:val="007A19E7"/>
     <w:rsid w:val="007A58DE"/>
     <w:rsid w:val="007C1C8C"/>
     <w:rsid w:val="007C6370"/>
     <w:rsid w:val="007D0D20"/>
     <w:rsid w:val="007F2199"/>
     <w:rsid w:val="007F5C5F"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008163F4"/>
     <w:rsid w:val="0082783F"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="00853DE5"/>
+    <w:rsid w:val="00857A50"/>
     <w:rsid w:val="00881309"/>
     <w:rsid w:val="00882C87"/>
     <w:rsid w:val="008B2C6A"/>
     <w:rsid w:val="008B37BE"/>
     <w:rsid w:val="008B4407"/>
     <w:rsid w:val="008D0261"/>
     <w:rsid w:val="008F0CC0"/>
     <w:rsid w:val="00905919"/>
     <w:rsid w:val="009223EF"/>
     <w:rsid w:val="00942C8C"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="00960BA1"/>
     <w:rsid w:val="009807C0"/>
     <w:rsid w:val="00994104"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A4D1E"/>
     <w:rsid w:val="009D6D56"/>
     <w:rsid w:val="009E47B3"/>
     <w:rsid w:val="00A05292"/>
     <w:rsid w:val="00A0636A"/>
     <w:rsid w:val="00A23905"/>
     <w:rsid w:val="00A27884"/>
     <w:rsid w:val="00A36FA1"/>
     <w:rsid w:val="00A3727F"/>
     <w:rsid w:val="00A404AF"/>
     <w:rsid w:val="00A52C0C"/>
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A63D9A"/>
     <w:rsid w:val="00A65DDD"/>
     <w:rsid w:val="00A67DA8"/>
     <w:rsid w:val="00A72113"/>
     <w:rsid w:val="00A83EEB"/>
     <w:rsid w:val="00A86D37"/>
     <w:rsid w:val="00A96D73"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA0C08"/>
     <w:rsid w:val="00AA5EBD"/>
     <w:rsid w:val="00AA70AD"/>
     <w:rsid w:val="00AB28BF"/>
     <w:rsid w:val="00AD0090"/>
     <w:rsid w:val="00AF0700"/>
     <w:rsid w:val="00AF6904"/>
+    <w:rsid w:val="00B04FF8"/>
     <w:rsid w:val="00B379AF"/>
     <w:rsid w:val="00B53E45"/>
     <w:rsid w:val="00B571BB"/>
     <w:rsid w:val="00B70035"/>
     <w:rsid w:val="00BB731F"/>
     <w:rsid w:val="00BE011B"/>
     <w:rsid w:val="00BE1A5A"/>
     <w:rsid w:val="00BE27F4"/>
     <w:rsid w:val="00BF0576"/>
     <w:rsid w:val="00BF2C89"/>
     <w:rsid w:val="00BF452B"/>
     <w:rsid w:val="00BF460C"/>
     <w:rsid w:val="00BF487B"/>
     <w:rsid w:val="00BF4E45"/>
     <w:rsid w:val="00C10F64"/>
     <w:rsid w:val="00C11704"/>
     <w:rsid w:val="00C12132"/>
     <w:rsid w:val="00C13BE0"/>
     <w:rsid w:val="00C30CF2"/>
     <w:rsid w:val="00C36BA7"/>
     <w:rsid w:val="00C47CD7"/>
     <w:rsid w:val="00C51C66"/>
     <w:rsid w:val="00C55254"/>
     <w:rsid w:val="00C662A6"/>
+    <w:rsid w:val="00C71F69"/>
     <w:rsid w:val="00C90573"/>
     <w:rsid w:val="00C9109E"/>
     <w:rsid w:val="00C9290A"/>
     <w:rsid w:val="00C92FD3"/>
     <w:rsid w:val="00CA4F42"/>
     <w:rsid w:val="00CA7426"/>
+    <w:rsid w:val="00CB42AB"/>
     <w:rsid w:val="00CC1D81"/>
     <w:rsid w:val="00CD23BD"/>
     <w:rsid w:val="00CD5590"/>
     <w:rsid w:val="00CE5D1D"/>
     <w:rsid w:val="00CF5F37"/>
     <w:rsid w:val="00D01EF7"/>
     <w:rsid w:val="00D04765"/>
     <w:rsid w:val="00D30ECF"/>
     <w:rsid w:val="00D53726"/>
     <w:rsid w:val="00D867A6"/>
     <w:rsid w:val="00D87EAA"/>
     <w:rsid w:val="00D9549E"/>
     <w:rsid w:val="00DB2C79"/>
     <w:rsid w:val="00DB58CA"/>
     <w:rsid w:val="00DB6A49"/>
     <w:rsid w:val="00DC00E5"/>
     <w:rsid w:val="00DE4973"/>
     <w:rsid w:val="00E302B0"/>
     <w:rsid w:val="00E40E43"/>
     <w:rsid w:val="00E46B8E"/>
     <w:rsid w:val="00E54956"/>
     <w:rsid w:val="00E74A48"/>
     <w:rsid w:val="00E86327"/>
     <w:rsid w:val="00E86465"/>
     <w:rsid w:val="00E87A11"/>
     <w:rsid w:val="00E90B85"/>
     <w:rsid w:val="00E92908"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA412A"/>
     <w:rsid w:val="00EB5F3E"/>
     <w:rsid w:val="00ED0640"/>
+    <w:rsid w:val="00ED2CEA"/>
     <w:rsid w:val="00EE1F61"/>
     <w:rsid w:val="00EF1C15"/>
     <w:rsid w:val="00F06195"/>
     <w:rsid w:val="00F15AA0"/>
     <w:rsid w:val="00F26239"/>
     <w:rsid w:val="00F3311D"/>
     <w:rsid w:val="00F37DCF"/>
     <w:rsid w:val="00F66123"/>
     <w:rsid w:val="00F7555F"/>
     <w:rsid w:val="00F77A11"/>
     <w:rsid w:val="00F92A17"/>
     <w:rsid w:val="00F962DF"/>
     <w:rsid w:val="00FC04A4"/>
     <w:rsid w:val="00FC1ED7"/>
     <w:rsid w:val="00FD2ECD"/>
     <w:rsid w:val="00FE260A"/>
     <w:rsid w:val="00FE548E"/>
     <w:rsid w:val="00FE74AA"/>
     <w:rsid w:val="00FF4298"/>
     <w:rsid w:val="00FF7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -7522,51 +7465,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6202929F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73844471-D9AC-934C-90EA-BFE13C99408E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8515,51 +8458,51 @@
     <w:rsid w:val="00E46B8E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F66123"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="73598541">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NPC-info@ki.se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NPC-info@ki.se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8860,69 +8803,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="Gost – Titelsortering" Version="2003"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4F5DAE7-57F9-47FD-8A39-FE2C3176504D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>722</Words>
-  <Characters>3832</Characters>
+  <Words>618</Words>
+  <Characters>3936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4545</CharactersWithSpaces>
+  <CharactersWithSpaces>4412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesper Persson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>